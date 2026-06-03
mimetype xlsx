--- v0 (2026-05-13)
+++ v1 (2026-06-03)
@@ -7,73 +7,73 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20363"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\1. งานกลุ่มพัฒนาระบบงานคลัง\35 ป้องกันและปราบปรามทุจริต\ปี 2569\ITA\O12\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{87FD4A57-9395-4F14-8BA0-79D2F4E90332}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9086461-5810-49B7-9140-62E602884989}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="2730" yWindow="945" windowWidth="14580" windowHeight="12555" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="รายงานสรุป" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">รายงานสรุป!$A$1:$L$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
+  <c r="F13" i="1" l="1"/>
   <c r="E13" i="1" l="1"/>
-  <c r="F13" i="1"/>
 </calcChain>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="20" uniqueCount="17">
   <si>
     <t>สรุปรายการจัดซื้อจัดจ้างจำแนกตามวิธีการจัดซื้อจัดจ้าง</t>
   </si>
   <si>
     <t>วิธีการจัดซื้อจัดจ้าง</t>
   </si>
   <si>
     <t>งบประมาณ (บาท)</t>
   </si>
   <si>
     <t>รวม</t>
   </si>
   <si>
     <t>ปัญหา/อุปสรรค</t>
   </si>
   <si>
     <t>ข้อเสนอแนะ</t>
   </si>
   <si>
     <t>ประจำปีงบประมาณ พ.ศ. 2568</t>
@@ -714,51 +714,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L23"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="N8" sqref="N8"/>
+      <selection activeCell="I7" sqref="I7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="3" width="9" style="1"/>
     <col min="4" max="4" width="32" style="1" customWidth="1"/>
     <col min="5" max="6" width="30" style="1" customWidth="1"/>
     <col min="7" max="257" width="9" style="1"/>
     <col min="258" max="258" width="20.875" style="1" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="14.125" style="1" customWidth="1"/>
     <col min="260" max="260" width="23.25" style="1" customWidth="1"/>
     <col min="261" max="513" width="9" style="1"/>
     <col min="514" max="514" width="20.875" style="1" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="14.125" style="1" customWidth="1"/>
     <col min="516" max="516" width="23.25" style="1" customWidth="1"/>
     <col min="517" max="769" width="9" style="1"/>
     <col min="770" max="770" width="20.875" style="1" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="14.125" style="1" customWidth="1"/>
     <col min="772" max="772" width="23.25" style="1" customWidth="1"/>
     <col min="773" max="1025" width="9" style="1"/>
     <col min="1026" max="1026" width="20.875" style="1" bestFit="1" customWidth="1"/>
     <col min="1027" max="1027" width="14.125" style="1" customWidth="1"/>
     <col min="1028" max="1028" width="23.25" style="1" customWidth="1"/>
     <col min="1029" max="1281" width="9" style="1"/>
     <col min="1282" max="1282" width="20.875" style="1" bestFit="1" customWidth="1"/>
@@ -1033,51 +1033,51 @@
     </row>
     <row r="3" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A3" s="2" t="s">
         <v>0</v>
       </c>
     </row>
     <row r="5" spans="1:12" s="4" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D5" s="5" t="s">
         <v>1</v>
       </c>
       <c r="E5" s="5" t="s">
         <v>8</v>
       </c>
       <c r="F5" s="5" t="s">
         <v>2</v>
       </c>
     </row>
     <row r="6" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D6" s="3" t="s">
         <v>13</v>
       </c>
       <c r="E6" s="11">
         <v>12</v>
       </c>
       <c r="F6" s="9">
-        <v>92166750.599999994</v>
+        <v>92172720.599999994</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="11">
         <v>3</v>
       </c>
       <c r="F7" s="9">
         <v>15606540</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="11">
         <v>631</v>
       </c>
       <c r="F8" s="9">
         <v>42982237.789999999</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
@@ -1104,51 +1104,51 @@
     </row>
     <row r="11" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="11"/>
       <c r="F11" s="12"/>
     </row>
     <row r="12" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="11"/>
       <c r="F12" s="12"/>
     </row>
     <row r="13" spans="1:12" s="4" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="7">
         <f>SUM(E6:E12)</f>
         <v>646</v>
       </c>
       <c r="F13" s="10">
         <f>SUM(F6:F12)</f>
-        <v>150755528.38999999</v>
+        <v>150761498.38999999</v>
       </c>
     </row>
     <row r="14" spans="1:12" s="4" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D14" s="6"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
     </row>
     <row r="15" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A15" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:1" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A23" s="2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.23622047244094491" top="0.27559055118110237" bottom="0.43307086614173229" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>