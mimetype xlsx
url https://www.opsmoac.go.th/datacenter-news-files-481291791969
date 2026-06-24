--- v1 (2026-06-03)
+++ v2 (2026-06-24)
@@ -7,51 +7,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Override PartName="/xl/calcChain.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.calcChain+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
   <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="20363"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="A:\1. งานกลุ่มพัฒนาระบบงานคลัง\35 ป้องกันและปราบปรามทุจริต\ปี 2569\ITA\O12\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{E9086461-5810-49B7-9140-62E602884989}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{CC1738A8-9339-4666-9D26-E6740914483E}" xr6:coauthVersionLast="36" xr6:coauthVersionMax="36" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="2730" yWindow="945" windowWidth="14580" windowHeight="12555" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="รายงานสรุป" sheetId="1" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm.Print_Area" localSheetId="0">รายงานสรุป!$A$1:$L$30</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/calcChain.xml><?xml version="1.0" encoding="utf-8"?>
 <calcChain xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <c r="F13" i="1" l="1"/>
   <c r="E13" i="1" l="1"/>
 </calcChain>
 </file>
 
@@ -714,51 +714,51 @@
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <sheetPr>
     <pageSetUpPr fitToPage="1"/>
   </sheetPr>
   <dimension ref="A1:L23"/>
   <sheetViews>
     <sheetView tabSelected="1" view="pageBreakPreview" zoomScale="85" zoomScaleNormal="90" zoomScaleSheetLayoutView="85" workbookViewId="0">
-      <selection activeCell="I7" sqref="I7"/>
+      <selection activeCell="I11" sqref="I11"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultColWidth="9" defaultRowHeight="21" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="3" width="9" style="1"/>
     <col min="4" max="4" width="32" style="1" customWidth="1"/>
     <col min="5" max="6" width="30" style="1" customWidth="1"/>
     <col min="7" max="257" width="9" style="1"/>
     <col min="258" max="258" width="20.875" style="1" bestFit="1" customWidth="1"/>
     <col min="259" max="259" width="14.125" style="1" customWidth="1"/>
     <col min="260" max="260" width="23.25" style="1" customWidth="1"/>
     <col min="261" max="513" width="9" style="1"/>
     <col min="514" max="514" width="20.875" style="1" bestFit="1" customWidth="1"/>
     <col min="515" max="515" width="14.125" style="1" customWidth="1"/>
     <col min="516" max="516" width="23.25" style="1" customWidth="1"/>
     <col min="517" max="769" width="9" style="1"/>
     <col min="770" max="770" width="20.875" style="1" bestFit="1" customWidth="1"/>
     <col min="771" max="771" width="14.125" style="1" customWidth="1"/>
     <col min="772" max="772" width="23.25" style="1" customWidth="1"/>
     <col min="773" max="1025" width="9" style="1"/>
     <col min="1026" max="1026" width="20.875" style="1" bestFit="1" customWidth="1"/>
     <col min="1027" max="1027" width="14.125" style="1" customWidth="1"/>
     <col min="1028" max="1028" width="23.25" style="1" customWidth="1"/>
     <col min="1029" max="1281" width="9" style="1"/>
     <col min="1282" max="1282" width="20.875" style="1" bestFit="1" customWidth="1"/>
@@ -1052,103 +1052,103 @@
         <v>13</v>
       </c>
       <c r="E6" s="11">
         <v>12</v>
       </c>
       <c r="F6" s="9">
         <v>92172720.599999994</v>
       </c>
     </row>
     <row r="7" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D7" s="3" t="s">
         <v>11</v>
       </c>
       <c r="E7" s="11">
         <v>3</v>
       </c>
       <c r="F7" s="9">
         <v>15606540</v>
       </c>
     </row>
     <row r="8" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D8" s="3" t="s">
         <v>12</v>
       </c>
       <c r="E8" s="11">
-        <v>631</v>
+        <v>630</v>
       </c>
       <c r="F8" s="9">
-        <v>42982237.789999999</v>
+        <v>42977315.789999999</v>
       </c>
     </row>
     <row r="9" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D9" s="3" t="s">
         <v>14</v>
       </c>
       <c r="E9" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F9" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="10" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D10" s="3" t="s">
         <v>15</v>
       </c>
       <c r="E10" s="11" t="s">
         <v>16</v>
       </c>
       <c r="F10" s="12" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="11" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D11" s="3" t="s">
         <v>9</v>
       </c>
       <c r="E11" s="11"/>
       <c r="F11" s="12"/>
     </row>
     <row r="12" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D12" s="3" t="s">
         <v>10</v>
       </c>
       <c r="E12" s="11"/>
       <c r="F12" s="12"/>
     </row>
     <row r="13" spans="1:12" s="4" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D13" s="5" t="s">
         <v>3</v>
       </c>
       <c r="E13" s="7">
         <f>SUM(E6:E12)</f>
-        <v>646</v>
+        <v>645</v>
       </c>
       <c r="F13" s="10">
         <f>SUM(F6:F12)</f>
-        <v>150761498.38999999</v>
+        <v>150756576.38999999</v>
       </c>
     </row>
     <row r="14" spans="1:12" s="4" customFormat="1" ht="23.25" x14ac:dyDescent="0.35">
       <c r="D14" s="6"/>
       <c r="E14" s="8"/>
       <c r="F14" s="8"/>
     </row>
     <row r="15" spans="1:12" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A15" s="2" t="s">
         <v>4</v>
       </c>
     </row>
     <row r="23" spans="1:1" ht="23.25" x14ac:dyDescent="0.35">
       <c r="A23" s="2" t="s">
         <v>5</v>
       </c>
     </row>
   </sheetData>
   <mergeCells count="2">
     <mergeCell ref="A1:L1"/>
     <mergeCell ref="A2:L2"/>
   </mergeCells>
   <printOptions horizontalCentered="1"/>
   <pageMargins left="0.35433070866141736" right="0.23622047244094491" top="0.27559055118110237" bottom="0.43307086614173229" header="0.19685039370078741" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" scale="76" fitToHeight="0" orientation="landscape" r:id="rId1"/>