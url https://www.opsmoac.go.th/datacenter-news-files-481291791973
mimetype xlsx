--- v0 (2026-05-13)
+++ v1 (2026-06-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
-      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\กองคลัง\กลุ่มบริหารงานพัสดุ\งานจัดหา\- รายงานจัดซื้อจัดจ้างรายเดือน (สขร.1)\สรุปผลการดำเนินการจัดซื้อจัดจ้างรวมทุกเดือน (สขร.1)\2. ปีงบประมาณ พ.ศ. 2568\2568 แก้ไข เมย 69\"/>
+      <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\กองคลัง\กลุ่มบริหารงานพัสดุ\งานจัดหา\- รายงานจัดซื้อจัดจ้างรายเดือน (สขร.1)\สรุปผลการดำเนินการจัดซื้อจัดจ้างรวมทุกเดือน (สขร.1)\2. ปีงบประมาณ พ.ศ. 2568\2568 แก้ไข พ.ค. 69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{7E844F1A-802F-4E0A-8DF3-F579264D74EE}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{35D503EA-62DE-4598-B46C-499DF7F4BF68}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ภาพรวม" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ภาพรวม!$B$1:$K$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ภาพรวม!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -633,82 +633,82 @@
     <xf numFmtId="43" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="6" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="43" fontId="5" fillId="0" borderId="6" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="right" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
+      <alignment horizontal="center" wrapText="1"/>
+    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="center" wrapText="1"/>
-    </xf>
-[...28 lines deleted...]
-      <alignment horizontal="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
     <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFF8F9FA"/>
           <bgColor rgb="FFF8F9FA"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFFFFFF"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
@@ -923,1271 +923,1271 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K37"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A26" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" zoomScalePageLayoutView="106" workbookViewId="0">
-      <selection activeCell="O33" sqref="O33"/>
+    <sheetView tabSelected="1" view="pageBreakPreview" topLeftCell="A11" zoomScale="110" zoomScaleNormal="110" zoomScaleSheetLayoutView="110" zoomScalePageLayoutView="106" workbookViewId="0">
+      <selection activeCell="G15" sqref="G15"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="11" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" style="12" customWidth="1"/>
     <col min="3" max="4" width="10.85546875" style="15" customWidth="1"/>
-    <col min="5" max="5" width="10.85546875" style="28" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="27" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" style="12" customWidth="1"/>
-    <col min="7" max="7" width="9.85546875" style="22" customWidth="1"/>
+    <col min="7" max="7" width="9.85546875" style="21" customWidth="1"/>
     <col min="8" max="8" width="17.5703125" style="12" customWidth="1"/>
     <col min="9" max="9" width="10.140625" style="15" customWidth="1"/>
-    <col min="10" max="10" width="12.28515625" style="28" customWidth="1"/>
+    <col min="10" max="10" width="12.28515625" style="27" customWidth="1"/>
     <col min="11" max="11" width="20.28515625" style="12" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="14"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="4" customFormat="1" ht="47.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>12</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>13</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>81</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>82</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="18" t="s">
+      <c r="F1" s="28" t="s">
         <v>11</v>
       </c>
-      <c r="G1" s="18"/>
-      <c r="H1" s="18" t="s">
+      <c r="G1" s="28"/>
+      <c r="H1" s="28" t="s">
         <v>83</v>
       </c>
-      <c r="I1" s="18"/>
+      <c r="I1" s="28"/>
       <c r="J1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>14</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A2" s="5">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C2" s="7">
         <v>270</v>
       </c>
       <c r="D2" s="7">
         <v>270</v>
       </c>
-      <c r="E2" s="26" t="s">
+      <c r="E2" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>7</v>
       </c>
-      <c r="G2" s="19">
+      <c r="G2" s="18">
         <v>270</v>
       </c>
       <c r="H2" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I2" s="9">
         <v>270</v>
       </c>
-      <c r="J2" s="26" t="s">
+      <c r="J2" s="25" t="s">
         <v>3</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>118</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A3" s="5">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>16</v>
       </c>
       <c r="C3" s="7">
         <v>1926</v>
       </c>
       <c r="D3" s="7">
         <v>1926</v>
       </c>
-      <c r="E3" s="26" t="s">
+      <c r="E3" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>17</v>
       </c>
-      <c r="G3" s="19">
+      <c r="G3" s="18">
         <v>1926</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I3" s="9">
         <v>1926</v>
       </c>
-      <c r="J3" s="26" t="s">
+      <c r="J3" s="25" t="s">
         <v>3</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>119</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C4" s="7">
         <v>6750</v>
       </c>
       <c r="D4" s="7">
         <v>6750</v>
       </c>
-      <c r="E4" s="26" t="s">
+      <c r="E4" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>19</v>
       </c>
-      <c r="G4" s="19">
+      <c r="G4" s="18">
         <v>6750</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>19</v>
       </c>
       <c r="I4" s="9">
         <v>6750</v>
       </c>
-      <c r="J4" s="26" t="s">
+      <c r="J4" s="25" t="s">
         <v>3</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>84</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="10" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>4</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C5" s="7">
         <v>3000</v>
       </c>
       <c r="D5" s="7">
         <v>3000</v>
       </c>
-      <c r="E5" s="26" t="s">
+      <c r="E5" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G5" s="19">
+      <c r="G5" s="18">
         <v>3000</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I5" s="9">
         <v>3000</v>
       </c>
-      <c r="J5" s="26" t="s">
+      <c r="J5" s="25" t="s">
         <v>4</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>85</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A6" s="5">
         <v>5</v>
       </c>
       <c r="B6" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C6" s="7">
         <v>4547.5</v>
       </c>
       <c r="D6" s="7">
         <v>4547.5</v>
       </c>
-      <c r="E6" s="26" t="s">
+      <c r="E6" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>23</v>
       </c>
-      <c r="G6" s="19">
+      <c r="G6" s="18">
         <v>4547.5</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I6" s="9">
         <v>4547.5</v>
       </c>
-      <c r="J6" s="26" t="s">
+      <c r="J6" s="25" t="s">
         <v>4</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>86</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="10" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
         <v>6</v>
       </c>
       <c r="B7" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C7" s="16">
         <v>6000000</v>
       </c>
       <c r="D7" s="16">
         <v>6291553.3300000001</v>
       </c>
-      <c r="E7" s="26" t="s">
+      <c r="E7" s="25" t="s">
         <v>76</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>77</v>
       </c>
-      <c r="G7" s="20" t="s">
+      <c r="G7" s="19" t="s">
         <v>78</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>79</v>
       </c>
       <c r="I7" s="17">
         <v>5950000</v>
       </c>
-      <c r="J7" s="26" t="s">
+      <c r="J7" s="25" t="s">
         <v>80</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A8" s="5">
         <v>7</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C8" s="7">
         <v>2461</v>
       </c>
       <c r="D8" s="7">
         <v>2461</v>
       </c>
-      <c r="E8" s="26" t="s">
+      <c r="E8" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>25</v>
       </c>
-      <c r="G8" s="19">
+      <c r="G8" s="18">
         <v>2461</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>25</v>
       </c>
       <c r="I8" s="9">
         <v>2461</v>
       </c>
-      <c r="J8" s="26" t="s">
+      <c r="J8" s="25" t="s">
         <v>26</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>88</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A9" s="5">
         <v>8</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C9" s="7">
         <v>19153</v>
       </c>
       <c r="D9" s="7">
         <v>19153</v>
       </c>
-      <c r="E9" s="26" t="s">
+      <c r="E9" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>21</v>
       </c>
-      <c r="G9" s="19">
+      <c r="G9" s="18">
         <v>19153</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I9" s="9">
         <v>19153</v>
       </c>
-      <c r="J9" s="26" t="s">
+      <c r="J9" s="25" t="s">
         <v>4</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>89</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="10" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>9</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>28</v>
       </c>
       <c r="C10" s="7">
         <v>25145</v>
       </c>
       <c r="D10" s="7">
         <v>25145</v>
       </c>
-      <c r="E10" s="26" t="s">
+      <c r="E10" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>29</v>
       </c>
-      <c r="G10" s="19">
+      <c r="G10" s="18">
         <v>25145</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I10" s="9">
         <v>25145</v>
       </c>
-      <c r="J10" s="26" t="s">
+      <c r="J10" s="25" t="s">
         <v>30</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="10" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>10</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C11" s="7">
         <v>10539.5</v>
       </c>
       <c r="D11" s="7">
         <v>10539.5</v>
       </c>
-      <c r="E11" s="26" t="s">
+      <c r="E11" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>32</v>
       </c>
-      <c r="G11" s="19">
+      <c r="G11" s="18">
         <v>10539.5</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>32</v>
       </c>
       <c r="I11" s="9">
         <v>10539.5</v>
       </c>
-      <c r="J11" s="26" t="s">
+      <c r="J11" s="25" t="s">
         <v>33</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>91</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A12" s="5">
         <v>11</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>15</v>
       </c>
       <c r="C12" s="7">
         <v>1630</v>
       </c>
       <c r="D12" s="7">
         <v>1630</v>
       </c>
-      <c r="E12" s="26" t="s">
+      <c r="E12" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>34</v>
       </c>
-      <c r="G12" s="19">
+      <c r="G12" s="18">
         <v>1630</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>35</v>
       </c>
       <c r="I12" s="9">
         <v>1630</v>
       </c>
-      <c r="J12" s="26" t="s">
+      <c r="J12" s="25" t="s">
         <v>3</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="10" customFormat="1" ht="53.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A13" s="5">
         <v>12</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>36</v>
       </c>
       <c r="C13" s="7">
         <v>9523</v>
       </c>
       <c r="D13" s="7">
         <v>9523</v>
       </c>
-      <c r="E13" s="26" t="s">
+      <c r="E13" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>37</v>
       </c>
-      <c r="G13" s="19">
+      <c r="G13" s="18">
         <v>9523</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>37</v>
       </c>
       <c r="I13" s="9">
         <v>9523</v>
       </c>
-      <c r="J13" s="26" t="s">
+      <c r="J13" s="25" t="s">
         <v>38</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>93</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="10" customFormat="1" ht="52.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A14" s="5">
         <v>13</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C14" s="7">
         <v>238610</v>
       </c>
       <c r="D14" s="7">
         <v>238610</v>
       </c>
-      <c r="E14" s="26" t="s">
+      <c r="E14" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>39</v>
       </c>
-      <c r="G14" s="19">
+      <c r="G14" s="18">
         <v>238610</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>39</v>
       </c>
       <c r="I14" s="9">
         <v>238610</v>
       </c>
-      <c r="J14" s="26" t="s">
+      <c r="J14" s="25" t="s">
         <v>40</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>94</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="10" customFormat="1" ht="40.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A15" s="5">
         <v>14</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>41</v>
       </c>
       <c r="C15" s="7">
-        <v>17000.009999999998</v>
+        <v>17000</v>
       </c>
       <c r="D15" s="7">
         <v>17000</v>
       </c>
-      <c r="E15" s="26" t="s">
+      <c r="E15" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>42</v>
       </c>
-      <c r="G15" s="19">
+      <c r="G15" s="18">
         <v>17000</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>42</v>
       </c>
       <c r="I15" s="9">
         <v>17000</v>
       </c>
-      <c r="J15" s="26" t="s">
+      <c r="J15" s="25" t="s">
         <v>43</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>95</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="10" customFormat="1" ht="69.75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A16" s="5">
         <v>15</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C16" s="7">
         <v>56710</v>
       </c>
       <c r="D16" s="7">
         <v>56710</v>
       </c>
-      <c r="E16" s="26" t="s">
+      <c r="E16" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>45</v>
       </c>
-      <c r="G16" s="19">
+      <c r="G16" s="18">
         <v>56710</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>45</v>
       </c>
       <c r="I16" s="9">
         <v>56710</v>
       </c>
-      <c r="J16" s="26" t="s">
+      <c r="J16" s="25" t="s">
         <v>46</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>96</v>
       </c>
     </row>
     <row r="17" spans="1:11" s="10" customFormat="1" ht="75" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A17" s="5">
         <v>16</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>47</v>
       </c>
       <c r="C17" s="7">
         <v>70341.8</v>
       </c>
       <c r="D17" s="7">
         <v>70341.8</v>
       </c>
-      <c r="E17" s="27" t="s">
+      <c r="E17" s="26" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>29</v>
       </c>
       <c r="G17" s="9">
         <v>70341.8</v>
       </c>
-      <c r="H17" s="23" t="s">
+      <c r="H17" s="22" t="s">
         <v>29</v>
       </c>
       <c r="I17" s="9">
         <v>70341.8</v>
       </c>
-      <c r="J17" s="26" t="s">
+      <c r="J17" s="25" t="s">
         <v>40</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>97</v>
       </c>
     </row>
     <row r="18" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A18" s="5">
         <v>17</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C18" s="7">
         <v>132749.54999999999</v>
       </c>
       <c r="D18" s="7">
         <v>132749.54999999999</v>
       </c>
-      <c r="E18" s="26" t="s">
-[...2 lines deleted...]
-      <c r="F18" s="24" t="s">
+      <c r="E18" s="25" t="s">
+        <v>2</v>
+      </c>
+      <c r="F18" s="23" t="s">
         <v>29</v>
       </c>
-      <c r="G18" s="25">
+      <c r="G18" s="24">
         <v>132749.54999999999</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>29</v>
       </c>
       <c r="I18" s="9">
         <v>132749.54999999999</v>
       </c>
-      <c r="J18" s="26" t="s">
+      <c r="J18" s="25" t="s">
         <v>40</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>98</v>
       </c>
     </row>
     <row r="19" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A19" s="5">
         <v>18</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C19" s="7">
         <v>38520</v>
       </c>
       <c r="D19" s="7">
         <v>38520</v>
       </c>
-      <c r="E19" s="26" t="s">
+      <c r="E19" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>50</v>
       </c>
-      <c r="G19" s="19">
+      <c r="G19" s="18">
         <v>38520</v>
       </c>
       <c r="H19" s="8" t="s">
         <v>50</v>
       </c>
       <c r="I19" s="9">
         <v>38520</v>
       </c>
-      <c r="J19" s="26" t="s">
+      <c r="J19" s="25" t="s">
         <v>51</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>99</v>
       </c>
     </row>
     <row r="20" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>19</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>52</v>
       </c>
       <c r="C20" s="7">
         <v>960</v>
       </c>
       <c r="D20" s="7">
         <v>960</v>
       </c>
-      <c r="E20" s="26" t="s">
+      <c r="E20" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>53</v>
       </c>
-      <c r="G20" s="19">
+      <c r="G20" s="18">
         <v>960</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>53</v>
       </c>
       <c r="I20" s="9">
         <v>960</v>
       </c>
-      <c r="J20" s="26" t="s">
+      <c r="J20" s="25" t="s">
         <v>54</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="21" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A21" s="5">
         <v>20</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C21" s="7">
         <v>4815</v>
       </c>
       <c r="D21" s="7">
         <v>4815</v>
       </c>
-      <c r="E21" s="26" t="s">
+      <c r="E21" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="G21" s="19">
+      <c r="G21" s="18">
         <v>4815</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>55</v>
       </c>
       <c r="I21" s="9">
         <v>4815</v>
       </c>
-      <c r="J21" s="26" t="s">
+      <c r="J21" s="25" t="s">
         <v>4</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>101</v>
       </c>
     </row>
     <row r="22" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A22" s="5">
         <v>21</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C22" s="7">
         <v>3110</v>
       </c>
       <c r="D22" s="7">
         <v>3110</v>
       </c>
-      <c r="E22" s="26" t="s">
+      <c r="E22" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>57</v>
       </c>
-      <c r="G22" s="19">
+      <c r="G22" s="18">
         <v>3110</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>57</v>
       </c>
       <c r="I22" s="9">
         <v>3110</v>
       </c>
-      <c r="J22" s="26" t="s">
+      <c r="J22" s="25" t="s">
         <v>4</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>102</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A23" s="5">
         <v>22</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C23" s="7">
         <v>3531</v>
       </c>
       <c r="D23" s="7">
         <v>3531</v>
       </c>
-      <c r="E23" s="26" t="s">
+      <c r="E23" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>59</v>
       </c>
-      <c r="G23" s="19">
+      <c r="G23" s="18">
         <v>3531</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>59</v>
       </c>
       <c r="I23" s="9">
         <v>3531</v>
       </c>
-      <c r="J23" s="26" t="s">
+      <c r="J23" s="25" t="s">
         <v>4</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>103</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A24" s="5">
         <v>23</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C24" s="7">
         <v>2500</v>
       </c>
       <c r="D24" s="7">
         <v>2500</v>
       </c>
-      <c r="E24" s="26" t="s">
+      <c r="E24" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="G24" s="19">
+      <c r="G24" s="18">
         <v>2500</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I24" s="9">
         <v>2500</v>
       </c>
-      <c r="J24" s="26" t="s">
+      <c r="J24" s="25" t="s">
         <v>9</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>104</v>
       </c>
     </row>
     <row r="25" spans="1:11" s="10" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A25" s="5">
         <v>24</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>5</v>
       </c>
       <c r="C25" s="7">
         <v>4950</v>
       </c>
       <c r="D25" s="7">
         <v>2211</v>
       </c>
-      <c r="E25" s="26" t="s">
+      <c r="E25" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>10</v>
       </c>
-      <c r="G25" s="19">
+      <c r="G25" s="18">
         <v>2211</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>10</v>
       </c>
       <c r="I25" s="9">
         <v>2211</v>
       </c>
-      <c r="J25" s="26" t="s">
+      <c r="J25" s="25" t="s">
         <v>9</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>105</v>
       </c>
     </row>
     <row r="26" spans="1:11" s="10" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>25</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>116</v>
       </c>
       <c r="C26" s="7">
         <v>2500</v>
       </c>
       <c r="D26" s="7">
         <v>2500</v>
       </c>
-      <c r="E26" s="26" t="s">
+      <c r="E26" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>8</v>
       </c>
-      <c r="G26" s="19">
+      <c r="G26" s="18">
         <v>2500</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>8</v>
       </c>
       <c r="I26" s="9">
         <v>2500</v>
       </c>
-      <c r="J26" s="26" t="s">
+      <c r="J26" s="25" t="s">
         <v>9</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="10" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A27" s="5">
         <v>26</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C27" s="7">
         <v>14338</v>
       </c>
       <c r="D27" s="7">
         <v>14338</v>
       </c>
-      <c r="E27" s="26" t="s">
+      <c r="E27" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>61</v>
       </c>
-      <c r="G27" s="19">
+      <c r="G27" s="18">
         <v>14338</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>61</v>
       </c>
       <c r="I27" s="9">
         <v>14338</v>
       </c>
-      <c r="J27" s="26" t="s">
+      <c r="J27" s="25" t="s">
         <v>4</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>107</v>
       </c>
     </row>
     <row r="28" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A28" s="5">
         <v>27</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>62</v>
       </c>
       <c r="C28" s="7">
         <v>66356.05</v>
       </c>
       <c r="D28" s="7">
         <v>66356.05</v>
       </c>
-      <c r="E28" s="26" t="s">
+      <c r="E28" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="G28" s="19">
+      <c r="G28" s="18">
         <v>66356.05</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>63</v>
       </c>
       <c r="I28" s="9">
         <v>66356.05</v>
       </c>
-      <c r="J28" s="26" t="s">
+      <c r="J28" s="25" t="s">
         <v>9</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>108</v>
       </c>
     </row>
     <row r="29" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>28</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C29" s="7">
         <v>4815</v>
       </c>
       <c r="D29" s="7">
         <v>4815</v>
       </c>
-      <c r="E29" s="26" t="s">
+      <c r="E29" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>65</v>
       </c>
-      <c r="G29" s="19">
+      <c r="G29" s="18">
         <v>4815</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>65</v>
       </c>
       <c r="I29" s="9">
         <v>4815</v>
       </c>
-      <c r="J29" s="26" t="s">
+      <c r="J29" s="25" t="s">
         <v>3</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>109</v>
       </c>
     </row>
     <row r="30" spans="1:11" s="10" customFormat="1" ht="37.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A30" s="5">
         <v>29</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C30" s="7">
         <v>93000</v>
       </c>
       <c r="D30" s="7">
         <v>93000</v>
       </c>
-      <c r="E30" s="26" t="s">
+      <c r="E30" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>67</v>
       </c>
-      <c r="G30" s="19">
+      <c r="G30" s="18">
         <v>93000</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>67</v>
       </c>
       <c r="I30" s="9">
         <v>93000</v>
       </c>
-      <c r="J30" s="26" t="s">
+      <c r="J30" s="25" t="s">
         <v>68</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>110</v>
       </c>
     </row>
     <row r="31" spans="1:11" s="10" customFormat="1" ht="51" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A31" s="5">
         <v>30</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C31" s="7">
         <v>60449.65</v>
       </c>
       <c r="D31" s="7">
         <v>60449.65</v>
       </c>
-      <c r="E31" s="26" t="s">
+      <c r="E31" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>70</v>
       </c>
-      <c r="G31" s="19">
+      <c r="G31" s="18">
         <v>60449.65</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>70</v>
       </c>
       <c r="I31" s="9">
         <v>60449.65</v>
       </c>
-      <c r="J31" s="26" t="s">
+      <c r="J31" s="25" t="s">
         <v>71</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>111</v>
       </c>
     </row>
     <row r="32" spans="1:11" s="10" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A32" s="5">
         <v>31</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>72</v>
       </c>
       <c r="C32" s="7">
         <v>2054.4</v>
       </c>
       <c r="D32" s="7">
         <v>2054.4</v>
       </c>
-      <c r="E32" s="26" t="s">
+      <c r="E32" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>55</v>
       </c>
-      <c r="G32" s="19">
+      <c r="G32" s="18">
         <v>2054.4</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>55</v>
       </c>
       <c r="I32" s="9">
         <v>2054.4</v>
       </c>
-      <c r="J32" s="26" t="s">
+      <c r="J32" s="25" t="s">
         <v>4</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="33" spans="1:11" s="10" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A33" s="5">
         <v>32</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C33" s="7">
         <v>1035</v>
       </c>
       <c r="D33" s="7">
         <v>1035</v>
       </c>
-      <c r="E33" s="26" t="s">
+      <c r="E33" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>6</v>
       </c>
-      <c r="G33" s="19">
+      <c r="G33" s="18">
         <v>1035</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>6</v>
       </c>
       <c r="I33" s="9">
         <v>1035</v>
       </c>
-      <c r="J33" s="26" t="s">
+      <c r="J33" s="25" t="s">
         <v>9</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>113</v>
       </c>
     </row>
     <row r="34" spans="1:11" s="10" customFormat="1" ht="36" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A34" s="5">
         <v>33</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C34" s="7">
         <v>237920.92</v>
       </c>
       <c r="D34" s="7">
         <v>237920.92</v>
       </c>
-      <c r="E34" s="26" t="s">
+      <c r="E34" s="25" t="s">
         <v>2</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>63</v>
       </c>
-      <c r="G34" s="19">
+      <c r="G34" s="18">
         <v>237920.92</v>
       </c>
       <c r="H34" s="8" t="s">
         <v>63</v>
       </c>
       <c r="I34" s="9">
         <v>237920.92</v>
       </c>
-      <c r="J34" s="26" t="s">
+      <c r="J34" s="25" t="s">
         <v>9</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>114</v>
       </c>
     </row>
     <row r="35" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C35" s="13"/>
       <c r="D35" s="13"/>
-      <c r="G35" s="21"/>
+      <c r="G35" s="20"/>
       <c r="I35" s="13"/>
     </row>
     <row r="36" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C36" s="13"/>
       <c r="D36" s="13"/>
-      <c r="G36" s="21"/>
+      <c r="G36" s="20"/>
       <c r="I36" s="13"/>
     </row>
     <row r="37" spans="1:11" x14ac:dyDescent="0.25">
       <c r="C37" s="13"/>
       <c r="D37" s="13"/>
-      <c r="G37" s="21"/>
+      <c r="G37" s="20"/>
       <c r="I37" s="13"/>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="2">
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="H1:I1"/>
   </mergeCells>
   <pageMargins left="0" right="0" top="0.98425196850393704" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"TH SarabunPSK,ตัวหนา"&amp;12สรุปผลการดำเนินการจัดซื้อจัดจ้างในรอบเดือนพฤศจิกายน 2567
 สำนักงานปลัดกระทรวงเกษตรและสหกรณ์
 11 ธันวาคม 2567
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>