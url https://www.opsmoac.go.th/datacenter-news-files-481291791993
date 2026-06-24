--- v0 (2026-05-13)
+++ v1 (2026-06-24)
@@ -1,55 +1,55 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="29929"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="5" rupBuild="30026"/>
   <workbookPr/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="X:\กองคลัง\กลุ่มบริหารงานพัสดุ\งานจัดหา\- รายงานจัดซื้อจัดจ้างรายเดือน (สขร.1)\สรุปผลการดำเนินการจัดซื้อจัดจ้างรวมทุกเดือน (สขร.1)\2. ปีงบประมาณ พ.ศ. 2568\2568 แก้ไข พ.ค. 69\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{1E430425-F3B5-4FA5-8D2E-545941BD0CC3}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{31965F8C-DCE7-40E1-A2DA-4C243677D53E}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="24240" windowHeight="13020" xr2:uid="{00000000-000D-0000-FFFF-FFFF00000000}"/>
   </bookViews>
   <sheets>
     <sheet name="ภาพรวม" sheetId="2" r:id="rId1"/>
   </sheets>
   <definedNames>
     <definedName name="_xlnm._FilterDatabase" localSheetId="0" hidden="1">ภาพรวม!$B$1:$K$1</definedName>
     <definedName name="_xlnm.Print_Titles" localSheetId="0">ภาพรวม!$1:$1</definedName>
   </definedNames>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
@@ -912,54 +912,50 @@
   <si>
     <t>ใบสั่งซื้อ เลขที่ ซ 27/2568 
 ลงวันที่ 16 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งซื้อ เลขที่ ซ 26/2568 
 ลงวันที่ 16 กันยายน 2568</t>
   </si>
   <si>
     <t>กษ 0202/4366 
 ลงวันที่ 16 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งจ้าง เลขที่ 19/2568 
 ลงวันที่ 16 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งจ้าง เลขที่ 75/2568 
 ลงวันที่ 17 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งจ้าง เลขที่ 76/2568 
 ลงวันที่ 17 กันยายน 2568</t>
   </si>
   <si>
-    <t>ใบสั่งซื้อ เลขที่ 16/68 
-[...2 lines deleted...]
-  <si>
     <t>ใบสั่งจ้าง เลขที่ 77/2568 
 ลงวันที่ 18 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งจ้าง เลขที่ 78/2568 
 ลงวันที่ 18 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งจ้าง เลขที่ 79/2568 
 ลงวันที่ 18 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งจ้างเลขที่ 78/2568 
 ลงวันที่ 18 กันยายน 2568</t>
   </si>
   <si>
     <t>กษ 0201.06/6937 
 ลงวันที่ 18 กันยายน 2568</t>
   </si>
   <si>
     <t>กษ 0201.06/6940 
 ลงวันที่ 18 กันยายน 2568</t>
   </si>
   <si>
     <t>กษ 0201.06/6941 
@@ -1055,50 +1051,54 @@
 ลงวันที่ 26 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งซื้อ เลขที่ 11/2568 
 ลงวันที่ 30 กันยายน 2568</t>
   </si>
   <si>
     <t>ที่ กษ 0208/2203 
 ลงวันที่ 30 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งซื้อ เลขที่ สตร.ซ.15/2568 
 ลงวันที่ 30 กันยายน 2568</t>
   </si>
   <si>
     <t>ใบสั่งจ้าง เลขที่ สตร.จ.14/2568 
 ลงวันที่ 30 กันยายน 2568</t>
   </si>
   <si>
     <t>ซื้อวัสดุสำนักงาน (พาร์ทิชั่น) 
 จำนวน 1 รายการ</t>
   </si>
   <si>
     <t>ซื้อครุภัณฑ์สำนักงาน 
 จำนวน 1 รายการ</t>
+  </si>
+  <si>
+    <t>ใบสั่งซื้อ เลขที่ 16/2568 
+ลงวันที่ 17 กันยายน 2568</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr9="http://schemas.microsoft.com/office/spreadsheetml/2016/revision9" mc:Ignorable="x14ac x16r2 xr xr9">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
   <fonts count="6" x14ac:knownFonts="1">
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="10"/>
       <color rgb="FF000000"/>
       <name val="Arial"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
@@ -1209,58 +1209,58 @@
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="1" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="43" fontId="5" fillId="0" borderId="3" xfId="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1"/>
     <xf numFmtId="43" fontId="4" fillId="0" borderId="0" xfId="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment wrapText="1"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top" wrapText="1"/>
     </xf>
     <xf numFmtId="0" fontId="4" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" wrapText="1"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="center" wrapText="1"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
     <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="3">
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFF8F9FA"/>
           <bgColor rgb="FFF8F9FA"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
         <patternFill patternType="solid">
           <fgColor rgb="FFFFFFFF"/>
           <bgColor rgb="FFFFFFFF"/>
         </patternFill>
       </fill>
     </dxf>
     <dxf>
       <fill>
@@ -1475,3808 +1475,3808 @@
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{00000000-0001-0000-0000-000000000000}">
   <dimension ref="A1:K107"/>
   <sheetViews>
-    <sheetView tabSelected="1" view="pageLayout" zoomScale="120" zoomScaleNormal="130" zoomScaleSheetLayoutView="110" zoomScalePageLayoutView="120" workbookViewId="0">
-      <selection activeCell="G9" sqref="G9"/>
+    <sheetView tabSelected="1" view="pageLayout" topLeftCell="A39" zoomScale="120" zoomScaleNormal="130" zoomScaleSheetLayoutView="110" zoomScalePageLayoutView="120" workbookViewId="0">
+      <selection activeCell="L40" sqref="L40"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15.75" x14ac:dyDescent="0.25"/>
   <cols>
     <col min="1" max="1" width="5" style="11" customWidth="1"/>
     <col min="2" max="2" width="22.28515625" style="12" customWidth="1"/>
     <col min="3" max="4" width="10.85546875" style="14" customWidth="1"/>
-    <col min="5" max="5" width="10.85546875" style="17" customWidth="1"/>
+    <col min="5" max="5" width="10.85546875" style="16" customWidth="1"/>
     <col min="6" max="6" width="17.5703125" style="12" customWidth="1"/>
     <col min="7" max="7" width="10.42578125" style="14" customWidth="1"/>
     <col min="8" max="8" width="17.5703125" style="12" customWidth="1"/>
     <col min="9" max="9" width="10.7109375" style="14" customWidth="1"/>
-    <col min="10" max="10" width="12.28515625" style="17" customWidth="1"/>
+    <col min="10" max="10" width="12.28515625" style="16" customWidth="1"/>
     <col min="11" max="11" width="19" style="12" customWidth="1"/>
     <col min="12" max="16384" width="9.140625" style="13"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11" s="4" customFormat="1" ht="72" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A1" s="1" t="s">
         <v>4</v>
       </c>
       <c r="B1" s="2" t="s">
         <v>5</v>
       </c>
       <c r="C1" s="3" t="s">
         <v>234</v>
       </c>
       <c r="D1" s="3" t="s">
         <v>235</v>
       </c>
       <c r="E1" s="2" t="s">
         <v>0</v>
       </c>
-      <c r="F1" s="15" t="s">
+      <c r="F1" s="17" t="s">
         <v>3</v>
       </c>
-      <c r="G1" s="15"/>
-      <c r="H1" s="15" t="s">
+      <c r="G1" s="17"/>
+      <c r="H1" s="17" t="s">
         <v>236</v>
       </c>
-      <c r="I1" s="15"/>
+      <c r="I1" s="17"/>
       <c r="J1" s="2" t="s">
         <v>1</v>
       </c>
       <c r="K1" s="2" t="s">
         <v>6</v>
       </c>
     </row>
     <row r="2" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A2" s="5">
         <v>1</v>
       </c>
       <c r="B2" s="6" t="s">
         <v>8</v>
       </c>
       <c r="C2" s="7">
         <v>15000</v>
       </c>
       <c r="D2" s="7">
         <v>15000</v>
       </c>
-      <c r="E2" s="16" t="s">
+      <c r="E2" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="G2" s="9">
         <v>15000</v>
       </c>
       <c r="H2" s="8" t="s">
         <v>9</v>
       </c>
       <c r="I2" s="9">
         <v>15000</v>
       </c>
-      <c r="J2" s="16" t="s">
+      <c r="J2" s="15" t="s">
         <v>173</v>
       </c>
       <c r="K2" s="6" t="s">
         <v>238</v>
       </c>
     </row>
     <row r="3" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A3" s="5">
         <v>2</v>
       </c>
       <c r="B3" s="6" t="s">
         <v>10</v>
       </c>
       <c r="C3" s="7">
         <v>71500</v>
       </c>
       <c r="D3" s="7">
         <v>71500</v>
       </c>
-      <c r="E3" s="16" t="s">
+      <c r="E3" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G3" s="9">
         <v>71500</v>
       </c>
       <c r="H3" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I3" s="9">
         <v>71500</v>
       </c>
-      <c r="J3" s="16" t="s">
+      <c r="J3" s="15" t="s">
         <v>174</v>
       </c>
       <c r="K3" s="6" t="s">
         <v>239</v>
       </c>
     </row>
     <row r="4" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A4" s="5">
         <v>3</v>
       </c>
       <c r="B4" s="6" t="s">
         <v>12</v>
       </c>
       <c r="C4" s="7">
         <v>7083.4</v>
       </c>
       <c r="D4" s="7">
         <v>7083.4</v>
       </c>
-      <c r="E4" s="16" t="s">
+      <c r="E4" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G4" s="9">
         <v>7083.4</v>
       </c>
       <c r="H4" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I4" s="9">
         <v>7083.4</v>
       </c>
-      <c r="J4" s="16" t="s">
+      <c r="J4" s="15" t="s">
         <v>175</v>
       </c>
       <c r="K4" s="6" t="s">
         <v>240</v>
       </c>
     </row>
     <row r="5" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A5" s="5">
         <v>4</v>
       </c>
       <c r="B5" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C5" s="7">
         <v>31664</v>
       </c>
       <c r="D5" s="7">
         <v>31664</v>
       </c>
-      <c r="E5" s="16" t="s">
+      <c r="E5" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="G5" s="9">
         <v>31664</v>
       </c>
       <c r="H5" s="8" t="s">
         <v>15</v>
       </c>
       <c r="I5" s="9">
         <v>31664</v>
       </c>
-      <c r="J5" s="16" t="s">
+      <c r="J5" s="15" t="s">
         <v>176</v>
       </c>
       <c r="K5" s="6" t="s">
         <v>241</v>
       </c>
     </row>
     <row r="6" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A6" s="5">
         <v>5</v>
       </c>
       <c r="B6" s="6" t="s">
-        <v>310</v>
+        <v>309</v>
       </c>
       <c r="C6" s="7">
         <v>15964.4</v>
       </c>
       <c r="D6" s="7">
         <v>15964.4</v>
       </c>
-      <c r="E6" s="16" t="s">
+      <c r="E6" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G6" s="9">
         <v>15964.4</v>
       </c>
       <c r="H6" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I6" s="9">
         <v>15964.4</v>
       </c>
-      <c r="J6" s="16" t="s">
+      <c r="J6" s="15" t="s">
         <v>174</v>
       </c>
       <c r="K6" s="6" t="s">
         <v>242</v>
       </c>
     </row>
     <row r="7" spans="1:11" s="10" customFormat="1" ht="35.25" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A7" s="5">
         <v>6</v>
       </c>
       <c r="B7" s="6" t="s">
-        <v>311</v>
+        <v>310</v>
       </c>
       <c r="C7" s="7">
         <v>12165.9</v>
       </c>
       <c r="D7" s="7">
         <v>12165.9</v>
       </c>
-      <c r="E7" s="16" t="s">
+      <c r="E7" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G7" s="9">
         <v>12165.9</v>
       </c>
       <c r="H7" s="8" t="s">
         <v>17</v>
       </c>
       <c r="I7" s="9">
         <v>12165.9</v>
       </c>
-      <c r="J7" s="16" t="s">
+      <c r="J7" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K7" s="6" t="s">
         <v>243</v>
       </c>
     </row>
     <row r="8" spans="1:11" s="10" customFormat="1" ht="34.5" customHeight="1" x14ac:dyDescent="0.2">
       <c r="A8" s="5">
         <v>7</v>
       </c>
       <c r="B8" s="6" t="s">
         <v>18</v>
       </c>
       <c r="C8" s="7">
         <v>49755</v>
       </c>
       <c r="D8" s="7">
         <v>49755</v>
       </c>
-      <c r="E8" s="16" t="s">
+      <c r="E8" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F8" s="8" t="s">
         <v>19</v>
       </c>
       <c r="G8" s="9">
         <v>49755</v>
       </c>
       <c r="H8" s="8" t="s">
         <v>19</v>
       </c>
       <c r="I8" s="9">
         <v>49755</v>
       </c>
-      <c r="J8" s="16" t="s">
+      <c r="J8" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K8" s="6" t="s">
         <v>244</v>
       </c>
     </row>
     <row r="9" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A9" s="5">
         <v>8</v>
       </c>
       <c r="B9" s="6" t="s">
         <v>20</v>
       </c>
       <c r="C9" s="7">
         <v>45500</v>
       </c>
       <c r="D9" s="7">
         <v>45500</v>
       </c>
-      <c r="E9" s="16" t="s">
+      <c r="E9" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F9" s="8" t="s">
         <v>21</v>
       </c>
       <c r="G9" s="9">
         <v>45500</v>
       </c>
       <c r="H9" s="8" t="s">
         <v>21</v>
       </c>
       <c r="I9" s="9">
         <v>45500</v>
       </c>
-      <c r="J9" s="16" t="s">
+      <c r="J9" s="15" t="s">
         <v>175</v>
       </c>
       <c r="K9" s="6" t="s">
         <v>245</v>
       </c>
     </row>
     <row r="10" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A10" s="5">
         <v>9</v>
       </c>
       <c r="B10" s="6" t="s">
         <v>22</v>
       </c>
       <c r="C10" s="7">
         <v>76530</v>
       </c>
       <c r="D10" s="7">
         <v>76530</v>
       </c>
-      <c r="E10" s="16" t="s">
+      <c r="E10" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="G10" s="9">
         <v>76530</v>
       </c>
       <c r="H10" s="8" t="s">
         <v>23</v>
       </c>
       <c r="I10" s="9">
         <v>76530</v>
       </c>
-      <c r="J10" s="16" t="s">
+      <c r="J10" s="15" t="s">
         <v>178</v>
       </c>
       <c r="K10" s="6" t="s">
         <v>246</v>
       </c>
     </row>
     <row r="11" spans="1:11" s="10" customFormat="1" ht="110.25" x14ac:dyDescent="0.2">
       <c r="A11" s="5">
         <v>10</v>
       </c>
       <c r="B11" s="6" t="s">
         <v>24</v>
       </c>
       <c r="C11" s="7">
         <v>57138</v>
       </c>
       <c r="D11" s="7">
         <v>57138</v>
       </c>
-      <c r="E11" s="16" t="s">
+      <c r="E11" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F11" s="8" t="s">
         <v>25</v>
       </c>
       <c r="G11" s="9">
         <v>57138</v>
       </c>
       <c r="H11" s="8" t="s">
         <v>25</v>
       </c>
       <c r="I11" s="9">
         <v>57138</v>
       </c>
-      <c r="J11" s="16" t="s">
+      <c r="J11" s="15" t="s">
         <v>179</v>
       </c>
       <c r="K11" s="6" t="s">
         <v>247</v>
       </c>
     </row>
     <row r="12" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A12" s="5">
         <v>11</v>
       </c>
       <c r="B12" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C12" s="7">
         <v>53510.7</v>
       </c>
       <c r="D12" s="7">
         <v>53510.7</v>
       </c>
-      <c r="E12" s="16" t="s">
+      <c r="E12" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G12" s="9">
         <v>53510.7</v>
       </c>
       <c r="H12" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I12" s="9">
         <v>53510.7</v>
       </c>
-      <c r="J12" s="16" t="s">
+      <c r="J12" s="15" t="s">
         <v>180</v>
       </c>
       <c r="K12" s="6" t="s">
         <v>248</v>
       </c>
     </row>
     <row r="13" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A13" s="5">
         <v>12</v>
       </c>
       <c r="B13" s="6" t="s">
         <v>27</v>
       </c>
       <c r="C13" s="7">
         <v>105000</v>
       </c>
       <c r="D13" s="7">
         <v>105000</v>
       </c>
-      <c r="E13" s="16" t="s">
+      <c r="E13" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="G13" s="9">
         <v>105000</v>
       </c>
       <c r="H13" s="8" t="s">
         <v>28</v>
       </c>
       <c r="I13" s="9">
         <v>105000</v>
       </c>
-      <c r="J13" s="16" t="s">
+      <c r="J13" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K13" s="6" t="s">
         <v>249</v>
       </c>
     </row>
     <row r="14" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A14" s="5">
         <v>13</v>
       </c>
       <c r="B14" s="6" t="s">
         <v>29</v>
       </c>
       <c r="C14" s="7">
         <v>65783.600000000006</v>
       </c>
       <c r="D14" s="7">
         <v>65783.600000000006</v>
       </c>
-      <c r="E14" s="16" t="s">
+      <c r="E14" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="G14" s="9">
         <v>65783.600000000006</v>
       </c>
       <c r="H14" s="8" t="s">
         <v>30</v>
       </c>
       <c r="I14" s="9">
         <v>65783.600000000006</v>
       </c>
-      <c r="J14" s="16" t="s">
+      <c r="J14" s="15" t="s">
         <v>182</v>
       </c>
       <c r="K14" s="6" t="s">
         <v>250</v>
       </c>
     </row>
     <row r="15" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A15" s="5">
         <v>14</v>
       </c>
       <c r="B15" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C15" s="7">
         <v>103297.8</v>
       </c>
       <c r="D15" s="7">
         <v>103297.8</v>
       </c>
-      <c r="E15" s="16" t="s">
+      <c r="E15" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G15" s="9">
         <v>103297.8</v>
       </c>
       <c r="H15" s="8" t="s">
         <v>32</v>
       </c>
       <c r="I15" s="9">
         <v>103297.8</v>
       </c>
-      <c r="J15" s="16" t="s">
+      <c r="J15" s="15" t="s">
         <v>182</v>
       </c>
       <c r="K15" s="6" t="s">
         <v>251</v>
       </c>
     </row>
     <row r="16" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A16" s="5">
         <v>15</v>
       </c>
       <c r="B16" s="6" t="s">
         <v>33</v>
       </c>
       <c r="C16" s="7">
         <v>44726</v>
       </c>
       <c r="D16" s="7">
         <v>44726</v>
       </c>
-      <c r="E16" s="16" t="s">
+      <c r="E16" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="G16" s="9">
         <v>44726</v>
       </c>
       <c r="H16" s="8" t="s">
         <v>34</v>
       </c>
       <c r="I16" s="9">
         <v>44726</v>
       </c>
-      <c r="J16" s="16" t="s">
+      <c r="J16" s="15" t="s">
         <v>183</v>
       </c>
       <c r="K16" s="6" t="s">
         <v>252</v>
       </c>
     </row>
     <row r="17" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A17" s="5">
         <v>16</v>
       </c>
       <c r="B17" s="6" t="s">
         <v>35</v>
       </c>
       <c r="C17" s="7">
         <v>1391</v>
       </c>
       <c r="D17" s="7">
         <v>1391</v>
       </c>
-      <c r="E17" s="16" t="s">
+      <c r="E17" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="G17" s="9">
         <v>1391</v>
       </c>
       <c r="H17" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I17" s="9">
         <v>1391</v>
       </c>
-      <c r="J17" s="16" t="s">
+      <c r="J17" s="15" t="s">
         <v>184</v>
       </c>
       <c r="K17" s="6" t="s">
         <v>253</v>
       </c>
     </row>
     <row r="18" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A18" s="5">
         <v>17</v>
       </c>
       <c r="B18" s="6" t="s">
         <v>37</v>
       </c>
       <c r="C18" s="7">
         <v>133632</v>
       </c>
       <c r="D18" s="7">
         <v>133632</v>
       </c>
-      <c r="E18" s="16" t="s">
+      <c r="E18" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="G18" s="9">
         <v>133632</v>
       </c>
       <c r="H18" s="8" t="s">
         <v>38</v>
       </c>
       <c r="I18" s="9">
         <v>133632</v>
       </c>
-      <c r="J18" s="16" t="s">
+      <c r="J18" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K18" s="6" t="s">
         <v>254</v>
       </c>
     </row>
     <row r="19" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A19" s="5">
         <v>18</v>
       </c>
       <c r="B19" s="6" t="s">
         <v>39</v>
       </c>
       <c r="C19" s="7">
         <v>15985.8</v>
       </c>
       <c r="D19" s="7">
         <v>15985.8</v>
       </c>
-      <c r="E19" s="16" t="s">
+      <c r="E19" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="G19" s="9">
         <v>15985.8</v>
       </c>
       <c r="H19" s="8" t="s">
         <v>40</v>
       </c>
       <c r="I19" s="9">
         <v>15985.8</v>
       </c>
-      <c r="J19" s="16" t="s">
+      <c r="J19" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K19" s="6" t="s">
         <v>255</v>
       </c>
     </row>
     <row r="20" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A20" s="5">
         <v>19</v>
       </c>
       <c r="B20" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C20" s="7">
         <v>116800</v>
       </c>
       <c r="D20" s="7">
         <v>113600</v>
       </c>
-      <c r="E20" s="16" t="s">
+      <c r="E20" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="G20" s="9">
         <v>113600</v>
       </c>
       <c r="H20" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I20" s="9">
         <v>113600</v>
       </c>
-      <c r="J20" s="16" t="s">
+      <c r="J20" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K20" s="6" t="s">
         <v>256</v>
       </c>
     </row>
     <row r="21" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A21" s="5">
         <v>20</v>
       </c>
       <c r="B21" s="6" t="s">
         <v>42</v>
       </c>
       <c r="C21" s="7">
         <v>14000</v>
       </c>
       <c r="D21" s="7">
         <v>13777.32</v>
       </c>
-      <c r="E21" s="16" t="s">
+      <c r="E21" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F21" s="8" t="s">
         <v>43</v>
       </c>
       <c r="G21" s="9">
         <v>13777.32</v>
       </c>
       <c r="H21" s="8" t="s">
         <v>43</v>
       </c>
       <c r="I21" s="9">
         <v>13777.32</v>
       </c>
-      <c r="J21" s="16" t="s">
+      <c r="J21" s="15" t="s">
         <v>2</v>
       </c>
       <c r="K21" s="6" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="22" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A22" s="5">
         <v>21</v>
       </c>
       <c r="B22" s="6" t="s">
         <v>44</v>
       </c>
       <c r="C22" s="7">
         <v>52900</v>
       </c>
       <c r="D22" s="7">
         <v>52900</v>
       </c>
-      <c r="E22" s="16" t="s">
+      <c r="E22" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="G22" s="9">
         <v>52900</v>
       </c>
       <c r="H22" s="8" t="s">
         <v>45</v>
       </c>
       <c r="I22" s="9">
         <v>52900</v>
       </c>
-      <c r="J22" s="16" t="s">
+      <c r="J22" s="15" t="s">
         <v>178</v>
       </c>
       <c r="K22" s="6" t="s">
         <v>257</v>
       </c>
     </row>
     <row r="23" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A23" s="5">
         <v>22</v>
       </c>
       <c r="B23" s="6" t="s">
         <v>46</v>
       </c>
       <c r="C23" s="7">
         <v>26450</v>
       </c>
       <c r="D23" s="7">
         <v>26450</v>
       </c>
-      <c r="E23" s="16" t="s">
+      <c r="E23" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G23" s="9">
         <v>26450</v>
       </c>
       <c r="H23" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I23" s="9">
         <v>26450</v>
       </c>
-      <c r="J23" s="16" t="s">
+      <c r="J23" s="15" t="s">
         <v>178</v>
       </c>
       <c r="K23" s="6" t="s">
         <v>258</v>
       </c>
     </row>
     <row r="24" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A24" s="5">
         <v>23</v>
       </c>
       <c r="B24" s="6" t="s">
         <v>48</v>
       </c>
       <c r="C24" s="7">
         <v>239990.3</v>
       </c>
       <c r="D24" s="7">
         <v>239990.3</v>
       </c>
-      <c r="E24" s="16" t="s">
+      <c r="E24" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G24" s="9">
         <v>239990.3</v>
       </c>
       <c r="H24" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I24" s="9">
         <v>239990.3</v>
       </c>
-      <c r="J24" s="16" t="s">
+      <c r="J24" s="15" t="s">
         <v>178</v>
       </c>
       <c r="K24" s="6" t="s">
         <v>259</v>
       </c>
     </row>
     <row r="25" spans="1:11" s="10" customFormat="1" ht="189" x14ac:dyDescent="0.2">
       <c r="A25" s="5">
         <v>24</v>
       </c>
       <c r="B25" s="6" t="s">
         <v>49</v>
       </c>
       <c r="C25" s="7">
         <v>21421.4</v>
       </c>
       <c r="D25" s="7">
         <v>21421.4</v>
       </c>
-      <c r="E25" s="16" t="s">
+      <c r="E25" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="G25" s="9">
         <v>21421.4</v>
       </c>
       <c r="H25" s="8" t="s">
         <v>50</v>
       </c>
       <c r="I25" s="9">
         <v>21421.4</v>
       </c>
-      <c r="J25" s="16" t="s">
+      <c r="J25" s="15" t="s">
         <v>185</v>
       </c>
       <c r="K25" s="6" t="s">
         <v>260</v>
       </c>
     </row>
     <row r="26" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A26" s="5">
         <v>25</v>
       </c>
       <c r="B26" s="6" t="s">
         <v>51</v>
       </c>
       <c r="C26" s="7">
         <v>212032.27</v>
       </c>
       <c r="D26" s="7">
         <v>212032.27</v>
       </c>
-      <c r="E26" s="16" t="s">
+      <c r="E26" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="G26" s="9">
         <v>212032.27</v>
       </c>
       <c r="H26" s="8" t="s">
         <v>52</v>
       </c>
       <c r="I26" s="9">
         <v>212032.27</v>
       </c>
-      <c r="J26" s="16" t="s">
+      <c r="J26" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K26" s="6" t="s">
         <v>202</v>
       </c>
     </row>
     <row r="27" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A27" s="5">
         <v>26</v>
       </c>
       <c r="B27" s="6" t="s">
         <v>53</v>
       </c>
       <c r="C27" s="7">
         <v>4880</v>
       </c>
       <c r="D27" s="7">
         <v>4880</v>
       </c>
-      <c r="E27" s="16" t="s">
+      <c r="E27" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F27" s="8" t="s">
         <v>54</v>
       </c>
       <c r="G27" s="9">
         <v>4880</v>
       </c>
       <c r="H27" s="8" t="s">
         <v>54</v>
       </c>
       <c r="I27" s="9">
         <v>4880</v>
       </c>
-      <c r="J27" s="16" t="s">
+      <c r="J27" s="15" t="s">
         <v>180</v>
       </c>
       <c r="K27" s="6" t="s">
         <v>261</v>
       </c>
     </row>
     <row r="28" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A28" s="5">
         <v>27</v>
       </c>
       <c r="B28" s="6" t="s">
         <v>55</v>
       </c>
       <c r="C28" s="7">
         <v>20972</v>
       </c>
       <c r="D28" s="7">
         <v>20972</v>
       </c>
-      <c r="E28" s="16" t="s">
+      <c r="E28" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G28" s="9">
         <v>20972</v>
       </c>
       <c r="H28" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I28" s="9">
         <v>20972</v>
       </c>
-      <c r="J28" s="16" t="s">
+      <c r="J28" s="15" t="s">
         <v>178</v>
       </c>
       <c r="K28" s="6" t="s">
         <v>262</v>
       </c>
     </row>
     <row r="29" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A29" s="5">
         <v>28</v>
       </c>
       <c r="B29" s="6" t="s">
         <v>56</v>
       </c>
       <c r="C29" s="7">
         <v>35200</v>
       </c>
       <c r="D29" s="7">
         <v>35200</v>
       </c>
-      <c r="E29" s="16" t="s">
+      <c r="E29" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F29" s="8" t="s">
         <v>57</v>
       </c>
       <c r="G29" s="9">
         <v>35200</v>
       </c>
       <c r="H29" s="8" t="s">
         <v>57</v>
       </c>
       <c r="I29" s="9">
         <v>35200</v>
       </c>
-      <c r="J29" s="16" t="s">
+      <c r="J29" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K29" s="6" t="s">
         <v>263</v>
       </c>
     </row>
     <row r="30" spans="1:11" s="10" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A30" s="5">
         <v>29</v>
       </c>
       <c r="B30" s="6" t="s">
         <v>58</v>
       </c>
       <c r="C30" s="7">
         <v>28000</v>
       </c>
       <c r="D30" s="7">
         <v>28000</v>
       </c>
-      <c r="E30" s="16" t="s">
+      <c r="E30" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F30" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G30" s="9">
         <v>28000</v>
       </c>
       <c r="H30" s="8" t="s">
         <v>59</v>
       </c>
       <c r="I30" s="9">
         <v>28000</v>
       </c>
-      <c r="J30" s="16" t="s">
+      <c r="J30" s="15" t="s">
         <v>186</v>
       </c>
       <c r="K30" s="6" t="s">
         <v>264</v>
       </c>
     </row>
     <row r="31" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A31" s="5">
         <v>30</v>
       </c>
       <c r="B31" s="6" t="s">
         <v>60</v>
       </c>
       <c r="C31" s="7">
         <v>45178</v>
       </c>
       <c r="D31" s="7">
         <v>45178</v>
       </c>
-      <c r="E31" s="16" t="s">
+      <c r="E31" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F31" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G31" s="9">
         <v>45178</v>
       </c>
       <c r="H31" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I31" s="9">
         <v>45178</v>
       </c>
-      <c r="J31" s="16" t="s">
+      <c r="J31" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K31" s="6" t="s">
         <v>265</v>
       </c>
     </row>
     <row r="32" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A32" s="5">
         <v>31</v>
       </c>
       <c r="B32" s="6" t="s">
         <v>61</v>
       </c>
       <c r="C32" s="7">
         <v>23754</v>
       </c>
       <c r="D32" s="7">
         <v>23754</v>
       </c>
-      <c r="E32" s="16" t="s">
+      <c r="E32" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F32" s="8" t="s">
         <v>62</v>
       </c>
       <c r="G32" s="9">
         <v>23754</v>
       </c>
       <c r="H32" s="8" t="s">
         <v>62</v>
       </c>
       <c r="I32" s="9">
         <v>23754</v>
       </c>
-      <c r="J32" s="16" t="s">
+      <c r="J32" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K32" s="6" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="33" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A33" s="5">
         <v>32</v>
       </c>
       <c r="B33" s="6" t="s">
         <v>63</v>
       </c>
       <c r="C33" s="7">
         <v>47615</v>
       </c>
       <c r="D33" s="7">
         <v>47615</v>
       </c>
-      <c r="E33" s="16" t="s">
+      <c r="E33" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F33" s="8" t="s">
         <v>38</v>
       </c>
       <c r="G33" s="9">
         <v>47615</v>
       </c>
       <c r="H33" s="8" t="s">
         <v>38</v>
       </c>
       <c r="I33" s="9">
         <v>47615</v>
       </c>
-      <c r="J33" s="16" t="s">
+      <c r="J33" s="15" t="s">
         <v>182</v>
       </c>
       <c r="K33" s="6" t="s">
         <v>267</v>
       </c>
     </row>
     <row r="34" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A34" s="5">
         <v>33</v>
       </c>
       <c r="B34" s="6" t="s">
         <v>64</v>
       </c>
       <c r="C34" s="7">
         <v>856</v>
       </c>
       <c r="D34" s="7">
         <v>856</v>
       </c>
-      <c r="E34" s="16" t="s">
+      <c r="E34" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F34" s="8" t="s">
         <v>65</v>
       </c>
       <c r="G34" s="9">
         <v>856</v>
       </c>
       <c r="H34" s="8" t="s">
         <v>65</v>
       </c>
       <c r="I34" s="9">
         <v>856</v>
       </c>
-      <c r="J34" s="16" t="s">
+      <c r="J34" s="15" t="s">
         <v>173</v>
       </c>
       <c r="K34" s="6" t="s">
         <v>268</v>
       </c>
     </row>
     <row r="35" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A35" s="5">
         <v>34</v>
       </c>
       <c r="B35" s="6" t="s">
         <v>66</v>
       </c>
       <c r="C35" s="7">
         <v>37400</v>
       </c>
       <c r="D35" s="7">
         <v>37400</v>
       </c>
-      <c r="E35" s="16" t="s">
+      <c r="E35" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F35" s="8" t="s">
         <v>67</v>
       </c>
       <c r="G35" s="9">
         <v>37400</v>
       </c>
       <c r="H35" s="8" t="s">
         <v>67</v>
       </c>
       <c r="I35" s="9">
         <v>37400</v>
       </c>
-      <c r="J35" s="16" t="s">
+      <c r="J35" s="15" t="s">
         <v>180</v>
       </c>
       <c r="K35" s="6" t="s">
         <v>269</v>
       </c>
     </row>
     <row r="36" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A36" s="5">
         <v>35</v>
       </c>
       <c r="B36" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C36" s="7">
         <v>58525.79</v>
       </c>
       <c r="D36" s="7">
         <v>58525.79</v>
       </c>
-      <c r="E36" s="16" t="s">
+      <c r="E36" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F36" s="8" t="s">
         <v>68</v>
       </c>
       <c r="G36" s="9">
         <v>58525.79</v>
       </c>
       <c r="H36" s="8" t="s">
         <v>68</v>
       </c>
       <c r="I36" s="9">
         <v>58525.79</v>
       </c>
-      <c r="J36" s="16" t="s">
+      <c r="J36" s="15" t="s">
         <v>180</v>
       </c>
       <c r="K36" s="6" t="s">
         <v>270</v>
       </c>
     </row>
     <row r="37" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A37" s="5">
         <v>36</v>
       </c>
       <c r="B37" s="6" t="s">
         <v>69</v>
       </c>
       <c r="C37" s="7">
         <v>44272.32</v>
       </c>
       <c r="D37" s="7">
         <v>44272.32</v>
       </c>
-      <c r="E37" s="16" t="s">
+      <c r="E37" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F37" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G37" s="9">
         <v>44272.32</v>
       </c>
       <c r="H37" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I37" s="9">
         <v>44272.32</v>
       </c>
-      <c r="J37" s="16" t="s">
+      <c r="J37" s="15" t="s">
         <v>180</v>
       </c>
       <c r="K37" s="6" t="s">
         <v>271</v>
       </c>
     </row>
     <row r="38" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A38" s="5">
         <v>37</v>
       </c>
       <c r="B38" s="6" t="s">
         <v>70</v>
       </c>
       <c r="C38" s="7">
         <v>214</v>
       </c>
       <c r="D38" s="7">
         <v>214</v>
       </c>
-      <c r="E38" s="16" t="s">
+      <c r="E38" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F38" s="8" t="s">
         <v>36</v>
       </c>
       <c r="G38" s="9">
         <v>214</v>
       </c>
       <c r="H38" s="8" t="s">
         <v>36</v>
       </c>
       <c r="I38" s="9">
         <v>214</v>
       </c>
-      <c r="J38" s="16" t="s">
+      <c r="J38" s="15" t="s">
         <v>175</v>
       </c>
       <c r="K38" s="6" t="s">
         <v>272</v>
       </c>
     </row>
     <row r="39" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A39" s="5">
         <v>38</v>
       </c>
       <c r="B39" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C39" s="7">
         <v>7075</v>
       </c>
       <c r="D39" s="7">
         <v>7075</v>
       </c>
-      <c r="E39" s="16" t="s">
+      <c r="E39" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F39" s="8" t="s">
         <v>72</v>
       </c>
       <c r="G39" s="9">
         <v>7075</v>
       </c>
       <c r="H39" s="8" t="s">
         <v>72</v>
       </c>
       <c r="I39" s="9">
         <v>7075</v>
       </c>
-      <c r="J39" s="16" t="s">
+      <c r="J39" s="15" t="s">
         <v>173</v>
       </c>
       <c r="K39" s="6" t="s">
         <v>273</v>
       </c>
     </row>
     <row r="40" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A40" s="5">
         <v>39</v>
       </c>
       <c r="B40" s="6" t="s">
         <v>73</v>
       </c>
       <c r="C40" s="7">
         <v>59050</v>
       </c>
       <c r="D40" s="7">
         <v>59050</v>
       </c>
-      <c r="E40" s="16" t="s">
+      <c r="E40" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F40" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G40" s="9">
         <v>59050</v>
       </c>
       <c r="H40" s="8" t="s">
         <v>32</v>
       </c>
       <c r="I40" s="9">
         <v>59050</v>
       </c>
-      <c r="J40" s="16" t="s">
+      <c r="J40" s="15" t="s">
         <v>182</v>
       </c>
       <c r="K40" s="6" t="s">
         <v>274</v>
       </c>
     </row>
     <row r="41" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A41" s="5">
         <v>40</v>
       </c>
       <c r="B41" s="6" t="s">
         <v>74</v>
       </c>
       <c r="C41" s="7">
         <v>369941.8</v>
       </c>
       <c r="D41" s="7">
         <v>369941.8</v>
       </c>
-      <c r="E41" s="16" t="s">
+      <c r="E41" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F41" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G41" s="9">
         <v>369941.8</v>
       </c>
       <c r="H41" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I41" s="9">
         <v>369941.8</v>
       </c>
-      <c r="J41" s="16" t="s">
+      <c r="J41" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K41" s="6" t="s">
         <v>275</v>
       </c>
     </row>
     <row r="42" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A42" s="5">
         <v>41</v>
       </c>
       <c r="B42" s="6" t="s">
         <v>75</v>
       </c>
       <c r="C42" s="7">
         <v>13000</v>
       </c>
       <c r="D42" s="7">
         <v>12924.53</v>
       </c>
-      <c r="E42" s="16" t="s">
+      <c r="E42" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F42" s="8" t="s">
         <v>43</v>
       </c>
       <c r="G42" s="9">
         <v>12924.53</v>
       </c>
       <c r="H42" s="8" t="s">
         <v>43</v>
       </c>
       <c r="I42" s="9">
         <v>12924.53</v>
       </c>
-      <c r="J42" s="16" t="s">
-        <v>2</v>
+      <c r="J42" s="15" t="s">
+        <v>181</v>
       </c>
       <c r="K42" s="6" t="s">
-        <v>276</v>
+        <v>311</v>
       </c>
     </row>
     <row r="43" spans="1:11" s="10" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A43" s="5">
         <v>42</v>
       </c>
       <c r="B43" s="6" t="s">
         <v>76</v>
       </c>
       <c r="C43" s="7">
         <v>7000</v>
       </c>
       <c r="D43" s="7">
         <v>7000</v>
       </c>
-      <c r="E43" s="16" t="s">
+      <c r="E43" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F43" s="8" t="s">
         <v>59</v>
       </c>
       <c r="G43" s="9">
         <v>7000</v>
       </c>
       <c r="H43" s="8" t="s">
         <v>59</v>
       </c>
       <c r="I43" s="9">
         <v>7000</v>
       </c>
-      <c r="J43" s="16" t="s">
+      <c r="J43" s="15" t="s">
         <v>187</v>
       </c>
       <c r="K43" s="6" t="s">
-        <v>277</v>
+        <v>276</v>
       </c>
     </row>
     <row r="44" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A44" s="5">
         <v>43</v>
       </c>
       <c r="B44" s="6" t="s">
         <v>77</v>
       </c>
       <c r="C44" s="7">
         <v>18500</v>
       </c>
       <c r="D44" s="7">
         <v>18331.78</v>
       </c>
-      <c r="E44" s="16" t="s">
+      <c r="E44" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F44" s="8" t="s">
         <v>72</v>
       </c>
       <c r="G44" s="9">
         <v>18331.78</v>
       </c>
       <c r="H44" s="8" t="s">
         <v>72</v>
       </c>
       <c r="I44" s="9">
         <v>18331.78</v>
       </c>
-      <c r="J44" s="16" t="s">
+      <c r="J44" s="15" t="s">
         <v>188</v>
       </c>
       <c r="K44" s="6" t="s">
-        <v>278</v>
+        <v>277</v>
       </c>
     </row>
     <row r="45" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A45" s="5">
         <v>44</v>
       </c>
       <c r="B45" s="6" t="s">
         <v>78</v>
       </c>
       <c r="C45" s="7">
         <v>47080</v>
       </c>
       <c r="D45" s="7">
         <v>47080</v>
       </c>
-      <c r="E45" s="16" t="s">
+      <c r="E45" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F45" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G45" s="9">
         <v>47080</v>
       </c>
       <c r="H45" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I45" s="9">
         <v>47080</v>
       </c>
-      <c r="J45" s="16" t="s">
+      <c r="J45" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K45" s="6" t="s">
-        <v>279</v>
+        <v>278</v>
       </c>
     </row>
     <row r="46" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A46" s="5">
         <v>45</v>
       </c>
       <c r="B46" s="6" t="s">
         <v>79</v>
       </c>
       <c r="C46" s="7">
         <v>18500</v>
       </c>
       <c r="D46" s="7">
         <v>18500</v>
       </c>
-      <c r="E46" s="16" t="s">
+      <c r="E46" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F46" s="8" t="s">
         <v>72</v>
       </c>
       <c r="G46" s="9">
         <v>18331.78</v>
       </c>
       <c r="H46" s="8" t="s">
         <v>72</v>
       </c>
       <c r="I46" s="9">
         <v>18331.78</v>
       </c>
-      <c r="J46" s="16" t="s">
+      <c r="J46" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K46" s="6" t="s">
-        <v>280</v>
+        <v>279</v>
       </c>
     </row>
     <row r="47" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A47" s="5">
         <v>46</v>
       </c>
       <c r="B47" s="6" t="s">
         <v>80</v>
       </c>
       <c r="C47" s="7">
         <v>1260</v>
       </c>
       <c r="D47" s="7">
         <v>1260</v>
       </c>
-      <c r="E47" s="16" t="s">
+      <c r="E47" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F47" s="8" t="s">
         <v>81</v>
       </c>
       <c r="G47" s="9">
         <v>1260</v>
       </c>
       <c r="H47" s="8" t="s">
         <v>81</v>
       </c>
       <c r="I47" s="9">
         <v>1260</v>
       </c>
-      <c r="J47" s="16" t="s">
+      <c r="J47" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K47" s="6" t="s">
-        <v>281</v>
+        <v>280</v>
       </c>
     </row>
     <row r="48" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A48" s="5">
         <v>47</v>
       </c>
       <c r="B48" s="6" t="s">
         <v>82</v>
       </c>
       <c r="C48" s="7">
         <v>4000</v>
       </c>
       <c r="D48" s="7">
         <v>4000</v>
       </c>
-      <c r="E48" s="16" t="s">
+      <c r="E48" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="G48" s="9">
         <v>4000</v>
       </c>
       <c r="H48" s="8" t="s">
         <v>83</v>
       </c>
       <c r="I48" s="9">
         <v>4000</v>
       </c>
-      <c r="J48" s="16" t="s">
+      <c r="J48" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K48" s="6" t="s">
-        <v>282</v>
+        <v>281</v>
       </c>
     </row>
     <row r="49" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A49" s="5">
         <v>48</v>
       </c>
       <c r="B49" s="6" t="s">
         <v>84</v>
       </c>
       <c r="C49" s="7">
         <v>4280</v>
       </c>
       <c r="D49" s="7">
         <v>4280</v>
       </c>
-      <c r="E49" s="16" t="s">
+      <c r="E49" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F49" s="8" t="s">
         <v>85</v>
       </c>
       <c r="G49" s="9">
         <v>4280</v>
       </c>
       <c r="H49" s="8" t="s">
         <v>85</v>
       </c>
       <c r="I49" s="9">
         <v>4280</v>
       </c>
-      <c r="J49" s="16" t="s">
+      <c r="J49" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K49" s="6" t="s">
-        <v>283</v>
+        <v>282</v>
       </c>
     </row>
     <row r="50" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A50" s="5">
         <v>49</v>
       </c>
       <c r="B50" s="6" t="s">
         <v>86</v>
       </c>
       <c r="C50" s="7">
         <v>3745</v>
       </c>
       <c r="D50" s="7">
         <v>3745</v>
       </c>
-      <c r="E50" s="16" t="s">
+      <c r="E50" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F50" s="8" t="s">
         <v>83</v>
       </c>
       <c r="G50" s="9">
         <v>3745</v>
       </c>
       <c r="H50" s="8" t="s">
         <v>83</v>
       </c>
       <c r="I50" s="9">
         <v>3745</v>
       </c>
-      <c r="J50" s="16" t="s">
+      <c r="J50" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K50" s="6" t="s">
-        <v>284</v>
+        <v>283</v>
       </c>
     </row>
     <row r="51" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A51" s="5">
         <v>50</v>
       </c>
       <c r="B51" s="6" t="s">
         <v>87</v>
       </c>
       <c r="C51" s="7">
         <v>4815</v>
       </c>
       <c r="D51" s="7">
         <v>4815</v>
       </c>
-      <c r="E51" s="16" t="s">
+      <c r="E51" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F51" s="8" t="s">
         <v>88</v>
       </c>
       <c r="G51" s="9">
         <v>4815</v>
       </c>
       <c r="H51" s="8" t="s">
         <v>88</v>
       </c>
       <c r="I51" s="9">
         <v>4815</v>
       </c>
-      <c r="J51" s="16" t="s">
+      <c r="J51" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K51" s="6" t="s">
-        <v>285</v>
+        <v>284</v>
       </c>
     </row>
     <row r="52" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A52" s="5">
         <v>51</v>
       </c>
       <c r="B52" s="6" t="s">
         <v>89</v>
       </c>
       <c r="C52" s="7">
         <v>3238.49</v>
       </c>
       <c r="D52" s="7">
         <v>3238.49</v>
       </c>
-      <c r="E52" s="16" t="s">
+      <c r="E52" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F52" s="8" t="s">
         <v>90</v>
       </c>
       <c r="G52" s="9">
         <v>3238.49</v>
       </c>
       <c r="H52" s="8" t="s">
         <v>90</v>
       </c>
       <c r="I52" s="9">
         <v>3238.49</v>
       </c>
-      <c r="J52" s="16" t="s">
+      <c r="J52" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K52" s="6" t="s">
         <v>203</v>
       </c>
     </row>
     <row r="53" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A53" s="5">
         <v>52</v>
       </c>
       <c r="B53" s="6" t="s">
         <v>91</v>
       </c>
       <c r="C53" s="7">
         <v>76629</v>
       </c>
       <c r="D53" s="7">
         <v>76629</v>
       </c>
-      <c r="E53" s="16" t="s">
+      <c r="E53" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F53" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G53" s="9">
         <v>76629</v>
       </c>
       <c r="H53" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I53" s="9">
         <v>76629</v>
       </c>
-      <c r="J53" s="16" t="s">
+      <c r="J53" s="15" t="s">
         <v>174</v>
       </c>
       <c r="K53" s="6" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="54" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A54" s="5">
         <v>53</v>
       </c>
       <c r="B54" s="6" t="s">
         <v>92</v>
       </c>
       <c r="C54" s="7">
         <v>42720</v>
       </c>
       <c r="D54" s="7">
         <v>42720</v>
       </c>
-      <c r="E54" s="16" t="s">
+      <c r="E54" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="G54" s="9">
         <v>42720</v>
       </c>
       <c r="H54" s="8" t="s">
         <v>7</v>
       </c>
       <c r="I54" s="9">
         <v>42720</v>
       </c>
-      <c r="J54" s="16" t="s">
+      <c r="J54" s="15" t="s">
         <v>174</v>
       </c>
       <c r="K54" s="6" t="s">
         <v>205</v>
       </c>
     </row>
     <row r="55" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A55" s="5">
         <v>54</v>
       </c>
       <c r="B55" s="6" t="s">
         <v>93</v>
       </c>
       <c r="C55" s="7">
         <v>7700</v>
       </c>
       <c r="D55" s="7">
         <v>7700</v>
       </c>
-      <c r="E55" s="16" t="s">
+      <c r="E55" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F55" s="8" t="s">
         <v>11</v>
       </c>
       <c r="G55" s="9">
         <v>7700</v>
       </c>
       <c r="H55" s="8" t="s">
         <v>11</v>
       </c>
       <c r="I55" s="9">
         <v>7700</v>
       </c>
-      <c r="J55" s="16" t="s">
+      <c r="J55" s="15" t="s">
         <v>174</v>
       </c>
       <c r="K55" s="6" t="s">
         <v>206</v>
       </c>
     </row>
     <row r="56" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A56" s="5">
         <v>55</v>
       </c>
       <c r="B56" s="6" t="s">
         <v>94</v>
       </c>
       <c r="C56" s="7">
         <v>10165</v>
       </c>
       <c r="D56" s="7">
         <v>10165</v>
       </c>
-      <c r="E56" s="16" t="s">
+      <c r="E56" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F56" s="8" t="s">
         <v>25</v>
       </c>
       <c r="G56" s="9">
         <v>10165</v>
       </c>
       <c r="H56" s="8" t="s">
         <v>25</v>
       </c>
       <c r="I56" s="9">
         <v>10165</v>
       </c>
-      <c r="J56" s="16" t="s">
+      <c r="J56" s="15" t="s">
         <v>190</v>
       </c>
       <c r="K56" s="6" t="s">
         <v>207</v>
       </c>
     </row>
     <row r="57" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A57" s="5">
         <v>56</v>
       </c>
       <c r="B57" s="6" t="s">
         <v>95</v>
       </c>
       <c r="C57" s="7">
         <v>2000</v>
       </c>
       <c r="D57" s="7">
         <v>2000</v>
       </c>
-      <c r="E57" s="16" t="s">
+      <c r="E57" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F57" s="8" t="s">
         <v>96</v>
       </c>
       <c r="G57" s="9">
         <v>2000</v>
       </c>
       <c r="H57" s="8" t="s">
         <v>96</v>
       </c>
       <c r="I57" s="9">
         <v>2000</v>
       </c>
-      <c r="J57" s="16" t="s">
+      <c r="J57" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K57" s="6" t="s">
         <v>208</v>
       </c>
     </row>
     <row r="58" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A58" s="5">
         <v>57</v>
       </c>
       <c r="B58" s="6" t="s">
         <v>97</v>
       </c>
       <c r="C58" s="7">
         <v>8025</v>
       </c>
       <c r="D58" s="7">
         <v>8025</v>
       </c>
-      <c r="E58" s="16" t="s">
+      <c r="E58" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F58" s="8" t="s">
         <v>83</v>
       </c>
       <c r="G58" s="9">
         <v>8025</v>
       </c>
       <c r="H58" s="8" t="s">
         <v>83</v>
       </c>
       <c r="I58" s="9">
         <v>8025</v>
       </c>
-      <c r="J58" s="16" t="s">
+      <c r="J58" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K58" s="6" t="s">
         <v>209</v>
       </c>
     </row>
     <row r="59" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A59" s="5">
         <v>58</v>
       </c>
       <c r="B59" s="6" t="s">
         <v>98</v>
       </c>
       <c r="C59" s="7">
         <v>7490</v>
       </c>
       <c r="D59" s="7">
         <v>7490</v>
       </c>
-      <c r="E59" s="16" t="s">
+      <c r="E59" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F59" s="8" t="s">
         <v>83</v>
       </c>
       <c r="G59" s="9">
         <v>7490</v>
       </c>
       <c r="H59" s="8" t="s">
         <v>83</v>
       </c>
       <c r="I59" s="9">
         <v>7490</v>
       </c>
-      <c r="J59" s="16" t="s">
+      <c r="J59" s="15" t="s">
         <v>191</v>
       </c>
       <c r="K59" s="6" t="s">
         <v>210</v>
       </c>
     </row>
     <row r="60" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A60" s="5">
         <v>59</v>
       </c>
       <c r="B60" s="6" t="s">
         <v>99</v>
       </c>
       <c r="C60" s="7">
         <v>3200</v>
       </c>
       <c r="D60" s="7">
         <v>3200</v>
       </c>
-      <c r="E60" s="16" t="s">
+      <c r="E60" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F60" s="8" t="s">
         <v>41</v>
       </c>
       <c r="G60" s="9">
         <v>3200</v>
       </c>
       <c r="H60" s="8" t="s">
         <v>41</v>
       </c>
       <c r="I60" s="9">
         <v>3200</v>
       </c>
-      <c r="J60" s="16" t="s">
+      <c r="J60" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K60" s="6" t="s">
         <v>211</v>
       </c>
     </row>
     <row r="61" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A61" s="5">
         <v>60</v>
       </c>
       <c r="B61" s="6" t="s">
         <v>100</v>
       </c>
       <c r="C61" s="7">
         <v>31565</v>
       </c>
       <c r="D61" s="7">
         <v>31565</v>
       </c>
-      <c r="E61" s="16" t="s">
+      <c r="E61" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F61" s="8" t="s">
         <v>62</v>
       </c>
       <c r="G61" s="9">
         <v>31565</v>
       </c>
       <c r="H61" s="8" t="s">
         <v>62</v>
       </c>
       <c r="I61" s="9">
         <v>31565</v>
       </c>
-      <c r="J61" s="16" t="s">
+      <c r="J61" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K61" s="6" t="s">
         <v>212</v>
       </c>
     </row>
     <row r="62" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A62" s="5">
         <v>61</v>
       </c>
       <c r="B62" s="6" t="s">
         <v>101</v>
       </c>
       <c r="C62" s="7">
         <v>34668</v>
       </c>
       <c r="D62" s="7">
         <v>34668</v>
       </c>
-      <c r="E62" s="16" t="s">
+      <c r="E62" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F62" s="8" t="s">
         <v>102</v>
       </c>
       <c r="G62" s="9">
         <v>34668</v>
       </c>
       <c r="H62" s="8" t="s">
         <v>102</v>
       </c>
       <c r="I62" s="9">
         <v>34668</v>
       </c>
-      <c r="J62" s="16" t="s">
+      <c r="J62" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K62" s="6" t="s">
         <v>213</v>
       </c>
     </row>
     <row r="63" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A63" s="5">
         <v>62</v>
       </c>
       <c r="B63" s="6" t="s">
         <v>103</v>
       </c>
       <c r="C63" s="7">
         <v>2653.6</v>
       </c>
       <c r="D63" s="7">
         <v>2653.6</v>
       </c>
-      <c r="E63" s="16" t="s">
+      <c r="E63" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F63" s="8" t="s">
         <v>104</v>
       </c>
       <c r="G63" s="9">
         <v>2653.6</v>
       </c>
       <c r="H63" s="8" t="s">
         <v>104</v>
       </c>
       <c r="I63" s="9">
         <v>2653.6</v>
       </c>
-      <c r="J63" s="16" t="s">
+      <c r="J63" s="15" t="s">
         <v>192</v>
       </c>
       <c r="K63" s="6" t="s">
         <v>214</v>
       </c>
     </row>
     <row r="64" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A64" s="5">
         <v>63</v>
       </c>
       <c r="B64" s="6" t="s">
         <v>26</v>
       </c>
       <c r="C64" s="7">
         <v>66982</v>
       </c>
       <c r="D64" s="7">
         <v>66982</v>
       </c>
-      <c r="E64" s="16" t="s">
+      <c r="E64" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F64" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G64" s="9">
         <v>66982</v>
       </c>
       <c r="H64" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I64" s="9">
         <v>66982</v>
       </c>
-      <c r="J64" s="16" t="s">
+      <c r="J64" s="15" t="s">
         <v>193</v>
       </c>
       <c r="K64" s="6" t="s">
         <v>215</v>
       </c>
     </row>
     <row r="65" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A65" s="5">
         <v>64</v>
       </c>
       <c r="B65" s="6" t="s">
         <v>105</v>
       </c>
       <c r="C65" s="7">
         <v>12807.9</v>
       </c>
       <c r="D65" s="7">
         <v>12807.9</v>
       </c>
-      <c r="E65" s="16" t="s">
+      <c r="E65" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F65" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G65" s="9">
         <v>12807.9</v>
       </c>
       <c r="H65" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I65" s="9">
         <v>12807.9</v>
       </c>
-      <c r="J65" s="16" t="s">
+      <c r="J65" s="15" t="s">
         <v>193</v>
       </c>
       <c r="K65" s="6" t="s">
         <v>216</v>
       </c>
     </row>
     <row r="66" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A66" s="5">
         <v>65</v>
       </c>
       <c r="B66" s="6" t="s">
         <v>106</v>
       </c>
       <c r="C66" s="7">
         <v>20865</v>
       </c>
       <c r="D66" s="7">
         <v>20865</v>
       </c>
-      <c r="E66" s="16" t="s">
+      <c r="E66" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F66" s="8" t="s">
         <v>107</v>
       </c>
       <c r="G66" s="9">
         <v>20865</v>
       </c>
       <c r="H66" s="8" t="s">
         <v>107</v>
       </c>
       <c r="I66" s="9">
         <v>20865</v>
       </c>
-      <c r="J66" s="16" t="s">
+      <c r="J66" s="15" t="s">
         <v>193</v>
       </c>
       <c r="K66" s="6" t="s">
         <v>217</v>
       </c>
     </row>
     <row r="67" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A67" s="5">
         <v>66</v>
       </c>
       <c r="B67" s="6" t="s">
         <v>108</v>
       </c>
       <c r="C67" s="7">
         <v>65280</v>
       </c>
       <c r="D67" s="7">
         <v>65280</v>
       </c>
-      <c r="E67" s="16" t="s">
+      <c r="E67" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F67" s="8" t="s">
         <v>109</v>
       </c>
       <c r="G67" s="9">
         <v>65280</v>
       </c>
       <c r="H67" s="8" t="s">
         <v>109</v>
       </c>
       <c r="I67" s="9">
         <v>65280</v>
       </c>
-      <c r="J67" s="16" t="s">
+      <c r="J67" s="15" t="s">
         <v>180</v>
       </c>
       <c r="K67" s="6" t="s">
         <v>218</v>
       </c>
     </row>
     <row r="68" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A68" s="5">
         <v>67</v>
       </c>
       <c r="B68" s="6" t="s">
         <v>110</v>
       </c>
       <c r="C68" s="7">
         <v>58850</v>
       </c>
       <c r="D68" s="7">
         <v>58850</v>
       </c>
-      <c r="E68" s="16" t="s">
+      <c r="E68" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F68" s="8" t="s">
         <v>111</v>
       </c>
       <c r="G68" s="9">
         <v>58850</v>
       </c>
       <c r="H68" s="8" t="s">
         <v>111</v>
       </c>
       <c r="I68" s="9">
         <v>58850</v>
       </c>
-      <c r="J68" s="16" t="s">
+      <c r="J68" s="15" t="s">
         <v>176</v>
       </c>
       <c r="K68" s="6" t="s">
         <v>219</v>
       </c>
     </row>
     <row r="69" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A69" s="5">
         <v>68</v>
       </c>
       <c r="B69" s="6" t="s">
         <v>112</v>
       </c>
       <c r="C69" s="7">
         <v>78500</v>
       </c>
       <c r="D69" s="7">
         <v>78500</v>
       </c>
-      <c r="E69" s="16" t="s">
+      <c r="E69" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F69" s="8" t="s">
         <v>113</v>
       </c>
       <c r="G69" s="9">
         <v>78500</v>
       </c>
       <c r="H69" s="8" t="s">
         <v>113</v>
       </c>
       <c r="I69" s="9">
         <v>78500</v>
       </c>
-      <c r="J69" s="16" t="s">
+      <c r="J69" s="15" t="s">
         <v>176</v>
       </c>
       <c r="K69" s="6" t="s">
         <v>220</v>
       </c>
     </row>
     <row r="70" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A70" s="5">
         <v>69</v>
       </c>
       <c r="B70" s="6" t="s">
         <v>14</v>
       </c>
       <c r="C70" s="7">
         <v>76826</v>
       </c>
       <c r="D70" s="7">
         <v>76826</v>
       </c>
-      <c r="E70" s="16" t="s">
+      <c r="E70" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F70" s="8" t="s">
         <v>114</v>
       </c>
       <c r="G70" s="9">
         <v>76826</v>
       </c>
       <c r="H70" s="8" t="s">
         <v>114</v>
       </c>
       <c r="I70" s="9">
         <v>76826</v>
       </c>
-      <c r="J70" s="16" t="s">
+      <c r="J70" s="15" t="s">
         <v>176</v>
       </c>
       <c r="K70" s="6" t="s">
         <v>221</v>
       </c>
     </row>
     <row r="71" spans="1:11" s="10" customFormat="1" ht="94.5" x14ac:dyDescent="0.2">
       <c r="A71" s="5">
         <v>70</v>
       </c>
       <c r="B71" s="6" t="s">
         <v>115</v>
       </c>
       <c r="C71" s="7">
         <v>22450</v>
       </c>
       <c r="D71" s="7">
         <v>22450</v>
       </c>
-      <c r="E71" s="16" t="s">
+      <c r="E71" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F71" s="8" t="s">
         <v>116</v>
       </c>
       <c r="G71" s="9">
         <v>22450</v>
       </c>
       <c r="H71" s="8" t="s">
         <v>116</v>
       </c>
       <c r="I71" s="9">
         <v>22450</v>
       </c>
-      <c r="J71" s="16" t="s">
+      <c r="J71" s="15" t="s">
         <v>194</v>
       </c>
       <c r="K71" s="6" t="s">
         <v>222</v>
       </c>
     </row>
     <row r="72" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A72" s="5">
         <v>71</v>
       </c>
       <c r="B72" s="6" t="s">
         <v>117</v>
       </c>
       <c r="C72" s="7">
         <v>7820</v>
       </c>
       <c r="D72" s="7">
         <v>7820</v>
       </c>
-      <c r="E72" s="16" t="s">
+      <c r="E72" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F72" s="8" t="s">
         <v>118</v>
       </c>
       <c r="G72" s="9">
         <v>7820</v>
       </c>
       <c r="H72" s="8" t="s">
         <v>118</v>
       </c>
       <c r="I72" s="9">
         <v>7820</v>
       </c>
-      <c r="J72" s="16" t="s">
+      <c r="J72" s="15" t="s">
         <v>173</v>
       </c>
       <c r="K72" s="6" t="s">
         <v>223</v>
       </c>
     </row>
     <row r="73" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A73" s="5">
         <v>72</v>
       </c>
       <c r="B73" s="6" t="s">
         <v>119</v>
       </c>
       <c r="C73" s="7">
         <v>70000</v>
       </c>
       <c r="D73" s="7">
         <v>70000</v>
       </c>
-      <c r="E73" s="16" t="s">
+      <c r="E73" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F73" s="8" t="s">
         <v>120</v>
       </c>
       <c r="G73" s="9">
         <v>70000</v>
       </c>
       <c r="H73" s="8" t="s">
         <v>120</v>
       </c>
       <c r="I73" s="9">
         <v>70000</v>
       </c>
-      <c r="J73" s="16" t="s">
+      <c r="J73" s="15" t="s">
         <v>174</v>
       </c>
       <c r="K73" s="6" t="s">
         <v>224</v>
       </c>
     </row>
     <row r="74" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A74" s="5">
         <v>73</v>
       </c>
       <c r="B74" s="6" t="s">
         <v>121</v>
       </c>
       <c r="C74" s="7">
         <v>79900</v>
       </c>
       <c r="D74" s="7">
         <v>79900</v>
       </c>
-      <c r="E74" s="16" t="s">
+      <c r="E74" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F74" s="8" t="s">
         <v>122</v>
       </c>
       <c r="G74" s="9">
         <v>79900</v>
       </c>
       <c r="H74" s="8" t="s">
         <v>122</v>
       </c>
       <c r="I74" s="9">
         <v>79900</v>
       </c>
-      <c r="J74" s="16" t="s">
+      <c r="J74" s="15" t="s">
         <v>195</v>
       </c>
       <c r="K74" s="6" t="s">
         <v>225</v>
       </c>
     </row>
     <row r="75" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A75" s="5">
         <v>74</v>
       </c>
       <c r="B75" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C75" s="7">
         <v>2500</v>
       </c>
       <c r="D75" s="7">
         <v>2500</v>
       </c>
-      <c r="E75" s="16" t="s">
+      <c r="E75" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F75" s="8" t="s">
         <v>96</v>
       </c>
       <c r="G75" s="9">
         <v>2500</v>
       </c>
       <c r="H75" s="8" t="s">
         <v>96</v>
       </c>
       <c r="I75" s="9">
         <v>2500</v>
       </c>
-      <c r="J75" s="16" t="s">
+      <c r="J75" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K75" s="6" t="s">
         <v>226</v>
       </c>
     </row>
     <row r="76" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A76" s="5">
         <v>75</v>
       </c>
       <c r="B76" s="6" t="s">
         <v>123</v>
       </c>
       <c r="C76" s="7">
         <v>2500</v>
       </c>
       <c r="D76" s="7">
         <v>2500</v>
       </c>
-      <c r="E76" s="16" t="s">
+      <c r="E76" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F76" s="8" t="s">
         <v>96</v>
       </c>
       <c r="G76" s="9">
         <v>2500</v>
       </c>
       <c r="H76" s="8" t="s">
         <v>96</v>
       </c>
       <c r="I76" s="9">
         <v>2500</v>
       </c>
-      <c r="J76" s="16" t="s">
+      <c r="J76" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K76" s="6" t="s">
         <v>227</v>
       </c>
     </row>
     <row r="77" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A77" s="5">
         <v>76</v>
       </c>
       <c r="B77" s="6" t="s">
         <v>124</v>
       </c>
       <c r="C77" s="7">
         <v>331150</v>
       </c>
       <c r="D77" s="7">
         <v>331150</v>
       </c>
-      <c r="E77" s="16" t="s">
+      <c r="E77" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F77" s="8" t="s">
         <v>125</v>
       </c>
       <c r="G77" s="9">
         <v>331150</v>
       </c>
       <c r="H77" s="8" t="s">
         <v>125</v>
       </c>
       <c r="I77" s="9">
         <v>331150</v>
       </c>
-      <c r="J77" s="16" t="s">
+      <c r="J77" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K77" s="6" t="s">
         <v>228</v>
       </c>
     </row>
     <row r="78" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A78" s="5">
         <v>77</v>
       </c>
       <c r="B78" s="6" t="s">
         <v>126</v>
       </c>
       <c r="C78" s="7">
         <v>203077.98</v>
       </c>
       <c r="D78" s="7">
         <v>203077.98</v>
       </c>
-      <c r="E78" s="16" t="s">
+      <c r="E78" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F78" s="8" t="s">
         <v>125</v>
       </c>
       <c r="G78" s="9">
         <v>203077.98</v>
       </c>
       <c r="H78" s="8" t="s">
         <v>125</v>
       </c>
       <c r="I78" s="9">
         <v>203077.98</v>
       </c>
-      <c r="J78" s="16" t="s">
+      <c r="J78" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K78" s="6" t="s">
         <v>237</v>
       </c>
     </row>
     <row r="79" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A79" s="5">
         <v>78</v>
       </c>
       <c r="B79" s="6" t="s">
         <v>127</v>
       </c>
       <c r="C79" s="7">
         <v>326029</v>
       </c>
       <c r="D79" s="7">
         <v>326029</v>
       </c>
-      <c r="E79" s="16" t="s">
+      <c r="E79" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F79" s="8" t="s">
         <v>128</v>
       </c>
       <c r="G79" s="9">
         <v>326029</v>
       </c>
       <c r="H79" s="8" t="s">
         <v>128</v>
       </c>
       <c r="I79" s="9">
         <v>326029</v>
       </c>
-      <c r="J79" s="16" t="s">
+      <c r="J79" s="15" t="s">
         <v>176</v>
       </c>
       <c r="K79" s="6" t="s">
         <v>229</v>
       </c>
     </row>
     <row r="80" spans="1:11" s="10" customFormat="1" ht="157.5" x14ac:dyDescent="0.2">
       <c r="A80" s="5">
         <v>79</v>
       </c>
       <c r="B80" s="6" t="s">
         <v>129</v>
       </c>
       <c r="C80" s="7">
         <v>800000</v>
       </c>
       <c r="D80" s="7">
         <v>816690</v>
       </c>
-      <c r="E80" s="16" t="s">
+      <c r="E80" s="15" t="s">
         <v>130</v>
       </c>
       <c r="F80" s="8" t="s">
         <v>171</v>
       </c>
       <c r="G80" s="9" t="s">
         <v>172</v>
       </c>
       <c r="H80" s="8" t="s">
         <v>131</v>
       </c>
       <c r="I80" s="9">
         <v>486400.6</v>
       </c>
-      <c r="J80" s="16" t="s">
+      <c r="J80" s="15" t="s">
         <v>196</v>
       </c>
       <c r="K80" s="6" t="s">
         <v>230</v>
       </c>
     </row>
     <row r="81" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A81" s="5">
         <v>80</v>
       </c>
       <c r="B81" s="6" t="s">
         <v>132</v>
       </c>
       <c r="C81" s="7">
         <v>79394</v>
       </c>
       <c r="D81" s="7">
         <v>79394</v>
       </c>
-      <c r="E81" s="16" t="s">
+      <c r="E81" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F81" s="8" t="s">
         <v>133</v>
       </c>
       <c r="G81" s="9">
         <v>79394</v>
       </c>
       <c r="H81" s="8" t="s">
         <v>133</v>
       </c>
       <c r="I81" s="9">
         <v>79394</v>
       </c>
-      <c r="J81" s="16" t="s">
+      <c r="J81" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K81" s="6" t="s">
-        <v>286</v>
+        <v>285</v>
       </c>
     </row>
     <row r="82" spans="1:11" s="10" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A82" s="5">
         <v>81</v>
       </c>
       <c r="B82" s="6" t="s">
         <v>134</v>
       </c>
       <c r="C82" s="7">
         <v>3638</v>
       </c>
       <c r="D82" s="7">
         <v>3638</v>
       </c>
-      <c r="E82" s="16" t="s">
+      <c r="E82" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F82" s="8" t="s">
         <v>135</v>
       </c>
       <c r="G82" s="9">
         <v>3638</v>
       </c>
       <c r="H82" s="8" t="s">
         <v>135</v>
       </c>
       <c r="I82" s="9">
         <v>3638</v>
       </c>
-      <c r="J82" s="16" t="s">
+      <c r="J82" s="15" t="s">
         <v>187</v>
       </c>
       <c r="K82" s="6" t="s">
-        <v>287</v>
+        <v>286</v>
       </c>
     </row>
     <row r="83" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A83" s="5">
         <v>82</v>
       </c>
       <c r="B83" s="6" t="s">
         <v>136</v>
       </c>
       <c r="C83" s="7">
         <v>107160.5</v>
       </c>
       <c r="D83" s="7">
         <v>107160.5</v>
       </c>
-      <c r="E83" s="16" t="s">
+      <c r="E83" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F83" s="8" t="s">
         <v>137</v>
       </c>
       <c r="G83" s="9">
         <v>107160.5</v>
       </c>
       <c r="H83" s="8" t="s">
         <v>137</v>
       </c>
       <c r="I83" s="9">
         <v>107160.5</v>
       </c>
-      <c r="J83" s="16" t="s">
+      <c r="J83" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K83" s="6" t="s">
-        <v>288</v>
+        <v>287</v>
       </c>
     </row>
     <row r="84" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A84" s="5">
         <v>83</v>
       </c>
       <c r="B84" s="6" t="s">
         <v>138</v>
       </c>
       <c r="C84" s="7">
         <v>400</v>
       </c>
       <c r="D84" s="7">
         <v>400</v>
       </c>
-      <c r="E84" s="16" t="s">
+      <c r="E84" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F84" s="8" t="s">
         <v>139</v>
       </c>
       <c r="G84" s="9">
         <v>400</v>
       </c>
       <c r="H84" s="8" t="s">
         <v>139</v>
       </c>
       <c r="I84" s="9">
         <v>400</v>
       </c>
-      <c r="J84" s="16" t="s">
+      <c r="J84" s="15" t="s">
         <v>189</v>
       </c>
       <c r="K84" s="6" t="s">
-        <v>289</v>
+        <v>288</v>
       </c>
     </row>
     <row r="85" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A85" s="5">
         <v>84</v>
       </c>
       <c r="B85" s="6" t="s">
         <v>140</v>
       </c>
       <c r="C85" s="7">
         <v>2500</v>
       </c>
       <c r="D85" s="7">
         <v>2500</v>
       </c>
-      <c r="E85" s="16" t="s">
+      <c r="E85" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F85" s="8" t="s">
         <v>96</v>
       </c>
       <c r="G85" s="9">
         <v>2500</v>
       </c>
       <c r="H85" s="8" t="s">
         <v>96</v>
       </c>
       <c r="I85" s="9">
         <v>2500</v>
       </c>
-      <c r="J85" s="16" t="s">
+      <c r="J85" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K85" s="6" t="s">
-        <v>290</v>
+        <v>289</v>
       </c>
     </row>
     <row r="86" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A86" s="5">
         <v>85</v>
       </c>
       <c r="B86" s="6" t="s">
         <v>71</v>
       </c>
       <c r="C86" s="7">
         <v>9520</v>
       </c>
       <c r="D86" s="7">
         <v>9520</v>
       </c>
-      <c r="E86" s="16" t="s">
+      <c r="E86" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F86" s="8" t="s">
         <v>141</v>
       </c>
       <c r="G86" s="9">
         <v>9520</v>
       </c>
       <c r="H86" s="8" t="s">
         <v>141</v>
       </c>
       <c r="I86" s="9">
         <v>9520</v>
       </c>
-      <c r="J86" s="16" t="s">
+      <c r="J86" s="15" t="s">
         <v>173</v>
       </c>
       <c r="K86" s="6" t="s">
-        <v>291</v>
+        <v>290</v>
       </c>
     </row>
     <row r="87" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A87" s="5">
         <v>86</v>
       </c>
       <c r="B87" s="6" t="s">
         <v>142</v>
       </c>
       <c r="C87" s="7">
         <v>24770.5</v>
       </c>
       <c r="D87" s="7">
         <v>24770.5</v>
       </c>
-      <c r="E87" s="16" t="s">
+      <c r="E87" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F87" s="8" t="s">
         <v>47</v>
       </c>
       <c r="G87" s="9">
         <v>24770.5</v>
       </c>
       <c r="H87" s="8" t="s">
         <v>47</v>
       </c>
       <c r="I87" s="9">
         <v>24770.5</v>
       </c>
-      <c r="J87" s="16" t="s">
+      <c r="J87" s="15" t="s">
         <v>178</v>
       </c>
       <c r="K87" s="6" t="s">
-        <v>292</v>
+        <v>291</v>
       </c>
     </row>
     <row r="88" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A88" s="5">
         <v>87</v>
       </c>
       <c r="B88" s="6" t="s">
         <v>143</v>
       </c>
       <c r="C88" s="7">
         <v>12733</v>
       </c>
       <c r="D88" s="7">
         <v>12733</v>
       </c>
-      <c r="E88" s="16" t="s">
+      <c r="E88" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F88" s="8" t="s">
         <v>144</v>
       </c>
       <c r="G88" s="9">
         <v>12733</v>
       </c>
       <c r="H88" s="8" t="s">
         <v>144</v>
       </c>
       <c r="I88" s="9">
         <v>12733</v>
       </c>
-      <c r="J88" s="16" t="s">
+      <c r="J88" s="15" t="s">
         <v>197</v>
       </c>
       <c r="K88" s="6" t="s">
-        <v>293</v>
+        <v>292</v>
       </c>
     </row>
     <row r="89" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A89" s="5">
         <v>88</v>
       </c>
       <c r="B89" s="6" t="s">
         <v>31</v>
       </c>
       <c r="C89" s="7">
         <v>103297.8</v>
       </c>
       <c r="D89" s="7">
         <v>103297.8</v>
       </c>
-      <c r="E89" s="16" t="s">
+      <c r="E89" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F89" s="8" t="s">
         <v>32</v>
       </c>
       <c r="G89" s="9">
         <v>103297.8</v>
       </c>
       <c r="H89" s="8" t="s">
         <v>32</v>
       </c>
       <c r="I89" s="9">
         <v>103297.8</v>
       </c>
-      <c r="J89" s="16" t="s">
+      <c r="J89" s="15" t="s">
         <v>198</v>
       </c>
       <c r="K89" s="6" t="s">
-        <v>294</v>
+        <v>293</v>
       </c>
     </row>
     <row r="90" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A90" s="5">
         <v>89</v>
       </c>
       <c r="B90" s="6" t="s">
         <v>145</v>
       </c>
       <c r="C90" s="7">
         <v>6420</v>
       </c>
       <c r="D90" s="7">
         <v>6420</v>
       </c>
-      <c r="E90" s="16" t="s">
+      <c r="E90" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F90" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G90" s="9">
         <v>6420</v>
       </c>
       <c r="H90" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I90" s="9">
         <v>6420</v>
       </c>
-      <c r="J90" s="16" t="s">
+      <c r="J90" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K90" s="6" t="s">
-        <v>295</v>
+        <v>294</v>
       </c>
     </row>
     <row r="91" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A91" s="5">
         <v>90</v>
       </c>
       <c r="B91" s="6" t="s">
         <v>146</v>
       </c>
       <c r="C91" s="7">
         <v>18800</v>
       </c>
       <c r="D91" s="7">
         <v>18800</v>
       </c>
-      <c r="E91" s="16" t="s">
+      <c r="E91" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F91" s="8" t="s">
         <v>147</v>
       </c>
       <c r="G91" s="9">
         <v>18800</v>
       </c>
       <c r="H91" s="8" t="s">
         <v>147</v>
       </c>
       <c r="I91" s="9">
         <v>18800</v>
       </c>
-      <c r="J91" s="16" t="s">
+      <c r="J91" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K91" s="6" t="s">
-        <v>296</v>
+        <v>295</v>
       </c>
     </row>
     <row r="92" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A92" s="5">
         <v>91</v>
       </c>
       <c r="B92" s="6" t="s">
         <v>148</v>
       </c>
       <c r="C92" s="7">
         <v>118317.39</v>
       </c>
       <c r="D92" s="7">
         <v>118317.39</v>
       </c>
-      <c r="E92" s="16" t="s">
+      <c r="E92" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F92" s="8" t="s">
         <v>13</v>
       </c>
       <c r="G92" s="9">
         <v>118317.39</v>
       </c>
       <c r="H92" s="8" t="s">
         <v>13</v>
       </c>
       <c r="I92" s="9">
         <v>118317.39</v>
       </c>
-      <c r="J92" s="16" t="s">
+      <c r="J92" s="15" t="s">
         <v>178</v>
       </c>
       <c r="K92" s="6" t="s">
-        <v>297</v>
+        <v>296</v>
       </c>
     </row>
     <row r="93" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A93" s="5">
         <v>92</v>
       </c>
       <c r="B93" s="6" t="s">
         <v>149</v>
       </c>
       <c r="C93" s="7">
         <v>123165.56</v>
       </c>
       <c r="D93" s="7">
         <v>123165.56</v>
       </c>
-      <c r="E93" s="16" t="s">
+      <c r="E93" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F93" s="8" t="s">
         <v>104</v>
       </c>
       <c r="G93" s="9">
         <v>123165.56</v>
       </c>
       <c r="H93" s="8" t="s">
         <v>104</v>
       </c>
       <c r="I93" s="9">
         <v>123165.56</v>
       </c>
-      <c r="J93" s="16" t="s">
+      <c r="J93" s="15" t="s">
         <v>178</v>
       </c>
       <c r="K93" s="6" t="s">
-        <v>298</v>
+        <v>297</v>
       </c>
     </row>
     <row r="94" spans="1:11" s="10" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A94" s="5">
         <v>93</v>
       </c>
       <c r="B94" s="6" t="s">
         <v>150</v>
       </c>
       <c r="C94" s="7">
         <v>4250</v>
       </c>
       <c r="D94" s="7">
         <v>4250</v>
       </c>
-      <c r="E94" s="16" t="s">
+      <c r="E94" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F94" s="8" t="s">
         <v>83</v>
       </c>
       <c r="G94" s="9">
         <v>4250</v>
       </c>
       <c r="H94" s="8" t="s">
         <v>83</v>
       </c>
       <c r="I94" s="9">
         <v>4250</v>
       </c>
-      <c r="J94" s="16" t="s">
+      <c r="J94" s="15" t="s">
         <v>194</v>
       </c>
       <c r="K94" s="6" t="s">
-        <v>299</v>
+        <v>298</v>
       </c>
     </row>
     <row r="95" spans="1:11" s="10" customFormat="1" ht="173.25" x14ac:dyDescent="0.2">
       <c r="A95" s="5">
         <v>94</v>
       </c>
       <c r="B95" s="6" t="s">
         <v>151</v>
       </c>
       <c r="C95" s="7">
         <v>6800</v>
       </c>
       <c r="D95" s="7">
         <v>6800</v>
       </c>
-      <c r="E95" s="16" t="s">
+      <c r="E95" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F95" s="8" t="s">
         <v>83</v>
       </c>
       <c r="G95" s="9">
         <v>6800</v>
       </c>
       <c r="H95" s="8" t="s">
         <v>83</v>
       </c>
       <c r="I95" s="9">
         <v>6800</v>
       </c>
-      <c r="J95" s="16" t="s">
+      <c r="J95" s="15" t="s">
         <v>199</v>
       </c>
       <c r="K95" s="6" t="s">
         <v>231</v>
       </c>
     </row>
     <row r="96" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A96" s="5">
         <v>95</v>
       </c>
       <c r="B96" s="6" t="s">
         <v>152</v>
       </c>
       <c r="C96" s="7">
         <v>74260.14</v>
       </c>
       <c r="D96" s="7">
         <v>74260.14</v>
       </c>
-      <c r="E96" s="16" t="s">
+      <c r="E96" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F96" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G96" s="9">
         <v>74260.14</v>
       </c>
       <c r="H96" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I96" s="9">
         <v>74260.14</v>
       </c>
-      <c r="J96" s="16" t="s">
+      <c r="J96" s="15" t="s">
         <v>181</v>
       </c>
       <c r="K96" s="6" t="s">
-        <v>300</v>
+        <v>299</v>
       </c>
     </row>
     <row r="97" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A97" s="5">
         <v>96</v>
       </c>
       <c r="B97" s="6" t="s">
         <v>153</v>
       </c>
       <c r="C97" s="7">
         <v>4000</v>
       </c>
       <c r="D97" s="7">
         <v>4000</v>
       </c>
-      <c r="E97" s="16" t="s">
+      <c r="E97" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F97" s="8" t="s">
         <v>154</v>
       </c>
       <c r="G97" s="9">
         <v>4000</v>
       </c>
       <c r="H97" s="8" t="s">
         <v>154</v>
       </c>
       <c r="I97" s="9">
         <v>4000</v>
       </c>
-      <c r="J97" s="16" t="s">
+      <c r="J97" s="15" t="s">
         <v>173</v>
       </c>
       <c r="K97" s="6" t="s">
-        <v>301</v>
+        <v>300</v>
       </c>
     </row>
     <row r="98" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A98" s="5">
         <v>97</v>
       </c>
       <c r="B98" s="6" t="s">
         <v>155</v>
       </c>
       <c r="C98" s="7">
         <v>148730</v>
       </c>
       <c r="D98" s="7">
         <v>148730</v>
       </c>
-      <c r="E98" s="16" t="s">
+      <c r="E98" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F98" s="8" t="s">
         <v>125</v>
       </c>
       <c r="G98" s="9">
         <v>148730</v>
       </c>
       <c r="H98" s="8" t="s">
         <v>125</v>
       </c>
       <c r="I98" s="9">
         <v>148730</v>
       </c>
-      <c r="J98" s="16" t="s">
+      <c r="J98" s="15" t="s">
         <v>193</v>
       </c>
       <c r="K98" s="6" t="s">
-        <v>302</v>
+        <v>301</v>
       </c>
     </row>
     <row r="99" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A99" s="5">
         <v>98</v>
       </c>
       <c r="B99" s="6" t="s">
         <v>156</v>
       </c>
       <c r="C99" s="7">
         <v>31500</v>
       </c>
       <c r="D99" s="7">
         <v>31500</v>
       </c>
-      <c r="E99" s="16" t="s">
+      <c r="E99" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F99" s="8" t="s">
         <v>157</v>
       </c>
       <c r="G99" s="9">
         <v>31500</v>
       </c>
       <c r="H99" s="8" t="s">
         <v>157</v>
       </c>
       <c r="I99" s="9">
         <v>31500</v>
       </c>
-      <c r="J99" s="16" t="s">
+      <c r="J99" s="15" t="s">
         <v>200</v>
       </c>
       <c r="K99" s="6" t="s">
         <v>232</v>
       </c>
     </row>
     <row r="100" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A100" s="5">
         <v>99</v>
       </c>
       <c r="B100" s="6" t="s">
         <v>158</v>
       </c>
       <c r="C100" s="7">
         <v>31500</v>
       </c>
       <c r="D100" s="7">
         <v>31500</v>
       </c>
-      <c r="E100" s="16" t="s">
+      <c r="E100" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F100" s="8" t="s">
         <v>159</v>
       </c>
       <c r="G100" s="9">
         <v>31500</v>
       </c>
       <c r="H100" s="8" t="s">
         <v>159</v>
       </c>
       <c r="I100" s="9">
         <v>31500</v>
       </c>
-      <c r="J100" s="16" t="s">
+      <c r="J100" s="15" t="s">
         <v>200</v>
       </c>
       <c r="K100" s="6" t="s">
-        <v>303</v>
+        <v>302</v>
       </c>
     </row>
     <row r="101" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A101" s="5">
         <v>100</v>
       </c>
       <c r="B101" s="6" t="s">
         <v>160</v>
       </c>
       <c r="C101" s="7">
         <v>37500</v>
       </c>
       <c r="D101" s="7">
         <v>37500</v>
       </c>
-      <c r="E101" s="16" t="s">
+      <c r="E101" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F101" s="8" t="s">
         <v>161</v>
       </c>
       <c r="G101" s="9">
         <v>37500</v>
       </c>
       <c r="H101" s="8" t="s">
         <v>161</v>
       </c>
       <c r="I101" s="9">
         <v>37500</v>
       </c>
-      <c r="J101" s="16" t="s">
+      <c r="J101" s="15" t="s">
         <v>200</v>
       </c>
       <c r="K101" s="6" t="s">
-        <v>304</v>
+        <v>303</v>
       </c>
     </row>
     <row r="102" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A102" s="5">
         <v>101</v>
       </c>
       <c r="B102" s="6" t="s">
         <v>162</v>
       </c>
       <c r="C102" s="7">
         <v>34500</v>
       </c>
       <c r="D102" s="7">
         <v>34500</v>
       </c>
-      <c r="E102" s="16" t="s">
+      <c r="E102" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>163</v>
       </c>
       <c r="G102" s="9">
         <v>34500</v>
       </c>
       <c r="H102" s="8" t="s">
         <v>163</v>
       </c>
       <c r="I102" s="9">
         <v>34500</v>
       </c>
-      <c r="J102" s="16" t="s">
+      <c r="J102" s="15" t="s">
         <v>200</v>
       </c>
       <c r="K102" s="6" t="s">
-        <v>305</v>
+        <v>304</v>
       </c>
     </row>
     <row r="103" spans="1:11" s="10" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A103" s="5">
         <v>102</v>
       </c>
       <c r="B103" s="6" t="s">
         <v>164</v>
       </c>
       <c r="C103" s="7">
         <v>45000</v>
       </c>
       <c r="D103" s="7">
         <v>45000</v>
       </c>
-      <c r="E103" s="16" t="s">
+      <c r="E103" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>165</v>
       </c>
       <c r="G103" s="9">
         <v>45000</v>
       </c>
       <c r="H103" s="8" t="s">
         <v>165</v>
       </c>
       <c r="I103" s="9">
         <v>45000</v>
       </c>
-      <c r="J103" s="16" t="s">
+      <c r="J103" s="15" t="s">
         <v>200</v>
       </c>
       <c r="K103" s="6" t="s">
         <v>233</v>
       </c>
     </row>
     <row r="104" spans="1:11" s="10" customFormat="1" ht="31.5" x14ac:dyDescent="0.2">
       <c r="A104" s="5">
         <v>103</v>
       </c>
       <c r="B104" s="6" t="s">
         <v>166</v>
       </c>
       <c r="C104" s="7">
         <v>900</v>
       </c>
       <c r="D104" s="7">
         <v>900</v>
       </c>
-      <c r="E104" s="16" t="s">
+      <c r="E104" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>167</v>
       </c>
       <c r="G104" s="9">
         <v>900</v>
       </c>
       <c r="H104" s="8" t="s">
         <v>167</v>
       </c>
       <c r="I104" s="9">
         <v>900</v>
       </c>
-      <c r="J104" s="16" t="s">
+      <c r="J104" s="15" t="s">
         <v>177</v>
       </c>
       <c r="K104" s="6" t="s">
-        <v>307</v>
+        <v>306</v>
       </c>
     </row>
     <row r="105" spans="1:11" s="10" customFormat="1" ht="47.25" x14ac:dyDescent="0.2">
       <c r="A105" s="5">
         <v>104</v>
       </c>
       <c r="B105" s="6" t="s">
         <v>168</v>
       </c>
       <c r="C105" s="7">
         <v>25548</v>
       </c>
       <c r="D105" s="7">
         <v>25548</v>
       </c>
-      <c r="E105" s="16" t="s">
+      <c r="E105" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>16</v>
       </c>
       <c r="G105" s="9">
         <v>25548</v>
       </c>
       <c r="H105" s="8" t="s">
         <v>16</v>
       </c>
       <c r="I105" s="9">
         <v>25548</v>
       </c>
-      <c r="J105" s="16" t="s">
+      <c r="J105" s="15" t="s">
         <v>174</v>
       </c>
       <c r="K105" s="6" t="s">
-        <v>306</v>
+        <v>305</v>
       </c>
     </row>
     <row r="106" spans="1:11" s="10" customFormat="1" ht="63" x14ac:dyDescent="0.2">
       <c r="A106" s="5">
         <v>105</v>
       </c>
       <c r="B106" s="6" t="s">
         <v>169</v>
       </c>
       <c r="C106" s="7">
         <v>73535.75</v>
       </c>
       <c r="D106" s="7">
         <v>73535.75</v>
       </c>
-      <c r="E106" s="16" t="s">
+      <c r="E106" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>104</v>
       </c>
       <c r="G106" s="9">
         <v>73535.75</v>
       </c>
       <c r="H106" s="8" t="s">
         <v>104</v>
       </c>
       <c r="I106" s="9">
         <v>73535.75</v>
       </c>
-      <c r="J106" s="16" t="s">
+      <c r="J106" s="15" t="s">
         <v>192</v>
       </c>
       <c r="K106" s="6" t="s">
-        <v>308</v>
+        <v>307</v>
       </c>
     </row>
     <row r="107" spans="1:11" s="10" customFormat="1" ht="78.75" x14ac:dyDescent="0.2">
       <c r="A107" s="5">
         <v>106</v>
       </c>
       <c r="B107" s="6" t="s">
         <v>170</v>
       </c>
       <c r="C107" s="7">
         <v>6000</v>
       </c>
       <c r="D107" s="7">
         <v>6000</v>
       </c>
-      <c r="E107" s="16" t="s">
+      <c r="E107" s="15" t="s">
         <v>2</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>116</v>
       </c>
       <c r="G107" s="9">
         <v>6000</v>
       </c>
       <c r="H107" s="8" t="s">
         <v>116</v>
       </c>
       <c r="I107" s="9">
         <v>6000</v>
       </c>
-      <c r="J107" s="16" t="s">
+      <c r="J107" s="15" t="s">
         <v>201</v>
       </c>
       <c r="K107" s="6" t="s">
-        <v>309</v>
+        <v>308</v>
       </c>
     </row>
   </sheetData>
   <dataConsolidate/>
   <mergeCells count="2">
     <mergeCell ref="F1:G1"/>
     <mergeCell ref="H1:I1"/>
   </mergeCells>
   <dataValidations count="1">
     <dataValidation type="custom" allowBlank="1" showDropDown="1" sqref="C2:C107" xr:uid="{D10ED652-5117-4FC8-864F-C77CE2DD491F}">
       <formula1>AND(ISNUMBER(C2),(NOT(OR(NOT(ISERROR(DATEVALUE(C2))), AND(ISNUMBER(C2), LEFT(CELL("format", C2))="D")))))</formula1>
     </dataValidation>
   </dataValidations>
   <pageMargins left="0" right="0" top="0.98425196850393704" bottom="0.59055118110236227" header="0.31496062992125984" footer="0.31496062992125984"/>
   <pageSetup paperSize="9" orientation="landscape" horizontalDpi="0" verticalDpi="0" r:id="rId1"/>
   <headerFooter>
     <oddHeader xml:space="preserve">&amp;C&amp;"TH SarabunPSK,ตัวหนา"&amp;12สรุปผลการดำเนินการจัดซื้อจัดจ้างในรอบเดือนกันยายน 2568
 สำนักงานปลัดกระทรวงเกษตรและสหกรณ์
 9 ตุลาคม 2568&amp;"-,ตัวหนา"&amp;9
 </oddHeader>
   </headerFooter>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>