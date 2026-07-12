--- v0 (2026-05-13)
+++ v1 (2026-07-12)
@@ -560,71 +560,82 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidR="009D3CA4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>……………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="056FD5B7" w14:textId="77777777" w:rsidR="00502C25" w:rsidRDefault="00502C25" w:rsidP="00502C25">
+    <w:p w14:paraId="056FD5B7" w14:textId="170114A1" w:rsidR="00502C25" w:rsidRDefault="00502C25" w:rsidP="00502C25">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>3. แนวความคิด</w:t>
+        <w:t xml:space="preserve">3. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E36B3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บทวิเคราะห์</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E32CB2C" w14:textId="77777777" w:rsidR="009D3CA4" w:rsidRPr="00987EFB" w:rsidRDefault="009D3CA4" w:rsidP="009D3CA4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00987EFB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..............................................................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -676,81 +687,94 @@
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>....................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="61945FDD" w14:textId="77777777" w:rsidR="009D3CA4" w:rsidRPr="00987EFB" w:rsidRDefault="009D3CA4" w:rsidP="009D3CA4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>……………………………………………………………………………………………………………………………………………………………….</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="565E8A7C" w14:textId="77777777" w:rsidR="009D3CA4" w:rsidRPr="00987EFB" w:rsidRDefault="00502C25" w:rsidP="009D3CA4">
+    <w:p w14:paraId="565E8A7C" w14:textId="5AA98458" w:rsidR="009D3CA4" w:rsidRPr="00987EFB" w:rsidRDefault="00502C25" w:rsidP="009D3CA4">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>4</w:t>
       </w:r>
       <w:r w:rsidR="00B8622D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>. บทวิเคราะห์</w:t>
-      </w:r>
+        <w:t xml:space="preserve">. </w:t>
+      </w:r>
+      <w:r w:rsidR="009E36B3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แนวความคิด</w:t>
+      </w:r>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r w:rsidR="009D3CA4" w:rsidRPr="00987EFB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..............................................................</w:t>
       </w:r>
       <w:r w:rsidR="009D3CA4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........</w:t>
       </w:r>
       <w:r w:rsidR="009D3CA4" w:rsidRPr="00987EFB">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -1074,51 +1098,51 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="59A0F8CC" w14:textId="74F9047C" w:rsidR="00BF1831" w:rsidRDefault="00BF1831" w:rsidP="00502C25">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="102DEDC1" w14:textId="77777777" w:rsidR="008D2B55" w:rsidRDefault="008D2B55" w:rsidP="00502C25">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7EC577C3" w14:textId="32D89CF5" w:rsidR="00DD6B51" w:rsidRPr="00DD6B51" w:rsidRDefault="00DD6B51" w:rsidP="00DD6B51">
       <w:pPr>
         <w:spacing w:before="120" w:after="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD6B51">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -1450,52 +1474,50 @@
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="008D2B55">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">        วันที่</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ............./................../................. </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7A3001EB" w14:textId="77777777" w:rsidR="001A7932" w:rsidRPr="00502C25" w:rsidRDefault="00502C25" w:rsidP="00502C25">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
@@ -1706,81 +1728,82 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
         <w:sz w:val="32"/>
         <w:szCs w:val="32"/>
         <w:cs/>
       </w:rPr>
       <w:t>11</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
   <w:p w14:paraId="13CAED11" w14:textId="77777777" w:rsidR="009D3CA4" w:rsidRDefault="009D3CA4">
     <w:pPr>
       <w:pStyle w:val="a6"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00B8622D"/>
     <w:rsid w:val="000F4346"/>
     <w:rsid w:val="00211F4E"/>
     <w:rsid w:val="002B2017"/>
     <w:rsid w:val="00447202"/>
     <w:rsid w:val="00502C25"/>
     <w:rsid w:val="007E107E"/>
     <w:rsid w:val="008D2B55"/>
     <w:rsid w:val="00987EFB"/>
     <w:rsid w:val="009D3CA4"/>
+    <w:rsid w:val="009E36B3"/>
     <w:rsid w:val="00A513DC"/>
     <w:rsid w:val="00B8622D"/>
     <w:rsid w:val="00BF1831"/>
     <w:rsid w:val="00C019BD"/>
     <w:rsid w:val="00C72D67"/>
     <w:rsid w:val="00CE1AAC"/>
     <w:rsid w:val="00D8748A"/>
     <w:rsid w:val="00DD6B51"/>
     <w:rsid w:val="00E57046"/>
     <w:rsid w:val="00EF7839"/>
     <w:rsid w:val="00F81769"/>
     <w:rsid w:val="00FC12D1"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>