--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -1,58 +1,62 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
+  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="13D3BFF8" w14:textId="263AE6AB" w:rsidR="000F2227" w:rsidRDefault="00EB42CE" w:rsidP="000F2227">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
+        <w:pStyle w:val="a6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:cs/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658751" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6550A925" wp14:editId="3ECA63DB">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-459266</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-287020</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1425670" cy="1008000"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr>
@@ -102,228 +106,228 @@
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="000F2227" w:rsidRPr="00BC33F2">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบฟอร์มเสนอขอตั้งงบประมาณรายจ่ายประจำปีด้านเทคโนโลยี</w:t>
       </w:r>
       <w:r w:rsidR="00344F61">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดิจิทัล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3D783D46" w14:textId="412D05DE" w:rsidR="000F2227" w:rsidRPr="00BC33F2" w:rsidRDefault="000F2227" w:rsidP="000F2227">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
+        <w:pStyle w:val="a6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ของกระทรวงเกษตรและสหกรณ์ </w:t>
       </w:r>
       <w:r w:rsidRPr="00BC33F2">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประจำปีงบประมาณ พ.ศ......</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="48D37867" w14:textId="77777777" w:rsidR="000F2227" w:rsidRPr="005D3819" w:rsidRDefault="000F2227" w:rsidP="000F2227">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
+        <w:pStyle w:val="a6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005D3819">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">หน่วยงาน </w:t>
       </w:r>
       <w:r w:rsidRPr="005D3819">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="005D3819">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="73BED651" w14:textId="77777777" w:rsidR="008E3450" w:rsidRPr="00031AE4" w:rsidRDefault="008E3450" w:rsidP="00537478">
       <w:pPr>
         <w:spacing w:before="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อโครงการ..........................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B30C587" w14:textId="77777777" w:rsidR="008E3450" w:rsidRPr="00031AE4" w:rsidRDefault="0056034A" w:rsidP="008E3450">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3105D8FD" wp14:editId="48624005">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="3105D8FD" wp14:editId="3F7ACA4E">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-142875</wp:posOffset>
+                  <wp:posOffset>-142979</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>128270</wp:posOffset>
+                  <wp:posOffset>130829</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6159500" cy="1590675"/>
-                <wp:effectExtent l="0" t="0" r="12700" b="28575"/>
+                <wp:extent cx="6159500" cy="1767385"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="23495"/>
                 <wp:wrapNone/>
                 <wp:docPr id="3" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6159500" cy="1590675"/>
+                          <a:ext cx="6159500" cy="1767385"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
-          <mc:Fallback xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+          <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="4C236F5E" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-11.25pt;margin-top:10.1pt;width:485pt;height:125.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6C2MKdwIAAPwEAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv0zAQfkfiP1h+75J0SddGS6epaRHS&#10;gInBD3Btp7FwbGO7TcfEf+fstKVlLwiRh+Qcn+++7+47397tO4l23DqhVYWzqxQjrqhmQm0q/PXL&#10;ajTFyHmiGJFa8Qo/c4fv5m/f3Pam5GPdasm4RRBEubI3FW69N2WSONryjrgrbbiCzUbbjnhY2k3C&#10;LOkheieTcZpOkl5bZqym3Dn4Ww+beB7jNw2n/lPTOO6RrDBg8/Ft43sd3sn8lpQbS0wr6AEG+QcU&#10;HREKkp5C1cQTtLXiVahOUKudbvwV1V2im0ZQHjkAmyz9g81TSwyPXKA4zpzK5P5fWPpx92iRYBW+&#10;xkiRDlr0GYpG1EZyNA7l6Y0rwevJPNpA0JkHTb85pPSiBS9+b63uW04YgMqCf3JxICwcHEXr/oNm&#10;EJ1svY6V2je2CwGhBmgfG/J8agjfe0Th5yQrZkUKfaOwB3Y6uSliDlIejxvr/DuuOxSMClsAH8OT&#10;3YPzAQ4pjy4hm9IrIWXsulSor/CsGBfxgNNSsLAZWdrNeiEt2pGgm/gc8l64dcKDeqXoKjw9OZEy&#10;lGOpWMziiZCDDUikCsGBHWA7WINKXmbpbDldTvNRPp4sR3la16P71SIfTVbZTVFf14tFnf0MOLO8&#10;bAVjXAWoR8Vm+d8p4jA7g9ZOmr2g5M6Zr+LzmnlyCSNWGVgdv5Fd1EFo/SChtWbPIAOrhxGEKwOM&#10;VtsfGPUwfhV237fEcozkewVSmmV5HuY1LvLiZgwLe76zPt8hikKoCnuMBnPhhxnfGis2LWTKYo+V&#10;vgf5NSIKI0hzQHUQLYxYZHC4DsIMn6+j1+9La/4LAAD//wMAUEsDBBQABgAIAAAAIQB3xEXf3gAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW0LEKJSmU0HsOomBBNyyJiTV&#10;GqdqsrW8PebEjv796ffnaj2Hnp3smLqICm6WApjFNpoOnYL3t83iHljKGo3uI1oFPzbBur68qHRp&#10;4oSv9rTLjlEJplIr8DkPJeep9TbotIyDRdp9xzHoTOPouBn1ROWh51KIOx50h3TB68E+e9sedseg&#10;4GX42jYrl3jzkf3nIT5NG791Sl1fzc0jsGzn/A/Dnz6pQ01O+3hEk1ivYCHlilAFUkhgBDzcFhTs&#10;KShEAbyu+PkL9S8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAA&#10;AAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAA&#10;AAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAOgtjCncCAAD8BAAADgAA&#10;AAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAd8RF394AAAAKAQAA&#10;DwAAAAAAAAAAAAAAAADRBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAANwFAAAAAA==&#10;" filled="f"/>
+              <v:rect w14:anchorId="3904B9DD" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-11.25pt;margin-top:10.3pt;width:485pt;height:139.15pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA1Iv9WBgIAAO4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjjO4lyMOEWRrsOA&#10;7gJ0/QBFlm1hsqhRSpzs60cpaZqtb8P8IIgmeUgeHq1uDr1he4Veg614PhpzpqyEWtu24k/f798t&#10;OPNB2FoYsKriR+X5zfrtm9XgSjWBDkytkBGI9eXgKt6F4Mos87JTvfAjcMqSswHsRSAT26xGMRB6&#10;b7LJeDzLBsDaIUjlPf29Ozn5OuE3jZLha9N4FZipOPUW0onp3MYzW69E2aJwnZbnNsQ/dNELbano&#10;BepOBMF2qF9B9VoieGjCSEKfQdNoqdIMNE0+/muax044lWYhcry70OT/H6z8sn903zC27t0DyB+e&#10;Wdh0wrbqFhGGTomayuWRqGxwvrwkRMNTKtsOn6Gm1YpdgMTBocE+AtJ07JCoPl6oVofAJP2c5cWy&#10;GNNGJPny+Wz+flGkGqJ8Tnfow0cFPYuXiiPtMsGL/YMPsR1RPofEahbutTFpn8ayoeLLYlKkBA9G&#10;19GZpsR2uzHI9iIqIn3nun+E9TqQLo3uK764BIky0vHB1qlKENqc7tSJsWd+IiVRfb7cQn0kehBO&#10;oqNHQpcO8BdnAwmu4v7nTqDizHyyRPEyn06jQpMxLeYTMvDas732CCsJquKBs9N1E06q3jnUbUeV&#10;8jS7hVtaS6MTYS9dnZslUSUezw8gqvbaTlEvz3T9GwAA//8DAFBLAwQUAAYACAAAACEAXF5/a94A&#10;AAAKAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMAyG70i8Q2QkbltKxcZamk4FseskBhLbLWtM&#10;U61xqiZby9tjTuzo359+fy7Wk+vEBYfQelLwME9AINXetNQo+PzYzFYgQtRkdOcJFfxggHV5e1Po&#10;3PiR3vGyi43gEgq5VmBj7HMpQ23R6TD3PRLvvv3gdORxaKQZ9MjlrpNpkiyl0y3xBat7fLVYn3Zn&#10;p+CtP2yrRRNk9RXt/uRfxo3dNkrd303VM4iIU/yH4U+f1aFkp6M/kwmiUzBL0wWjCtJkCYKB7PGJ&#10;gyMH2SoDWRby+oXyFwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhADUi/1YGAgAA7gMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAFxef2veAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAAYAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAABrBQAAAAA=&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="1916BFA9" w14:textId="77777777" w:rsidR="008E3450" w:rsidRPr="00031AE4" w:rsidRDefault="008E3450" w:rsidP="008E3450">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ประเภทโครงการ </w:t>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -523,166 +527,328 @@
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>งบประมาณตามภารกิจของหน่วยงาน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2ACC3E6B" w14:textId="77777777" w:rsidR="00470446" w:rsidRPr="00470446" w:rsidRDefault="00470446" w:rsidP="00470446">
+    <w:p w14:paraId="2ACC3E6B" w14:textId="4A4252B0" w:rsidR="00470446" w:rsidRPr="00470446" w:rsidRDefault="00470446" w:rsidP="00470446">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
-        <w:rPr>
-[...36 lines deleted...]
-      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">  งบบูรณาการ เรื่อง..................................................................................................................</w:t>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7396" w:rsidRPr="006B7396">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งบประมาณตามแผนงานบูรณาการรัฐบาลดิจิทัล</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7883535B" w14:textId="77777777" w:rsidR="008E3450" w:rsidRPr="00031AE4" w:rsidRDefault="00470446" w:rsidP="008E3450">
-      <w:pPr>
+    <w:p w14:paraId="0D7E489C" w14:textId="2E2F39C5" w:rsidR="00D042E7" w:rsidRPr="00031AE4" w:rsidRDefault="00D042E7" w:rsidP="00D042E7">
+      <w:pPr>
+        <w:ind w:left="1440" w:firstLine="720"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
-        </w:rPr>
-        <w:t>…………………………………………………………………………………………………………………………………………………………………………………</w:t>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7396" w:rsidRPr="006B7396">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อื่น ๆ</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7396">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="EE0000"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
-        <w:t>...</w:t>
+        <w:t>.................................................................................................................</w:t>
+      </w:r>
+      <w:r w:rsidR="006B7396">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.....................</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4EF47C03" w14:textId="26398E29" w:rsidR="00D042E7" w:rsidRDefault="00D042E7" w:rsidP="00D042E7">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">กลุ่มโครงการด้าน    </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A7F" w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r w:rsidR="00D46A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="006B7396">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Computer &amp; </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Network  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A7F" w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r w:rsidR="00D46A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cybersecurity  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A7F" w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r w:rsidR="00D46A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="00D46A7F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>GIS</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6121B026" w14:textId="77777777" w:rsidR="00470446" w:rsidRDefault="00470446" w:rsidP="00470446">
       <w:pPr>
         <w:ind w:left="360"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="646F7B31" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="00326803" w:rsidP="00F03C24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อหน่วยงานเจ้าของโครงการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="23D5FB64" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="00326803" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="494"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ชื่อส่วนราชการ </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6319F714" w14:textId="77777777" w:rsidR="005E2A45" w:rsidRPr="00031AE4" w:rsidRDefault="005E2A45" w:rsidP="008C55D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -792,51 +958,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7628AC9A" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="00537478" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="494"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อสถานที่ตั้ง</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="11729732" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="008C55D3" w:rsidP="008C55D3">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -946,51 +1112,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="741F0764" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="00537478" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="494"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าส่วนราชการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="656B8A4D" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="00537478" w:rsidP="00537478">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -1100,51 +1266,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="69A5994A" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="00537478" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="494"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้รับผิดชอบโครงการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="10F6AC9D" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="005E2A45" w:rsidP="00537478">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -1299,51 +1465,51 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00537478" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1AE4CD62" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="00326803" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="494"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ประสานงานโครงการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56A7F973" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00031AE4" w:rsidRDefault="005E2A45" w:rsidP="00537478">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -1630,51 +1796,51 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005E2A45" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="005E2A45" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BB4CFAB" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00031AE4" w:rsidRDefault="007C0BB2" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="494"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>หน้าที่ความรับผิดชอบของหน่วยงาน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="628FD6D8" w14:textId="77777777" w:rsidR="00537478" w:rsidRPr="00031AE4" w:rsidRDefault="00537478" w:rsidP="00537478">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -2568,51 +2734,51 @@
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="07C9B01E" w14:textId="77777777" w:rsidR="00470446" w:rsidRPr="00031AE4" w:rsidRDefault="00470446" w:rsidP="00470446">
+    <w:p w14:paraId="6B20E1B5" w14:textId="77777777" w:rsidR="00887C65" w:rsidRPr="00031AE4" w:rsidRDefault="00887C65" w:rsidP="00887C65">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
@@ -2699,58 +2865,57 @@
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5F761556" w14:textId="77777777" w:rsidR="00470446" w:rsidRPr="00031AE4" w:rsidRDefault="00470446" w:rsidP="00470446">
-[...6 lines deleted...]
-          <w:cs/>
+    <w:p w14:paraId="677FCD25" w14:textId="77777777" w:rsidR="00887C65" w:rsidRDefault="00887C65" w:rsidP="00887C65">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="dotted"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -2830,203 +2995,81 @@
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="501D650D" w14:textId="77777777" w:rsidR="00470446" w:rsidRPr="00031AE4" w:rsidRDefault="00470446" w:rsidP="00470446">
-[...128 lines deleted...]
-      </w:r>
+    <w:p w14:paraId="23400C34" w14:textId="77777777" w:rsidR="00887C65" w:rsidRDefault="00887C65" w:rsidP="00537478">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="12BA7147" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00031AE4" w:rsidRDefault="007C0BB2" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="494"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>แผนภูมิการแบ่งส่วนราชการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15986432" w14:textId="77777777" w:rsidR="00537478" w:rsidRPr="00031AE4" w:rsidRDefault="00537478" w:rsidP="00537478">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
@@ -3774,90 +3817,90 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="31F122D5" w14:textId="77777777" w:rsidR="00547BBF" w:rsidRPr="00031AE4" w:rsidRDefault="00547BBF" w:rsidP="00547BBF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="284"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0AD20525" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00031AE4" w:rsidRDefault="007C0BB2" w:rsidP="00F03C24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบบงานที่มีในปัจจุบัน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="361C2606" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00031AE4" w:rsidRDefault="007C0BB2" w:rsidP="000F2227">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>รายละเอียดระบบงานปัจจุบัน</w:t>
       </w:r>
       <w:r w:rsidR="00470446">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -3869,800 +3912,800 @@
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4219"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1491"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00031AE4" w14:paraId="35DD0868" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70EB75E4" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14169122" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายละเอียด</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40CA8F02" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00031AE4" w14:paraId="33DEDD94" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7B985EF6" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ฮาร์ดแวร์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F7FF3C3" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AB74501" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00031AE4" w14:paraId="02F9A0EB" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07E742AC" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ซอฟต์แวร์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DF57409" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5C7155E9" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00031AE4" w14:paraId="7C5873B8" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D9EFF9C" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ระบบสารสนเทศ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17C0CBE8" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A5B51A8" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00031AE4" w14:paraId="0147F206" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="685C43F1" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>อื่นๆ (ถ้ามี)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36A7562F" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CA2168D" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00031AE4" w14:paraId="5DF4CC49" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="401C78A4" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F4D08B8" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69543150" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00031AE4" w14:paraId="5005832D" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="134E00E3" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3284BB50" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2912C468" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7E86346E" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="00F254B8">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7D964D0E" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00031AE4" w:rsidRDefault="007C0BB2" w:rsidP="000F2227">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>โครงรูปและการเชื่อมโยงอุปกรณ์</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9396"/>
       </w:tblGrid>
       <w:tr w:rsidR="00EC43B2" w:rsidRPr="00031AE4" w14:paraId="3F22FD14" w14:textId="77777777" w:rsidTr="00F03C24">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0A16FDE9" w14:textId="77777777" w:rsidR="00EC43B2" w:rsidRPr="00031AE4" w:rsidRDefault="00EC43B2" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2F1795CF" w14:textId="77777777" w:rsidR="00EC43B2" w:rsidRPr="00031AE4" w:rsidRDefault="00EC43B2" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="36DAE896" w14:textId="77777777" w:rsidR="00EC43B2" w:rsidRPr="00031AE4" w:rsidRDefault="00EC43B2" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="071999CA" w14:textId="77777777" w:rsidR="00EC43B2" w:rsidRPr="00031AE4" w:rsidRDefault="00EC43B2" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(แทรกแผนผังการเชื่อมโยง)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="7C2D7EF2" w14:textId="77777777" w:rsidR="00EC43B2" w:rsidRPr="00031AE4" w:rsidRDefault="00EC43B2" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="786BFC54" w14:textId="77777777" w:rsidR="00EC43B2" w:rsidRPr="00031AE4" w:rsidRDefault="00EC43B2" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="61BC0A70" w14:textId="77777777" w:rsidR="00EC43B2" w:rsidRDefault="00EC43B2" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="05E9687F" w14:textId="77777777" w:rsidR="00470446" w:rsidRDefault="00470446" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="665A82A3" w14:textId="77777777" w:rsidR="00470446" w:rsidRDefault="00470446" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="39529164" w14:textId="77777777" w:rsidR="00470446" w:rsidRDefault="00470446" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="2FA06B91" w14:textId="77777777" w:rsidR="00470446" w:rsidRDefault="00470446" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="384B6308" w14:textId="77777777" w:rsidR="00470446" w:rsidRPr="00031AE4" w:rsidRDefault="00470446" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3C53B392" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRDefault="00F254B8" w:rsidP="00F254B8">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="721CB091" w14:textId="77777777" w:rsidR="00470446" w:rsidRDefault="00470446" w:rsidP="00F254B8">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="51AEA449" w14:textId="77777777" w:rsidR="00470446" w:rsidRDefault="00470446" w:rsidP="00F254B8">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="33E156DE" w14:textId="77777777" w:rsidR="000F2227" w:rsidRDefault="000F2227">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="66CE4E06" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="000F2227">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>บุคลากรผู้ใช้งานคอมพิวเตอร์ที่มีอยู่ในปัจจุบัน</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
@@ -5093,85 +5136,85 @@
               <w:t>รวมทั้งสิ้น</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B72C1FA" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="326648D1" w14:textId="77777777" w:rsidR="000741B0" w:rsidRPr="00031AE4" w:rsidRDefault="000741B0" w:rsidP="000741B0">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="190456C4" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00813A4B" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เปรียบเทียบสัดส่วนการใช้งานเครื่องคอมพิวเตอร์จำนวน......................................เครื่อง / คน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="568152B3" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00031AE4" w:rsidRDefault="00F254B8" w:rsidP="00F254B8">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3A4E9164" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00031AE4" w:rsidRDefault="00BE3165" w:rsidP="00F03C24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
@@ -5189,51 +5232,51 @@
       <w:r w:rsidR="007C0BB2" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระบบงานใหม</w:t>
       </w:r>
       <w:r w:rsidR="00F254B8" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>่ที่เสนอ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="732C8689" w14:textId="77777777" w:rsidR="007F7046" w:rsidRPr="00031AE4" w:rsidRDefault="007F7046" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>หลักการและเหตุผล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0E32347A" w14:textId="77777777" w:rsidR="000741B0" w:rsidRPr="00031AE4" w:rsidRDefault="000741B0" w:rsidP="000741B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -5737,51 +5780,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D650ACD" w14:textId="77777777" w:rsidR="007F7046" w:rsidRPr="00031AE4" w:rsidRDefault="007F7046" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัตถุประสงค์</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="285C65C4" w14:textId="77777777" w:rsidR="000741B0" w:rsidRPr="00031AE4" w:rsidRDefault="000741B0" w:rsidP="000741B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -6285,51 +6328,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="78A48390" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00031AE4" w:rsidRDefault="007C0BB2" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เป้าหมาย</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A582C6A" w14:textId="77777777" w:rsidR="000741B0" w:rsidRPr="00031AE4" w:rsidRDefault="000741B0" w:rsidP="000741B0">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -6833,51 +6876,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="41285A18" w14:textId="77777777" w:rsidR="00BE3165" w:rsidRDefault="00BE3165" w:rsidP="00AB2DA9">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตัวชี้วัด</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="44152874" w14:textId="77777777" w:rsidR="00BE3165" w:rsidRPr="00BE3165" w:rsidRDefault="00BE3165" w:rsidP="00BE3165">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -8041,499 +8084,497 @@
       <w:r w:rsidR="00C0478D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-25</w:t>
       </w:r>
       <w:r w:rsidR="00C0478D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="12354861" w14:textId="6FC3DE9F" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="002E3784" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ยุทธศาสตร์ที่ 1  </w:t>
       </w:r>
       <w:r w:rsidR="00C0478D" w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปรับเปลี่ยนองค์กรสู่การเป็นองค์กรดิจิทัล</w:t>
       </w:r>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="21267A98" w14:textId="51F91781" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="000922FC" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนากระบวนการทำงานและโครงสร้างพื้นฐานสู่องค์กรดิจิทัล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="338C26F7" w14:textId="6E72F5FC" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="002E3784" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ยุทธศาสตร์ที่ 2  </w:t>
       </w:r>
       <w:r w:rsidR="00E90D65" w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>พัฒนาข้อมูลด้านการเกษตรให้เป็นเอกภาพและใช้ประโยชน์ร่วมกัน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="22BFA07B" w14:textId="22643073" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="00E90D65" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนาข้อมูลสำคัญของกระทรวงเกษตรและสหกรณ์และหน่วยงานในสังกัดให้เป็นเอกภาพและพร้อมใช้งาน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="331A9C48" w14:textId="5C2641A7" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="00E90D65" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนาศูนย์กลางแลกเปลี่ยนข้อมูลของกระทรวงเกษตรและสหกรณ์เพื่อเชื่อมโยง แลกเปลี่ยน และใช้ประโยชน์จากข้อมูลและนวัตกรรมปัญญาประดิษฐ์ร่วมกันระหว่างหน่วยงาน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0B9D5280" w14:textId="123F2601" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="002E3784" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ยุทธศาสตร์ที่ 3  </w:t>
       </w:r>
       <w:r w:rsidR="001B7F4B" w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>พัฒนางานบริการด้วยเทคโนโลยีดิจิทัล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2D72B02C" w14:textId="3B46176F" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="001B7F4B" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนาแพลตฟอร์มงานบริการประชาชนและภาคธุรกิจ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BCC7189" w14:textId="36F089B4" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="002E3784" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ยุทธศาสตร์ที่ 4  </w:t>
       </w:r>
       <w:r w:rsidR="001B7F4B" w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>เสริมสร้างกำลังคนให้พร้อมเข้าสู่ยุคดิจิทัล</w:t>
       </w:r>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:p w14:paraId="5D2C4FBD" w14:textId="32F8585D" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="001B7F4B" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การสร้างบุคลากรให้มีวัฒนธรรมดิจิทัล เพื่อก้าวสู่องค์กรดิจิทัล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="28C0C408" w14:textId="13E87016" w:rsidR="002E3784" w:rsidRPr="002A4EF0" w:rsidRDefault="001B7F4B" w:rsidP="002E3784">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนาเกษตรกรให้สามารถประยุกต์ใช้เทคโนโลยีดิจิทัลได้อย่างมีประสิทธิภาพ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF0FFBC" w14:textId="1D0DD4C5" w:rsidR="002E4ACD" w:rsidRPr="001B7F4B" w:rsidRDefault="002E4ACD" w:rsidP="001B7F4B">
       <w:pPr>
         <w:rPr>
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="378F7C41" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00031AE4" w:rsidRDefault="007258CC" w:rsidP="00F03C24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แผนงาน/โครงการที่เสนอมีความสอดคล้องกับแผนแม่บท/นโยบาย</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="169EA2DB" w14:textId="77777777" w:rsidR="00547BBF" w:rsidRPr="00031AE4" w:rsidRDefault="00547BBF" w:rsidP="00547BBF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สอดคล้องกับนโยบายรัฐบาล เรื่อง</w:t>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........................................................................................................</w:t>
       </w:r>
       <w:r w:rsidR="002F0644" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5EDA6BD8" w14:textId="77777777" w:rsidR="00547BBF" w:rsidRPr="00031AE4" w:rsidRDefault="00547BBF" w:rsidP="00547BBF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สอดคล้องกับนโยบายของกระทรวงเกษตรและสหกรณ์ เรื่อง</w:t>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>.............................................................</w:t>
       </w:r>
       <w:r w:rsidR="002F0644" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7C6837D3" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00031AE4" w:rsidRDefault="007258CC" w:rsidP="007258CC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สอดคล้องกับแผน/พันธกิจ</w:t>
       </w:r>
@@ -8581,51 +8622,51 @@
           <w:cs/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
       <w:r w:rsidR="00547BBF" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="45328B3E" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00031AE4" w:rsidRDefault="007258CC" w:rsidP="007258CC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> อื่นๆ กรุณาระบุ</w:t>
       </w:r>
       <w:r w:rsidR="00470446">
@@ -8901,51 +8942,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00470446">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">             </w:t>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="48BD3D56" w14:textId="77777777" w:rsidR="002F0644" w:rsidRPr="00031AE4" w:rsidRDefault="002F0644" w:rsidP="00547BBF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1EE6FA8A" w14:textId="77777777" w:rsidR="002E3784" w:rsidRDefault="002E3784">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
@@ -8986,51 +9027,51 @@
       <w:r w:rsidR="008C55D3" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>อ</w:t>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>นุมัติ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3CBEA084" w14:textId="77777777" w:rsidR="00251184" w:rsidRPr="00031AE4" w:rsidRDefault="00251184" w:rsidP="00414F16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>รายการครุภัณฑ์คอมพิวเตอร์ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -9071,1276 +9112,1285 @@
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="2414"/>
         <w:gridCol w:w="875"/>
         <w:gridCol w:w="1117"/>
         <w:gridCol w:w="1224"/>
         <w:gridCol w:w="1029"/>
         <w:gridCol w:w="1029"/>
         <w:gridCol w:w="1902"/>
       </w:tblGrid>
       <w:tr w:rsidR="000D7287" w:rsidRPr="00C20938" w14:paraId="29902389" w14:textId="77777777" w:rsidTr="003C75AF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7820A95D" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00C20938" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="180E4495" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00C20938" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7669BBE7" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00C20938" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="515A7A76" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00C20938" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคาต่อหน่วย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="1718F04A" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00C20938" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคารวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="32C6FE2E" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00C20938" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เกณฑ์กลาง </w:t>
             </w:r>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>ICT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="17120680" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00C20938" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กรณีไม่ใช้เกณฑ์กลางให้ระบุเหตุผล</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D7287" w:rsidRPr="00031AE4" w14:paraId="674809D4" w14:textId="77777777" w:rsidTr="003C75AF">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="19AFF9BE" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0F0C9FA1" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7254A067" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="339A831C" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="49A48E08" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="48E99FF9" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00F75630" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75630">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="45AAEFD8" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00F75630" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75630">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="49C009E2" w14:textId="77777777" w:rsidR="000D7287" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D7287" w:rsidRPr="00031AE4" w14:paraId="2E3C5020" w14:textId="77777777" w:rsidTr="003C75AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51ADE4FA" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1736384B" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="161A5730" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0B8F79EC" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1A451007" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6684A658" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09EE7AF4" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CEF9538" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D7287" w:rsidRPr="00031AE4" w14:paraId="710FE544" w14:textId="77777777" w:rsidTr="003C75AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ADA99BD" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F48D7C2" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7889D6C2" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B00D3E6" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="49CE0F79" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="01346489" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="52018B80" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20517C07" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D7287" w:rsidRPr="00031AE4" w14:paraId="2856C441" w14:textId="77777777" w:rsidTr="003C75AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09DB61E9" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4047D307" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1E7793E7" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C71CF05" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="651FE54E" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13ACD028" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67BA5ACE" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="733A8D97" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D7287" w:rsidRPr="00031AE4" w14:paraId="700B5EA8" w14:textId="77777777" w:rsidTr="003C75AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="23B3C8C2" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2414" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43297778" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="875" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="28D90AE4" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="29838D91" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="36DACB1E" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="02AF16C4" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12092104" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="034458B2" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="000D7287" w:rsidRPr="00031AE4" w14:paraId="197BC7B0" w14:textId="77777777" w:rsidTr="003C75AF">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5130" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="7F3B437F" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1224" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F9968A2" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5B4FCE51" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1029" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FAACD7F" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1902" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="769A5354" w14:textId="77777777" w:rsidR="000D7287" w:rsidRPr="00031AE4" w:rsidRDefault="000D7287" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="1D3C0F7F" w14:textId="77777777" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="002B654A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="65E559AE" w14:textId="77777777" w:rsidR="002F2CCE" w:rsidRPr="002F2CCE" w:rsidRDefault="002F2CCE" w:rsidP="002F2CCE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1D3C0F7F" w14:textId="7AB0A636" w:rsidR="002B654A" w:rsidRPr="005C5394" w:rsidRDefault="002B654A" w:rsidP="005C5394">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00031AE4">
+      <w:r w:rsidRPr="005C5394">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">รายการ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00031AE4">
+      <w:r w:rsidRPr="005C5394">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">Software </w:t>
       </w:r>
-      <w:r w:rsidRPr="00031AE4">
+      <w:r w:rsidRPr="005C5394">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่เสนอ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="725"/>
         <w:gridCol w:w="2412"/>
         <w:gridCol w:w="880"/>
         <w:gridCol w:w="1117"/>
         <w:gridCol w:w="1813"/>
         <w:gridCol w:w="709"/>
         <w:gridCol w:w="757"/>
         <w:gridCol w:w="1901"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00C20938" w14:paraId="0ED0AAAD" w14:textId="77777777" w:rsidTr="000D5965">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="242B38F4" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2934BCDD" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="673E240E" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวน </w:t>
             </w:r>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>License</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="55FA08A6" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคาต่อหน่วย</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
@@ -10348,3451 +10398,3447 @@
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="742AA0CB" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคารวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1466" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="22677971" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เกณฑ์กลาง </w:t>
             </w:r>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>ICT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="76AABAE4" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กรณีไม่ใช้เกณฑ์กลางให้ระบุเหตุผล</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="609A7562" w14:textId="77777777" w:rsidTr="000D5965">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="76306D69" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="3AE248AF" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="160B3F03" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="487D1CF9" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="02CD4FDB" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="197D3E68" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00F75630" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75630">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="74CFD7F3" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00F75630" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75630">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="649C70A6" w14:textId="77777777" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="682F1E4D" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="20960BB7" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="374C4086" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="035434BE" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50780B41" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2854993B" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="50872408" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B7E1833" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5F735FCD" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="024FD5F2" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72AA6036" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D39FB92" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0474BE93" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0DBFB92A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0F2F36BC" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="right"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21537FCC" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B5A831D" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A64A661" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="1BB3FA90" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BCF5E62" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6D64BBA7" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4C7FF5A5" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63FF9E12" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="605FFE4A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5DAB5059" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="10363CA7" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BC18FBD" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="13FCEFCD" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="62A022ED" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3468DC47" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35D76523" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="234FC549" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="465045A1" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="108C0F9A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="683F3FD0" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5D800998" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="13B667CE" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="69884E4E" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D310770" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4CF72C41" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="416987EA" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="088FEEBB" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="14C643CB" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15237DA5" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D97CD94" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="13B5184B" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="725" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="57B916C9" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2412" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72AC0BC3" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="880" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D4C2383" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1117" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7CFB332D" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4BE73657" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="001C7E27" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="602049C6" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51BB2631" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="56143214" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5134" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="2571BDB4" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1813" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17876EAC" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="41AD6C83" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="757" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3528C7FD" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1901" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="788D0C0C" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="5FD1FDB5" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00586C62" w:rsidRDefault="002B654A" w:rsidP="002B654A">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="15FEFDCB" w14:textId="77777777" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="002B654A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="15FEFDCB" w14:textId="77777777" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="005C5394">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ค่าใช้จ่ายบุคลากรสำหรับการพัฒนาระบบ (ที่ปรึกษาโครงการ ผู้เชี่ยวชาญ ผู้พัฒนาระบบ อื่นๆ)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="725B23F1" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="002B654A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="725B23F1" w14:textId="33F71E08" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="002B654A">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ใช้ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Mark-Up Factor…………</w:t>
+        <w:t>Mark-Up Factor</w:t>
+      </w:r>
+      <w:r w:rsidR="00887C65">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 1.430</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10314" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="1652"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="796"/>
         <w:gridCol w:w="992"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1348"/>
         <w:gridCol w:w="601"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00C20938" w14:paraId="6BFFE9CB" w14:textId="77777777" w:rsidTr="000D5965">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="2D7ED488" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1652" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="75AC222C" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตำแหน่งบุคลากร</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="67A7D7BC" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วุฒิ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="2D0C3AEA" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ประสบการณ์ (ปี)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="493CE0E6" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน (คน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="3F8CB2BE" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>อัตรา (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="13B1FF0A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ระยะเวลา (เดือน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="2E91D835" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมจำนวนเงิน (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="2C203E39" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เกณฑ์การพิจารณา</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00C20938" w14:paraId="74A7E1A0" w14:textId="77777777" w:rsidTr="000D5965">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="53B90FD3" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1652" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="7DA0EDE3" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="21D30E4F" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="38D8B575" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="6CB60B4A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="1EDC0228" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="794B7E23" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="6032FB1A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="1ED7EDFD" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="5CD1B8B5" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00C20938" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="40186037" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6787AA36" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A99D9D1" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="5B461EF6" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="2C1E9CC2" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2D708CB4" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51D2A124" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="187CD46C" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07EDEDC2" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DC6D9A2" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6097F17E" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="77E599B3" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="022FF7F9" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1652" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="0548C4B5" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="53AEFE8A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="7B67DA19" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A26EA2A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="21F23B7B" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64E09893" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="174A36C4" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1523BE3E" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17461D7A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="7B6294D3" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E4653B3" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2B05D49E" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="19BA7C08" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2234EF16" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="63C4F0F6" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="155D02A2" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C3ABE98" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64AE9A78" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1968D1DA" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65474D05" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="0E374050" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0FF464F5" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DD1B9B0" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61CD4EA1" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C4E7173" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0862FF07" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58DE7680" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6974E6DC" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44C9885F" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0281876C" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E34E4B8" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="2681EEE2" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78AB02E4" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="539AF01E" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79FAA282" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F395FD9" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="771EBCCE" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="713E14C8" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="75B036DD" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0435A005" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="18488A4E" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="31EE8570" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="36526931" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="61B61BBB" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1652" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2252C7A7" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5CC208AA" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1AD3480A" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="796" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="367F58C9" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="992" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4E7DF6DA" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5173EF3F" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67AE2CDC" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1FFBE01F" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1CD1C3D4" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="002B654A" w:rsidRPr="00031AE4" w14:paraId="2097B991" w14:textId="77777777" w:rsidTr="000D5965">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7656" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="129A5A17" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1348" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="467EDD4D" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0BFCAE9D" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77C37621" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="000D5965">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="77B6A09A" w14:textId="39373C78" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="002B654A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="171797FF" w14:textId="7F2ED84A" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="002B654A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="432C9A1A" w14:textId="21209DCE" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="002B654A">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7B52B0D0" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="002B654A">
-[...12 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="341F6E06" w14:textId="77777777" w:rsidR="00EC166E" w:rsidRPr="00031AE4" w:rsidRDefault="0069724D" w:rsidP="005C5394">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>ค่าใช้จ่ายที่เกิดขึ้นทุกเดือนที่ใช้ในการพัฒนาระบบ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10302" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="5656"/>
         <w:gridCol w:w="988"/>
         <w:gridCol w:w="1399"/>
         <w:gridCol w:w="1535"/>
       </w:tblGrid>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00C20938" w14:paraId="67F42477" w14:textId="77777777" w:rsidTr="00F75630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="34CC9AD2" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00F75630" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75630">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5656" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="285C3E6F" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00F75630" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75630">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าใช้จ่ายที่เกิดขึ้นทุกเดือน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="75D4017C" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00F75630" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75630">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน (เดือน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="6149F818" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00F75630" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75630">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคาต่อเดือน (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="6DBF88E8" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00F75630" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F75630">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมจำนวนเงิน (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00031AE4" w14:paraId="318FCFD4" w14:textId="77777777" w:rsidTr="00F75630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1C27D08F" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5656" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3E78C3EF" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3A017454" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="64D87F73" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="609E3CD0" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00031AE4" w14:paraId="22D16823" w14:textId="77777777" w:rsidTr="00F75630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7524D0CD" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5656" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="206B520B" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5037365A" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="712D0A09" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="67E6F853" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00031AE4" w14:paraId="6F7F86B7" w14:textId="77777777" w:rsidTr="00F75630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5694D457" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5656" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26A2EE57" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="988" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="539E4630" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1395" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="79F77D52" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="268FA37C" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00031AE4" w14:paraId="3F613C6D" w14:textId="77777777" w:rsidTr="00F75630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8767" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0A5FFCF1" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1535" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1F7750BE" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="1057EC4E" w14:textId="77777777" w:rsidR="00EC166E" w:rsidRPr="00031AE4" w:rsidRDefault="00EC166E" w:rsidP="00EC166E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1811237C" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="002B654A">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1811237C" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="005C5394">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="13"/>
+          <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ค่าใช้จ่ายอื่นๆ ที่ใช้ในการพัฒนาระบบ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10303" w:type="dxa"/>
         <w:tblInd w:w="-431" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -13801,429 +13847,429 @@
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="5798"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="7"/>
         <w:gridCol w:w="1698"/>
         <w:gridCol w:w="7"/>
       </w:tblGrid>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00C20938" w14:paraId="0385F6FD" w14:textId="77777777" w:rsidTr="00F75630">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="648B19E5" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00C20938" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5798" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="476D5BD4" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00C20938" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายละเอียดค่าใช้จ่าย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="4968B499" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00C20938" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การคำนวณค่าใช้จ่าย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="50E53097" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00C20938" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนเงิน (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00031AE4" w14:paraId="112FD087" w14:textId="77777777" w:rsidTr="00F75630">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4560EB20" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="322912B4" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CBF4254" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="0060808A" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00031AE4" w14:paraId="5D4D791C" w14:textId="77777777" w:rsidTr="00F75630">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="725F8CD4" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="56AA9BA7" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A2244A2" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="3FAFFB6E" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00031AE4" w14:paraId="5FD3948E" w14:textId="77777777" w:rsidTr="00F75630">
         <w:trPr>
           <w:gridAfter w:val="1"/>
           <w:wAfter w:w="7" w:type="dxa"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="002C1253" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5798" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="35C7A3E3" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="46E71BF9" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="2B2905E3" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00010EAE" w:rsidRPr="00031AE4" w14:paraId="2222BFBD" w14:textId="77777777" w:rsidTr="00F75630">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8598" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="52F6E32D" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
           </w:tcPr>
           <w:p w14:paraId="64761C26" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00F03C24">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2A2278A6" w14:textId="77777777" w:rsidR="00010EAE" w:rsidRPr="00031AE4" w:rsidRDefault="00010EAE" w:rsidP="00EC166E">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="077B3A9F" w14:textId="77777777" w:rsidR="007F7046" w:rsidRPr="00031AE4" w:rsidRDefault="007F7046" w:rsidP="00F03C24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -15611,51 +15657,51 @@
       <w:r w:rsidR="000F3A6A" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>/แผนการ</w:t>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดำเนินการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="740EEC67" w14:textId="77777777" w:rsidR="00813A4B" w:rsidRPr="00031AE4" w:rsidRDefault="00813A4B" w:rsidP="00414F16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระยะเวลาดำเนินงาน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B903030" w14:textId="77777777" w:rsidR="00921834" w:rsidRPr="00031AE4" w:rsidRDefault="00921834" w:rsidP="00921834">
@@ -15900,171 +15946,170 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="37A36B1F" w14:textId="2E56189F" w:rsidR="00921834" w:rsidRDefault="00921834" w:rsidP="00921834">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37FB4562" w14:textId="3DA18E3A" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="00921834">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="79DA27CD" w14:textId="4135D06B" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="00921834">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="488976E8" w14:textId="5CA37A8C" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="00921834">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="06A125A7" w14:textId="6F2E3482" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="00921834">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5AA14BF2" w14:textId="78EB7254" w:rsidR="002B654A" w:rsidRDefault="002B654A" w:rsidP="00921834">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B8E0489" w14:textId="77777777" w:rsidR="002B654A" w:rsidRPr="00031AE4" w:rsidRDefault="002B654A" w:rsidP="00921834">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="135149F3" w14:textId="77777777" w:rsidR="00813A4B" w:rsidRPr="00031AE4" w:rsidRDefault="00813A4B" w:rsidP="00414F16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>แผนการดำเนินงาน</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="9540" w:type="dxa"/>
         <w:tblInd w:w="108" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="01E0" w:firstRow="1" w:lastRow="1" w:firstColumn="1" w:lastColumn="1" w:noHBand="0" w:noVBand="0"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2520"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
         <w:gridCol w:w="540"/>
@@ -18288,51 +18333,51 @@
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ค่าใช้จ่าย</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="46223BAB" w14:textId="77777777" w:rsidR="0053592E" w:rsidRPr="00031AE4" w:rsidRDefault="008B3FAC" w:rsidP="00547BBF">
+    <w:p w14:paraId="46223BAB" w14:textId="0BF44750" w:rsidR="0053592E" w:rsidRPr="00031AE4" w:rsidRDefault="008B3FAC" w:rsidP="00547BBF">
       <w:pPr>
         <w:ind w:firstLine="284"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>งบประมาณ</w:t>
       </w:r>
       <w:r w:rsidR="00470446">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
@@ -18365,50 +18410,59 @@
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>บาท</w:t>
+      </w:r>
+      <w:r w:rsidR="00F757B5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="30"/>
+          <w:szCs w:val="30"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2A57F4F3" w14:textId="77777777" w:rsidR="008B3FAC" w:rsidRPr="00031AE4" w:rsidRDefault="008B3FAC" w:rsidP="008B3FAC">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0B5CE25A" w14:textId="77777777" w:rsidR="00D60A38" w:rsidRPr="00031AE4" w:rsidRDefault="007258CC" w:rsidP="00F03C24">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
@@ -19195,51 +19249,51 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ประโยชน์</w:t>
       </w:r>
       <w:r w:rsidR="00D60A38" w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่คาดว่าจะได้รับ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7E750E51" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00031AE4" w:rsidRDefault="000F3A6A" w:rsidP="00414F16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประโยชน์ต่อองค์กร</w:t>
       </w:r>
     </w:p>
@@ -20140,51 +20194,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2874B391" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00031AE4" w:rsidRDefault="000F3A6A" w:rsidP="00414F16">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประโยชน์ต่อเกษตรกร/ประชาชน</w:t>
       </w:r>
     </w:p>
@@ -22220,175 +22274,188 @@
       </w:pPr>
       <w:r w:rsidRPr="00031AE4">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>แผนการจัดหาระบบคอมพิวเตอร์ทดแทน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26FE4CF3" w14:textId="77777777" w:rsidR="00981F52" w:rsidRPr="00031AE4" w:rsidRDefault="00981F52" w:rsidP="003A2DF2">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00981F52" w:rsidRPr="00031AE4" w:rsidSect="000F2227">
-      <w:headerReference w:type="default" r:id="rId9"/>
-      <w:footerReference w:type="default" r:id="rId10"/>
+      <w:headerReference w:type="even" r:id="rId9"/>
+      <w:headerReference w:type="default" r:id="rId10"/>
+      <w:footerReference w:type="even" r:id="rId11"/>
+      <w:footerReference w:type="default" r:id="rId12"/>
+      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:footerReference w:type="first" r:id="rId14"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="992" w:right="1134" w:bottom="1134" w:left="1418" w:header="284" w:footer="442" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7A8B7951" w14:textId="77777777" w:rsidR="0009273D" w:rsidRDefault="0009273D" w:rsidP="00960E05">
+    <w:p w14:paraId="229D877F" w14:textId="77777777" w:rsidR="0049258B" w:rsidRDefault="0049258B" w:rsidP="00960E05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22E5A5F8" w14:textId="77777777" w:rsidR="0009273D" w:rsidRDefault="0009273D" w:rsidP="00960E05">
+    <w:p w14:paraId="61370AA4" w14:textId="77777777" w:rsidR="0049258B" w:rsidRDefault="0049258B" w:rsidP="00960E05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
-    <w:altName w:val="S......."/>
     <w:panose1 w:val="020B0500040200020003"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
-    <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cordia New">
     <w:panose1 w:val="020B0304020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Angsana New">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="58298700" w14:textId="77777777" w:rsidR="00320DDA" w:rsidRDefault="00320DDA">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7C195D3C" w14:textId="14852DE1" w:rsidR="00940368" w:rsidRPr="00726A7D" w:rsidRDefault="008E3450" w:rsidP="00357090">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a8"/>
       <w:pBdr>
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423"/>
       </w:pBdr>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="9180"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
         <w:cs/>
       </w:rPr>
       <w:t>แบบฟอร์มเสนอ</w:t>
     </w:r>
     <w:r w:rsidR="007258CC" w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
@@ -22483,188 +22550,249 @@
     </w:r>
     <w:r w:rsidR="008754AE" w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="002A4EF0">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:noProof/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>9</w:t>
     </w:r>
     <w:r w:rsidR="008754AE" w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:noProof/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="741AD203" w14:textId="77777777" w:rsidR="00940368" w:rsidRPr="00726A7D" w:rsidRDefault="003F06A5">
+  <w:p w14:paraId="741AD203" w14:textId="4AEB86E0" w:rsidR="00940368" w:rsidRPr="00726A7D" w:rsidRDefault="003F06A5">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
+      <w:pStyle w:val="a8"/>
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+        <w:cs/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve">จัดทำโดย ศูนย์เทคโนโลยีสารสนเทศและการสื่อสาร </w:t>
     </w:r>
     <w:r w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
       </w:rPr>
       <w:t>e</w:t>
     </w:r>
     <w:r w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
       <w:t>-</w:t>
     </w:r>
     <w:r w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
       </w:rPr>
       <w:t xml:space="preserve">mail </w:t>
     </w:r>
     <w:r w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:szCs w:val="24"/>
         <w:cs/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
     <w:r w:rsidRPr="00726A7D">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:cs/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00726A7D">
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00320DDA" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        </w:rPr>
+        <w:t>ict_its@opsmoac</w:t>
+      </w:r>
+      <w:r w:rsidR="00320DDA" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00320DDA" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        </w:rPr>
+        <w:t>go</w:t>
+      </w:r>
+      <w:r w:rsidR="00320DDA" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00320DDA" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+    </w:hyperlink>
+    <w:r w:rsidR="00320DDA">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
       </w:rPr>
-      <w:t>ict_its@opsmoac</w:t>
+      <w:br/>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
-    <w:r w:rsidRPr="00726A7D">
+    <w:r w:rsidR="00320DDA">
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
         <w:cs/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t xml:space="preserve">ปรับปรุง ณ วันที่ </w:t>
     </w:r>
-    <w:r w:rsidRPr="00726A7D">
+    <w:r w:rsidR="007C36FD">
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-[...6 lines deleted...]
-        <w:szCs w:val="24"/>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
         <w:cs/>
       </w:rPr>
-      <w:t>.</w:t>
+      <w:t>3</w:t>
     </w:r>
-    <w:proofErr w:type="spellStart"/>
-    <w:r w:rsidRPr="00726A7D">
+    <w:r w:rsidR="00320DDA">
       <w:rPr>
-        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+        <w:cs/>
       </w:rPr>
-      <w:t>th</w:t>
+      <w:t xml:space="preserve"> สิงหาคม 2569</w:t>
     </w:r>
-    <w:proofErr w:type="spellEnd"/>
+  </w:p>
+</w:ftr>
+</file>
+
+<file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="541DBEA9" w14:textId="77777777" w:rsidR="00320DDA" w:rsidRDefault="00320DDA">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+    </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DAF54BD" w14:textId="77777777" w:rsidR="0009273D" w:rsidRDefault="0009273D" w:rsidP="00960E05">
+    <w:p w14:paraId="7228B49A" w14:textId="77777777" w:rsidR="0049258B" w:rsidRDefault="0049258B" w:rsidP="00960E05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="66ADB22B" w14:textId="77777777" w:rsidR="0009273D" w:rsidRDefault="0009273D" w:rsidP="00960E05">
+    <w:p w14:paraId="48BDAC7E" w14:textId="77777777" w:rsidR="0049258B" w:rsidRDefault="0049258B" w:rsidP="00960E05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="54372CAA" w14:textId="77777777" w:rsidR="00320DDA" w:rsidRDefault="00320DDA">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="7A2B3791" w14:textId="77777777" w:rsidR="004F7344" w:rsidRPr="000F2227" w:rsidRDefault="0005305E" w:rsidP="000F2227">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a6"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4680"/>
         <w:tab w:val="clear" w:pos="9360"/>
       </w:tabs>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="0005305E">
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
       </w:rPr>
       <w:t>ICT01</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
+<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="7505933A" w14:textId="77777777" w:rsidR="00320DDA" w:rsidRDefault="00320DDA">
+    <w:pPr>
+      <w:pStyle w:val="a6"/>
+    </w:pPr>
+  </w:p>
+</w:hdr>
+</file>
+
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="126F4F3F"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="2278D138"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="3"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -24054,321 +24182,334 @@
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:isLgl/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="7560" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1977025888">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="505435961">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="206334312">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="768701678">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1960798847">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1444155334">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="231937831">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="1533691921">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="297804510">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="473717954">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1548686308">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="315115124">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="1086341736">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="9"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
-[...1 lines deleted...]
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="140"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F7046"/>
     <w:rsid w:val="00010EAE"/>
     <w:rsid w:val="0001614E"/>
     <w:rsid w:val="0001715D"/>
     <w:rsid w:val="00022570"/>
     <w:rsid w:val="00031AE4"/>
     <w:rsid w:val="0005305E"/>
     <w:rsid w:val="00056ED0"/>
     <w:rsid w:val="000741B0"/>
     <w:rsid w:val="00077236"/>
     <w:rsid w:val="00077E30"/>
     <w:rsid w:val="00081562"/>
     <w:rsid w:val="00082948"/>
     <w:rsid w:val="00091815"/>
     <w:rsid w:val="000922FC"/>
     <w:rsid w:val="0009273D"/>
     <w:rsid w:val="00094FA3"/>
     <w:rsid w:val="000A5968"/>
     <w:rsid w:val="000B2429"/>
     <w:rsid w:val="000B3F46"/>
     <w:rsid w:val="000C6A05"/>
     <w:rsid w:val="000D1D7D"/>
     <w:rsid w:val="000D5856"/>
     <w:rsid w:val="000D6BF8"/>
     <w:rsid w:val="000D7287"/>
     <w:rsid w:val="000E037C"/>
     <w:rsid w:val="000F2227"/>
     <w:rsid w:val="000F3A6A"/>
     <w:rsid w:val="000F4518"/>
     <w:rsid w:val="00101EF9"/>
     <w:rsid w:val="00131A05"/>
     <w:rsid w:val="001377B9"/>
     <w:rsid w:val="00144B70"/>
     <w:rsid w:val="00171063"/>
     <w:rsid w:val="00183A25"/>
     <w:rsid w:val="00193047"/>
     <w:rsid w:val="00193616"/>
     <w:rsid w:val="00197C28"/>
+    <w:rsid w:val="001B4E16"/>
     <w:rsid w:val="001B67A4"/>
     <w:rsid w:val="001B7F4B"/>
     <w:rsid w:val="001C17E3"/>
     <w:rsid w:val="001C3261"/>
+    <w:rsid w:val="001E1BB7"/>
     <w:rsid w:val="001E63E3"/>
     <w:rsid w:val="00202BEB"/>
     <w:rsid w:val="0021092C"/>
     <w:rsid w:val="00214466"/>
     <w:rsid w:val="00216528"/>
     <w:rsid w:val="002246D9"/>
     <w:rsid w:val="002432E2"/>
     <w:rsid w:val="00251184"/>
     <w:rsid w:val="002642E7"/>
     <w:rsid w:val="00264656"/>
     <w:rsid w:val="00290662"/>
+    <w:rsid w:val="002950DE"/>
     <w:rsid w:val="002A0EB1"/>
     <w:rsid w:val="002A4EF0"/>
     <w:rsid w:val="002A6968"/>
     <w:rsid w:val="002A710F"/>
     <w:rsid w:val="002B1405"/>
     <w:rsid w:val="002B654A"/>
     <w:rsid w:val="002B6ABB"/>
     <w:rsid w:val="002B73D1"/>
     <w:rsid w:val="002C10ED"/>
     <w:rsid w:val="002C3019"/>
     <w:rsid w:val="002D7FE3"/>
     <w:rsid w:val="002E3784"/>
     <w:rsid w:val="002E4ACD"/>
     <w:rsid w:val="002F0644"/>
+    <w:rsid w:val="002F2CCE"/>
     <w:rsid w:val="002F76A8"/>
     <w:rsid w:val="0030034E"/>
     <w:rsid w:val="00317330"/>
     <w:rsid w:val="003204CE"/>
+    <w:rsid w:val="00320DDA"/>
     <w:rsid w:val="00326803"/>
     <w:rsid w:val="0033794E"/>
     <w:rsid w:val="00342109"/>
     <w:rsid w:val="00344EA1"/>
     <w:rsid w:val="00344F61"/>
     <w:rsid w:val="00356564"/>
     <w:rsid w:val="00357090"/>
     <w:rsid w:val="0036361D"/>
     <w:rsid w:val="003715B2"/>
     <w:rsid w:val="003755CC"/>
     <w:rsid w:val="003A2DF2"/>
     <w:rsid w:val="003B20C5"/>
     <w:rsid w:val="003C0150"/>
     <w:rsid w:val="003C75AF"/>
     <w:rsid w:val="003D32D1"/>
     <w:rsid w:val="003D5A04"/>
     <w:rsid w:val="003E1BF2"/>
     <w:rsid w:val="003E32A0"/>
     <w:rsid w:val="003F06A5"/>
     <w:rsid w:val="003F5974"/>
     <w:rsid w:val="00414F16"/>
     <w:rsid w:val="0043054F"/>
     <w:rsid w:val="00432BB2"/>
     <w:rsid w:val="0043647C"/>
     <w:rsid w:val="004366EB"/>
     <w:rsid w:val="004434D1"/>
     <w:rsid w:val="00466176"/>
     <w:rsid w:val="00470446"/>
     <w:rsid w:val="00484932"/>
+    <w:rsid w:val="0049258B"/>
     <w:rsid w:val="004927D8"/>
     <w:rsid w:val="00493393"/>
     <w:rsid w:val="00497C1D"/>
     <w:rsid w:val="004C37BB"/>
     <w:rsid w:val="004D24F3"/>
     <w:rsid w:val="004D3C4B"/>
     <w:rsid w:val="004E1F93"/>
     <w:rsid w:val="004F7344"/>
     <w:rsid w:val="00514395"/>
     <w:rsid w:val="005314C1"/>
     <w:rsid w:val="0053321B"/>
     <w:rsid w:val="00533F8C"/>
     <w:rsid w:val="0053592E"/>
     <w:rsid w:val="00537478"/>
     <w:rsid w:val="00547BBF"/>
     <w:rsid w:val="0055208F"/>
     <w:rsid w:val="0056034A"/>
     <w:rsid w:val="00573197"/>
     <w:rsid w:val="005773F7"/>
     <w:rsid w:val="00586C62"/>
     <w:rsid w:val="005879CC"/>
     <w:rsid w:val="00594A4A"/>
     <w:rsid w:val="005A1AEF"/>
     <w:rsid w:val="005A6824"/>
     <w:rsid w:val="005B2443"/>
     <w:rsid w:val="005B4EC9"/>
     <w:rsid w:val="005B6C0F"/>
+    <w:rsid w:val="005C5394"/>
+    <w:rsid w:val="005D2CD6"/>
     <w:rsid w:val="005D3819"/>
     <w:rsid w:val="005D67D2"/>
     <w:rsid w:val="005D6D23"/>
     <w:rsid w:val="005E28D5"/>
     <w:rsid w:val="005E2A45"/>
     <w:rsid w:val="00646D7D"/>
     <w:rsid w:val="0066304A"/>
     <w:rsid w:val="006739E5"/>
     <w:rsid w:val="00675703"/>
     <w:rsid w:val="00675F7B"/>
     <w:rsid w:val="00681451"/>
     <w:rsid w:val="00691CEF"/>
     <w:rsid w:val="0069724D"/>
     <w:rsid w:val="006A6A6D"/>
     <w:rsid w:val="006A6CB3"/>
     <w:rsid w:val="006A7CD5"/>
     <w:rsid w:val="006B1E7D"/>
     <w:rsid w:val="006B375B"/>
+    <w:rsid w:val="006B7396"/>
     <w:rsid w:val="006B7628"/>
     <w:rsid w:val="006C0247"/>
     <w:rsid w:val="006D050A"/>
     <w:rsid w:val="006E6B7E"/>
     <w:rsid w:val="006F3013"/>
     <w:rsid w:val="007032B4"/>
     <w:rsid w:val="007258CC"/>
     <w:rsid w:val="00726A7D"/>
     <w:rsid w:val="007561D3"/>
     <w:rsid w:val="00777C15"/>
     <w:rsid w:val="00787D62"/>
     <w:rsid w:val="007A5C46"/>
     <w:rsid w:val="007B0AAA"/>
     <w:rsid w:val="007B6B05"/>
     <w:rsid w:val="007C0704"/>
     <w:rsid w:val="007C0BB2"/>
+    <w:rsid w:val="007C36FD"/>
     <w:rsid w:val="007C4A23"/>
     <w:rsid w:val="007C513A"/>
     <w:rsid w:val="007D24C1"/>
     <w:rsid w:val="007E5905"/>
     <w:rsid w:val="007F7046"/>
     <w:rsid w:val="007F71A7"/>
     <w:rsid w:val="007F7307"/>
     <w:rsid w:val="008006FD"/>
     <w:rsid w:val="00813A4B"/>
     <w:rsid w:val="00842241"/>
     <w:rsid w:val="00847581"/>
     <w:rsid w:val="00850949"/>
     <w:rsid w:val="00853A13"/>
     <w:rsid w:val="00861BC5"/>
     <w:rsid w:val="008654A6"/>
     <w:rsid w:val="008754AE"/>
+    <w:rsid w:val="00887C65"/>
     <w:rsid w:val="00894E7B"/>
     <w:rsid w:val="008B3FAC"/>
     <w:rsid w:val="008B6BBC"/>
     <w:rsid w:val="008C55D3"/>
     <w:rsid w:val="008D69E5"/>
     <w:rsid w:val="008E3450"/>
     <w:rsid w:val="008F6D29"/>
     <w:rsid w:val="009068A7"/>
     <w:rsid w:val="009120D5"/>
     <w:rsid w:val="00914214"/>
     <w:rsid w:val="0091612F"/>
     <w:rsid w:val="00921834"/>
     <w:rsid w:val="009246D7"/>
     <w:rsid w:val="00940368"/>
     <w:rsid w:val="009443B3"/>
     <w:rsid w:val="009604BD"/>
     <w:rsid w:val="00960E05"/>
     <w:rsid w:val="00964227"/>
     <w:rsid w:val="00974930"/>
     <w:rsid w:val="00981F52"/>
     <w:rsid w:val="00982BC8"/>
     <w:rsid w:val="00982FE6"/>
+    <w:rsid w:val="00986D24"/>
     <w:rsid w:val="00990839"/>
     <w:rsid w:val="009A4523"/>
     <w:rsid w:val="009B15D9"/>
+    <w:rsid w:val="009B33A6"/>
     <w:rsid w:val="009B6A19"/>
     <w:rsid w:val="009B774D"/>
     <w:rsid w:val="009C39E1"/>
     <w:rsid w:val="009C54C1"/>
     <w:rsid w:val="009C5D60"/>
     <w:rsid w:val="009D20E2"/>
     <w:rsid w:val="009D2689"/>
     <w:rsid w:val="009D6C80"/>
     <w:rsid w:val="009E1BE1"/>
     <w:rsid w:val="009F10FF"/>
     <w:rsid w:val="009F1106"/>
     <w:rsid w:val="009F308D"/>
     <w:rsid w:val="00A0455A"/>
     <w:rsid w:val="00A075CD"/>
     <w:rsid w:val="00A12AA4"/>
     <w:rsid w:val="00A328E0"/>
     <w:rsid w:val="00A341FB"/>
     <w:rsid w:val="00A50FD5"/>
     <w:rsid w:val="00A53270"/>
     <w:rsid w:val="00A75276"/>
     <w:rsid w:val="00AA0652"/>
     <w:rsid w:val="00AA5188"/>
     <w:rsid w:val="00AB126F"/>
     <w:rsid w:val="00AB2DA9"/>
     <w:rsid w:val="00AB41AB"/>
@@ -24378,166 +24519,174 @@
     <w:rsid w:val="00AD0BA9"/>
     <w:rsid w:val="00AE12E8"/>
     <w:rsid w:val="00AE260E"/>
     <w:rsid w:val="00AE460B"/>
     <w:rsid w:val="00AF1B4D"/>
     <w:rsid w:val="00AF28E9"/>
     <w:rsid w:val="00B11880"/>
     <w:rsid w:val="00B11E5D"/>
     <w:rsid w:val="00B133E2"/>
     <w:rsid w:val="00B15E89"/>
     <w:rsid w:val="00B309F4"/>
     <w:rsid w:val="00B312FE"/>
     <w:rsid w:val="00B51B1A"/>
     <w:rsid w:val="00B51D9A"/>
     <w:rsid w:val="00B553E5"/>
     <w:rsid w:val="00B567E1"/>
     <w:rsid w:val="00B61C34"/>
     <w:rsid w:val="00B63848"/>
     <w:rsid w:val="00B6761A"/>
     <w:rsid w:val="00B84D55"/>
     <w:rsid w:val="00B871E2"/>
     <w:rsid w:val="00B90E8B"/>
     <w:rsid w:val="00B941FE"/>
     <w:rsid w:val="00BB7CF8"/>
     <w:rsid w:val="00BC08A3"/>
+    <w:rsid w:val="00BC0A9D"/>
     <w:rsid w:val="00BC33F2"/>
     <w:rsid w:val="00BC5E85"/>
     <w:rsid w:val="00BD007A"/>
     <w:rsid w:val="00BE1F4D"/>
     <w:rsid w:val="00BE3165"/>
     <w:rsid w:val="00BF09F3"/>
     <w:rsid w:val="00C00E94"/>
     <w:rsid w:val="00C0325D"/>
     <w:rsid w:val="00C0478D"/>
     <w:rsid w:val="00C20938"/>
     <w:rsid w:val="00C23708"/>
     <w:rsid w:val="00C26231"/>
     <w:rsid w:val="00C314FF"/>
     <w:rsid w:val="00C469ED"/>
     <w:rsid w:val="00C533C5"/>
     <w:rsid w:val="00C549CA"/>
+    <w:rsid w:val="00C635E9"/>
     <w:rsid w:val="00C764E0"/>
     <w:rsid w:val="00C854B1"/>
     <w:rsid w:val="00CA501A"/>
     <w:rsid w:val="00CB45C6"/>
     <w:rsid w:val="00CB6E0E"/>
     <w:rsid w:val="00CC535C"/>
     <w:rsid w:val="00CE7231"/>
     <w:rsid w:val="00D031FF"/>
+    <w:rsid w:val="00D042E7"/>
     <w:rsid w:val="00D17B17"/>
     <w:rsid w:val="00D2235A"/>
     <w:rsid w:val="00D24AE2"/>
     <w:rsid w:val="00D27E57"/>
+    <w:rsid w:val="00D45E98"/>
+    <w:rsid w:val="00D46A7F"/>
     <w:rsid w:val="00D522E3"/>
     <w:rsid w:val="00D60A38"/>
     <w:rsid w:val="00DA0A93"/>
     <w:rsid w:val="00DA3286"/>
     <w:rsid w:val="00DA552B"/>
     <w:rsid w:val="00DC2ABD"/>
     <w:rsid w:val="00DC2F70"/>
     <w:rsid w:val="00DC40F5"/>
     <w:rsid w:val="00DE221F"/>
     <w:rsid w:val="00E038E1"/>
     <w:rsid w:val="00E22B11"/>
     <w:rsid w:val="00E51B2A"/>
     <w:rsid w:val="00E611CA"/>
     <w:rsid w:val="00E679E5"/>
     <w:rsid w:val="00E75090"/>
     <w:rsid w:val="00E90D65"/>
     <w:rsid w:val="00EA150F"/>
     <w:rsid w:val="00EB0CD4"/>
     <w:rsid w:val="00EB3E75"/>
     <w:rsid w:val="00EB42CE"/>
     <w:rsid w:val="00EC166E"/>
     <w:rsid w:val="00EC1BB6"/>
     <w:rsid w:val="00EC1FEF"/>
     <w:rsid w:val="00EC43B2"/>
     <w:rsid w:val="00EE70D0"/>
     <w:rsid w:val="00EE78ED"/>
+    <w:rsid w:val="00EF74DA"/>
     <w:rsid w:val="00F001B2"/>
     <w:rsid w:val="00F024A6"/>
     <w:rsid w:val="00F03C24"/>
     <w:rsid w:val="00F05C8B"/>
     <w:rsid w:val="00F20666"/>
     <w:rsid w:val="00F254B8"/>
     <w:rsid w:val="00F31E69"/>
     <w:rsid w:val="00F361F3"/>
     <w:rsid w:val="00F37877"/>
     <w:rsid w:val="00F753B5"/>
     <w:rsid w:val="00F75630"/>
+    <w:rsid w:val="00F757B5"/>
     <w:rsid w:val="00F77BE9"/>
     <w:rsid w:val="00F84E9B"/>
     <w:rsid w:val="00F948CF"/>
+    <w:rsid w:val="00FA18AD"/>
     <w:rsid w:val="00FA3E60"/>
     <w:rsid w:val="00FC10B0"/>
     <w:rsid w:val="00FC36BE"/>
     <w:rsid w:val="00FC66FB"/>
     <w:rsid w:val="00FD24CB"/>
     <w:rsid w:val="00FF091F"/>
     <w:rsid w:val="00FF7906"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="537C7B3C"/>
   <w15:docId w15:val="{C8850D2C-6211-4A66-AA3A-83878B419F39}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault/>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -24865,275 +25014,307 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00981F52"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="textnormal1">
     <w:name w:val="text_normal1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="007F7046"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
       <w:color w:val="666666"/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Table Heading,text,รายการย่อหน้า1,List Paragraph1,Sarabun List,3,POCG Table Text,00 List Bull,รายการย่อหน้า,Bullet,รายการย่อหน้าระดับ2,ข้อระดับ1,หัวข้อ 1,List Paragraph 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007F7046"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
     <w:rsid w:val="007F7046"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="การเยื้องเนื้อความ 2 อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
     <w:rsid w:val="007F7046"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00D60A38"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="002B1405"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00960E05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="หัวกระดาษ อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00960E05"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00960E05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="ท้ายกระดาษ อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00960E05"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00990839"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="ข้อความบอลลูน อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00990839"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="รายการย่อหน้า2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00981F52"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="ย่อหน้ารายการ อักขระ"/>
+    <w:aliases w:val="Table Heading อักขระ,text อักขระ,รายการย่อหน้า1 อักขระ,List Paragraph1 อักขระ,Sarabun List อักขระ,3 อักขระ,POCG Table Text อักขระ,00 List Bull อักขระ,รายการย่อหน้า อักขระ,Bullet อักขระ,รายการย่อหน้าระดับ2 อักขระ,ข้อระดับ1 อักขระ"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="002E3784"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00320DDA"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00320DDA"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ict_its@opsmoac.go.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -25384,85 +25565,85 @@
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{7B6F092C-BE08-4F62-A191-4B77A9988618}">
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{0E2118F3-50F6-4809-BB69-90F0E7EFDD99}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>9</Pages>
-  <Words>883</Words>
-  <Characters>5038</Characters>
+  <Words>892</Words>
+  <Characters>5086</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>41</Lines>
+  <Lines>42</Lines>
   <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
       <vt:lpstr/>
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>5910</CharactersWithSpaces>
+  <CharactersWithSpaces>5967</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>