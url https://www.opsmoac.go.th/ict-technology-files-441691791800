--- v0 (2026-06-13)
+++ v1 (2026-09-12)
@@ -3,55 +3,55 @@
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="4EA8ECA8" w14:textId="1E67D57E" w:rsidR="00F13EC2" w:rsidRPr="00DF589D" w:rsidRDefault="008A0335" w:rsidP="00F13EC2">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
+        <w:pStyle w:val="a6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
           <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657216" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="7A25D292" wp14:editId="2A9B2F06">
             <wp:simplePos x="0" y="0"/>
             <wp:positionH relativeFrom="column">
               <wp:posOffset>-481330</wp:posOffset>
             </wp:positionH>
             <wp:positionV relativeFrom="paragraph">
               <wp:posOffset>-267970</wp:posOffset>
             </wp:positionV>
             <wp:extent cx="1425575" cy="1007745"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:wrapNone/>
             <wp:docPr id="4" name="Picture 4"/>
             <wp:cNvGraphicFramePr/>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -88,94 +88,94 @@
                     </a:ln>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
             <wp14:sizeRelH relativeFrom="page">
               <wp14:pctWidth>0</wp14:pctWidth>
             </wp14:sizeRelH>
             <wp14:sizeRelV relativeFrom="page">
               <wp14:pctHeight>0</wp14:pctHeight>
             </wp14:sizeRelV>
           </wp:anchor>
         </w:drawing>
       </w:r>
       <w:r w:rsidR="00F13EC2" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>แบบฟอร์มเสนอขอจัดหา/ขอโอนเปลี่ยนแปลงงบประมาณรายจ่ายประจำปี</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="418BD06F" w14:textId="33521CBD" w:rsidR="00F13EC2" w:rsidRPr="00DF589D" w:rsidRDefault="00F13EC2" w:rsidP="00F13EC2">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
+        <w:pStyle w:val="a6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ด้านเทคโนโลยี</w:t>
       </w:r>
       <w:r w:rsidR="004C333F">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดิจิทัล</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> งบประมาณ พ.ศ......</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t>...</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2BC7FF47" w14:textId="1F6900EF" w:rsidR="00F13EC2" w:rsidRPr="00DF589D" w:rsidRDefault="00F13EC2" w:rsidP="00F13EC2">
       <w:pPr>
-        <w:pStyle w:val="Header"/>
+        <w:pStyle w:val="a6"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">หน่วยงาน </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>……………………………………………………………………………………</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
@@ -209,116 +209,116 @@
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อโครงการ..........................................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34E7F6A8" w14:textId="6525F4D6" w:rsidR="008E3450" w:rsidRPr="00DF589D" w:rsidRDefault="002D122A" w:rsidP="008E3450">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:noProof/>
           <w:sz w:val="28"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
-              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="527EDFFD" wp14:editId="52C831A9">
+              <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251657728" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="527EDFFD" wp14:editId="5F369009">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
-                  <wp:posOffset>-140335</wp:posOffset>
+                  <wp:posOffset>-139344</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
-                  <wp:posOffset>132715</wp:posOffset>
+                  <wp:posOffset>133553</wp:posOffset>
                 </wp:positionV>
-                <wp:extent cx="6159500" cy="701675"/>
-                <wp:effectExtent l="7620" t="13970" r="5080" b="8255"/>
+                <wp:extent cx="6159500" cy="1251560"/>
+                <wp:effectExtent l="0" t="0" r="12700" b="25400"/>
                 <wp:wrapNone/>
                 <wp:docPr id="1" name="Rectangle 2"/>
                 <wp:cNvGraphicFramePr>
                   <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
                 </wp:cNvGraphicFramePr>
                 <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
                   <a:graphicData uri="http://schemas.microsoft.com/office/word/2010/wordprocessingShape">
                     <wps:wsp>
                       <wps:cNvSpPr>
                         <a:spLocks noChangeArrowheads="1"/>
                       </wps:cNvSpPr>
                       <wps:spPr bwMode="auto">
                         <a:xfrm>
                           <a:off x="0" y="0"/>
-                          <a:ext cx="6159500" cy="701675"/>
+                          <a:ext cx="6159500" cy="1251560"/>
                         </a:xfrm>
                         <a:prstGeom prst="rect">
                           <a:avLst/>
                         </a:prstGeom>
                         <a:noFill/>
                         <a:ln w="9525">
                           <a:solidFill>
                             <a:srgbClr val="000000"/>
                           </a:solidFill>
                           <a:miter lim="800000"/>
                           <a:headEnd/>
                           <a:tailEnd/>
                         </a:ln>
                         <a:extLst>
                           <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
                             <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                               <a:solidFill>
                                 <a:srgbClr val="FFFFFF"/>
                               </a:solidFill>
                             </a14:hiddenFill>
                           </a:ext>
                         </a:extLst>
                       </wps:spPr>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0" upright="1">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="page">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="page">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:rect w14:anchorId="5023AC42" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-11.05pt;margin-top:10.45pt;width:485pt;height:55.25pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAfVJ37dwIAAPsEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNuO0zAQfUfiHyy/d5OUpJdo09WqaRHS&#10;AisWPsC1ncbCsY3tNl0Q/87YaUvLviBEHhI7M545Z+aMb+8OnUR7bp3QqsLZTYoRV1QzobYV/vJ5&#10;PZph5DxRjEiteIWfucN3i9evbntT8rFutWTcIgiiXNmbCrfemzJJHG15R9yNNlyBsdG2Ix62dpsw&#10;S3qI3slknKaTpNeWGaspdw7+1oMRL2L8puHUf2waxz2SFQZsPr5tfG/CO1ncknJriWkFPcIg/4Ci&#10;I0JB0nOomniCdla8CNUJarXTjb+hukt00wjKIwdgk6V/sHlqieGRCxTHmXOZ3P8LSz/sHy0SDHqH&#10;kSIdtOgTFI2oreRoHMrTG1eC15N5tIGgMw+afnVI6WULXvzeWt23nDAAlQX/5OpA2Dg4ijb9e80g&#10;Otl5HSt1aGwXAkIN0CE25PncEH7wiMLPSVbMixT6RsE2TbPJtIgpSHk6bazzb7nuUFhU2AL2GJ3s&#10;H5wPaEh5cgnJlF4LKWPTpUJ9hefFuIgHnJaCBWMkabebpbRoT4Js4nPMe+XWCQ/ilaKr8OzsRMpQ&#10;jZViMYsnQg5rQCJVCA7kANtxNYjkxzydr2arWT7Kx5PVKE/renS/XuajyTqbFvWbermss58BZ5aX&#10;rWCMqwD1JNgs/ztBHEdnkNpZsleU3CXzdXxeMk+uYcQqA6vTN7KLMgidHxS00ewZVGD1MIFwY8Ci&#10;1fY7Rj1MX4Xdtx2xHCP5ToGS5lmeh3GNm7yYjmFjLy2bSwtRFEJV2GM0LJd+GPGdsWLbQqYs9ljp&#10;e1BfI6IwgjIHVEfNwoRFBsfbIIzw5T56/b6zFr8AAAD//wMAUEsDBBQABgAIAAAAIQAS9YFc3wAA&#10;AAoBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwDIbvSLxDZCRuW9oyGCtNp4LYddIG0uCWtSap&#10;1jhVk63l7TEnuNnyp9/fX6wn14kLDqH1pCCdJyCQat+0ZBS8v21mjyBC1NTozhMq+MYA6/L6qtB5&#10;40fa4WUfjeAQCrlWYGPscylDbdHpMPc9Et++/OB05HUwshn0yOGuk1mSPEinW+IPVvf4YrE+7c9O&#10;wWv/ua3uTZDVIdqPk38eN3ZrlLq9maonEBGn+AfDrz6rQ8lOR3+mJohOwSzLUkYVZMkKBAOrxZKH&#10;I5N36QJkWcj/FcofAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAB9Unft3AgAA+wQAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhABL1gVzfAAAACgEA&#10;AA8AAAAAAAAAAAAAAAAA0QQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAADdBQAAAAA=&#10;" filled="f"/>
+              <v:rect w14:anchorId="7EC18F0F" id="Rectangle 2" o:spid="_x0000_s1026" style="position:absolute;margin-left:-10.95pt;margin-top:10.5pt;width:485pt;height:98.55pt;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:page;mso-height-relative:page;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA/Ldn5BwIAAO4DAAAOAAAAZHJzL2Uyb0RvYy54bWysU8GO0zAQvSPxD5bvNE3VlG3UdLXqsghp&#10;YZEWPsB1nMTC9pix27R8PWO3263ghsjB8mTsN/PePK9uD9awvcKgwTW8nEw5U05Cq13f8O/fHt7d&#10;cBaicK0w4FTDjyrw2/XbN6vR12oGA5hWISMQF+rRN3yI0ddFEeSgrAgT8MpRsgO0IlKIfdGiGAnd&#10;mmI2nS6KEbD1CFKFQH/vT0m+zvhdp2R86rqgIjMNp95iXjGv27QW65WoexR+0PLchviHLqzQjope&#10;oO5FFGyH+i8oqyVCgC5OJNgCuk5LlTkQm3L6B5vnQXiVuZA4wV9kCv8PVn7ZP/uvmFoP/hHkj8Ac&#10;bAbhenWHCOOgREvlyiRUMfpQXy6kINBVth0/Q0ujFbsIWYNDhzYBEjt2yFIfL1KrQ2SSfi7KallN&#10;aSKScuWsKqtFHkYh6pfrHkP8qMCytGk40iwzvNg/hpjaEfXLkVTNwYM2Js/TODY2fFnNqnwhgNFt&#10;SmaW2G83BtleJEfkL3Mj/tfHrI7kS6Ntw28uh0Sd5Pjg2lwlCm1Oe+rEuLM+SZLkvlBvoT2SPAgn&#10;09Ejoc0A+IuzkQzX8PBzJ1BxZj45knhZzufJoTmYV+9nFOB1ZnudEU4SVMMjZ6ftJp5cvfOo+4Eq&#10;lZm7gzsaS6ezYK9dnZslU2Udzw8gufY6zqden+n6NwAAAP//AwBQSwMEFAAGAAgAAAAhAAenfFve&#10;AAAACgEAAA8AAABkcnMvZG93bnJldi54bWxMj0FPwzAMhe9I/IfISNy2tBWgrTSdCmLXSQwk4JY1&#10;JqnWOFWTreXf453gZvs9PX+v2sy+F2ccYxdIQb7MQCC1wXRkFby/bRcrEDFpMroPhAp+MMKmvr6q&#10;dGnCRK943icrOIRiqRW4lIZSytg69Douw4DE2ncYvU68jlaaUU8c7ntZZNmD9Loj/uD0gM8O2+P+&#10;5BW8DF+75t5G2Xwk93kMT9PW7axStzdz8wgi4Zz+zHDBZ3SomekQTmSi6BUsinzNVgVFzp3YsL5b&#10;5SAOlwMPsq7k/wr1LwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAA&#10;AAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAAL&#10;AAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA/Ldn5BwIAAO4DAAAO&#10;AAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAHp3xb3gAAAAoB&#10;AAAPAAAAAAAAAAAAAAAAAGEEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAbAUAAAAA&#10;" filled="f"/>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="41EE658B" w14:textId="77777777" w:rsidR="008E3450" w:rsidRPr="00DF589D" w:rsidRDefault="008E3450" w:rsidP="008E3450">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ประเภทโครงการ </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -460,90 +460,227 @@
     <w:p w14:paraId="18551BFB" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00DF589D" w:rsidRDefault="008E3450" w:rsidP="008E3450">
       <w:pPr>
         <w:ind w:left="720" w:firstLine="720"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> จ้างที่ปรึกษา </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="141F3DEF" w14:textId="77777777" w:rsidR="008E3450" w:rsidRPr="00DF589D" w:rsidRDefault="008E3450" w:rsidP="008E3450">
+    <w:p w14:paraId="141F3DEF" w14:textId="77777777" w:rsidR="008E3450" w:rsidRDefault="008E3450" w:rsidP="008E3450">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="350528C9" w14:textId="09E14043" w:rsidR="00752B01" w:rsidRDefault="00752B01" w:rsidP="008E3450">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">กลุ่มโครงการด้าน   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Application  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidR="008668C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>Computer &amp;</w:t>
+      </w:r>
+      <w:r w:rsidR="008668C1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Network  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cybersecurity  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings 2" w:char="F0A3"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+        <w:t>GIS</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2084DCBC" w14:textId="77777777" w:rsidR="00752B01" w:rsidRDefault="00752B01" w:rsidP="008E3450">
+      <w:pPr>
+        <w:outlineLvl w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="08D3137C" w14:textId="77777777" w:rsidR="00AC7CF6" w:rsidRPr="00DF589D" w:rsidRDefault="00AC7CF6" w:rsidP="008E3450">
       <w:pPr>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="28"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0D97B3D2" w14:textId="77777777" w:rsidR="00326803" w:rsidRPr="00DF589D" w:rsidRDefault="00326803" w:rsidP="001E4EE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อหน่วยงานเจ้าของโครงการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0FDA4965" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00C131F4" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อส่วนราชการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="443E73D2" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -653,51 +790,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="2AEE07BF" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชื่อสถานที่ตั้ง</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="08ABF6AB" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -807,51 +944,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4822AE26" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>หัวหน้าส่วนราชการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="757FD233" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -961,51 +1098,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="43AFEC08" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้รับผิดชอบโครงการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4EFED256" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -1152,51 +1289,51 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="1ACB1FD9" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ผู้ประสานงานโครงการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7D917948" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -1474,51 +1611,51 @@
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="6166761F" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>หน้าที่ความรับผิดชอบของหน่วยงาน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="32CE62F2" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -1889,181 +2026,50 @@
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="029FCCEE" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
-[...129 lines deleted...]
-    </w:p>
     <w:p w14:paraId="478565B5" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
@@ -2415,51 +2421,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4CD1FED6" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="5"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>แผนภูมิการแบ่งส่วนราชการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F2A4271" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -2961,1042 +2967,780 @@
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="64371D5E" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
-[...260 lines deleted...]
-    </w:p>
     <w:p w14:paraId="7954AEDA" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="001E4EE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ระบบงานที่มีในปัจจุบัน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40C4CD78" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>รายละเอียดระบบงานปัจจุบัน</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="4219"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="1491"/>
       </w:tblGrid>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00DF589D" w14:paraId="47ACE505" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="590B3A33" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1EC4ACEB" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายละเอียด</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A2A668B" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00DF589D" w14:paraId="7FA21CAD" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4EDADAD7" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ฮาร์ดแวร์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3D0A44C5" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4DFD0B2A" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00DF589D" w14:paraId="55ECF678" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09331190" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ซอฟต์แวร์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="07356668" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26A653E3" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00DF589D" w14:paraId="24545244" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7EB82C9C" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ระบบสารสนเทศ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A9466C3" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2A373E0D" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00DF589D" w14:paraId="35E048C9" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="51E4B080" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="3"/>
               </w:numPr>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>อื่นๆ (ถ้ามี)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4D540860" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2BD2179A" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00DF589D" w14:paraId="2F5B79BE" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="785518B0" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73A117B0" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0616AF9B" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00F254B8" w:rsidRPr="00DF589D" w14:paraId="016A3D1D" w14:textId="77777777" w:rsidTr="009246D7">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4219" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="635A3CD9" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17DD2DF8" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1491" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1B395478" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="63B739E1" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="00F254B8">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="07345D5C" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>โครงรูปและการเชื่อมโยงอุปกรณ์</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7EEE5195" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="00F254B8">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9396"/>
       </w:tblGrid>
       <w:tr w:rsidR="00B3701B" w:rsidRPr="00DF589D" w14:paraId="429A52D8" w14:textId="77777777" w:rsidTr="001E4EE1">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9396" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="17BCC60E" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="4006C38E" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5E88E877" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="454AFAD1" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>(แทรกแผนผังการเชื่อมโยง)</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="6884F8BE" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="5047828A" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="6267C917" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="001E4EE1">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="thaiDistribute"/>
               <w:outlineLvl w:val="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3568F9FE" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="00F254B8">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="174B50BB" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>บุคลากรผู้ใช้งานคอมพิวเตอร์ที่มีอยู่ในปัจจุบัน</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblBorders>
@@ -4390,156 +4134,145 @@
               <w:t>รวมทั้งสิ้น</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2342" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="44C439E0" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00F254B8" w:rsidP="009246D7">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="41643661" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3C86F0BE" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00813A4B" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เปรียบเทียบสัดส่วนการใช้งานเครื่องคอมพิวเตอร์จำนวน......................................เครื่อง / คน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="268531DA" w14:textId="77777777" w:rsidR="000B0BAF" w:rsidRDefault="00B3701B" w:rsidP="00F254B8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="1FCE8A22" w14:textId="77777777" w:rsidR="00F254B8" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00F254B8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:outlineLvl w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...10 lines deleted...]
-      </w:pPr>
     </w:p>
     <w:p w14:paraId="5195FD69" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="001E4EE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ระบบงานใหม</w:t>
       </w:r>
       <w:r w:rsidR="00F254B8" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>่ที่เสนอ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="022794CB" w14:textId="77777777" w:rsidR="007F7046" w:rsidRPr="00DF589D" w:rsidRDefault="007F7046" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>หลักการและเหตุผล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4383D596" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -5436,51 +5169,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4D2A048E" w14:textId="77777777" w:rsidR="007F7046" w:rsidRPr="00DF589D" w:rsidRDefault="007F7046" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>วัตถุประสงค์</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5FFDAADA" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -6246,51 +5979,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="13CEDC11" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เป้าหมาย</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="01DD425C" w14:textId="77777777" w:rsidR="00B3701B" w:rsidRPr="00DF589D" w:rsidRDefault="00B3701B" w:rsidP="00B3701B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -7056,51 +6789,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E476C89" w14:textId="77777777" w:rsidR="008E3450" w:rsidRPr="00A95A74" w:rsidRDefault="00A95A74" w:rsidP="00A95A74">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A95A74">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ตัวชี้วัด</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="251B9D3C" w14:textId="77777777" w:rsidR="00A95A74" w:rsidRPr="00DF589D" w:rsidRDefault="00A95A74" w:rsidP="00A95A74">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
@@ -8385,290 +8118,290 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-25</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>70</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="3F74E87F" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ยุทธศาสตร์ที่ 1  ปรับเปลี่ยนองค์กรสู่การเป็นองค์กรดิจิทัล </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="030831FF" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsia="TH SarabunPSK" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนากระบวนการทำงานและโครงสร้างพื้นฐานสู่องค์กรดิจิทัล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6C72BFA7" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ยุทธศาสตร์ที่ 2  พัฒนาข้อมูลด้านการเกษตรให้เป็นเอกภาพและใช้ประโยชน์ร่วมกัน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="092F5678" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนาข้อมูลสำคัญของกระทรวงเกษตรและสหกรณ์และหน่วยงานในสังกัดให้เป็นเอกภาพและพร้อมใช้งาน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7814FA41" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนาศูนย์กลางแลกเปลี่ยนข้อมูลของกระทรวงเกษตรและสหกรณ์เพื่อเชื่อมโยง แลกเปลี่ยน และใช้ประโยชน์จากข้อมูลและนวัตกรรมปัญญาประดิษฐ์ร่วมกันระหว่างหน่วยงาน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="57D18673" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ยุทธศาสตร์ที่ 3  พัฒนางานบริการด้วยเทคโนโลยีดิจิทัล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1C1FC6EA" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนาแพลตฟอร์มงานบริการประชาชนและภาคธุรกิจ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0A1ED062" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="12"/>
         </w:numPr>
         <w:ind w:left="709"/>
         <w:contextualSpacing w:val="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ยุทธศาสตร์ที่ 4  เสริมสร้างกำลังคนให้พร้อมเข้าสู่ยุคดิจิทัล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2CFD1E" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การสร้างบุคลากรให้มีวัฒนธรรมดิจิทัล เพื่อก้าวสู่องค์กรดิจิทัล</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67F7469B" w14:textId="77777777" w:rsidR="009D64A6" w:rsidRPr="002A4EF0" w:rsidRDefault="009D64A6" w:rsidP="009D64A6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:eastAsiaTheme="minorEastAsia" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A4EF0">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>การพัฒนาเกษตรกรให้สามารถประยุกต์ใช้เทคโนโลยีดิจิทัลได้อย่างมีประสิทธิภาพ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1D56EC19" w14:textId="77777777" w:rsidR="00D713B9" w:rsidRDefault="00D713B9" w:rsidP="005A53CE">
       <w:pPr>
         <w:ind w:left="360"/>
@@ -8687,125 +8420,125 @@
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แผนงาน/โครงการที่เสนอมีความสอดคล้องกับแผนแม่บท/นโยบาย</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2F0C4160" w14:textId="77777777" w:rsidR="00547BBF" w:rsidRPr="00DF589D" w:rsidRDefault="00547BBF" w:rsidP="00547BBF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สอดคล้องกับนโยบายรัฐบาล เรื่อง</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>.........................................................................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0434C9FC" w14:textId="77777777" w:rsidR="00547BBF" w:rsidRPr="00DF589D" w:rsidRDefault="00547BBF" w:rsidP="00547BBF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สอดคล้องกับนโยบายของกระทรวงเกษตรและสหกรณ์ เรื่อง</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>.............................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="78356E4F" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="007258CC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> สอดคล้องกับแผน/พันธกิจ</w:t>
       </w:r>
@@ -8853,51 +8586,51 @@
           <w:cs/>
         </w:rPr>
         <w:t>........</w:t>
       </w:r>
       <w:r w:rsidR="00547BBF" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>.................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="34D5BB85" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="007258CC">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="284" w:firstLine="436"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:sym w:font="Wingdings 2" w:char="F0A3"/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> อื่นๆ กรุณาระบุ</w:t>
       </w:r>
     </w:p>
@@ -9143,51 +8876,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0DF16EF7" w14:textId="77777777" w:rsidR="00F072FF" w:rsidRPr="00DF589D" w:rsidRDefault="00F072FF" w:rsidP="00547BBF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="284"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="023AAAE3" w14:textId="77777777" w:rsidR="00C632D5" w:rsidRDefault="00C632D5">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
@@ -9228,4705 +8961,4544 @@
       <w:r w:rsidR="00B3701B" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>อ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>นุมัติ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="50CAD9E1" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRDefault="00603952" w:rsidP="005A53CE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>รายการครุภัณฑ์คอมพิวเตอร์ (</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t>Hardware</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>) ที่เสนอ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11625" w:type="dxa"/>
-        <w:tblInd w:w="-998" w:type="dxa"/>
+        <w:tblW w:w="10314" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="851"/>
-[...7 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="724"/>
+        <w:gridCol w:w="2414"/>
+        <w:gridCol w:w="875"/>
+        <w:gridCol w:w="1117"/>
+        <w:gridCol w:w="1224"/>
+        <w:gridCol w:w="1029"/>
+        <w:gridCol w:w="1029"/>
+        <w:gridCol w:w="1902"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00505597" w:rsidRPr="00505597" w14:paraId="056BEB85" w14:textId="77777777" w:rsidTr="00505597">
+      <w:tr w:rsidR="005A53CE" w:rsidRPr="00C20938" w14:paraId="056BEB85" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1115665B" w14:textId="77777777" w:rsidR="00505597" w:rsidRPr="00505597" w:rsidRDefault="00505597" w:rsidP="00E92BAE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1115665B" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00C20938" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00505597">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2694" w:type="dxa"/>
+            <w:tcW w:w="2414" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="7D046DD2" w14:textId="77777777" w:rsidR="00505597" w:rsidRPr="00505597" w:rsidRDefault="00505597" w:rsidP="00E92BAE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="7D046DD2" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00C20938" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00505597">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="850" w:type="dxa"/>
+            <w:tcW w:w="875" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="2DF61D68" w14:textId="77777777" w:rsidR="00505597" w:rsidRPr="00505597" w:rsidRDefault="00505597" w:rsidP="00E92BAE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="2DF61D68" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00C20938" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00505597">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1117" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="55D2EC08" w14:textId="77777777" w:rsidR="00505597" w:rsidRPr="00505597" w:rsidRDefault="00505597" w:rsidP="00E92BAE">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="55D2EC08" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00C20938" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00505597">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคาต่อหน่วย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1224" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4CDCE01D" w14:textId="3CA4D7AC" w:rsidR="00505597" w:rsidRPr="00505597" w:rsidRDefault="00505597" w:rsidP="00505597">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="17B5D32A" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00C20938" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00505597">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคารวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1560" w:type="dxa"/>
-            <w:vMerge w:val="restart"/>
+            <w:tcW w:w="2058" w:type="dxa"/>
+            <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
-            <w:vAlign w:val="center"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          </w:tcPr>
+          <w:p w14:paraId="3572A715" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00C20938" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-            </w:pPr>
-            <w:r w:rsidRPr="00505597">
+              <w:t xml:space="preserve">เกณฑ์กลาง </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00C20938">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>ICT</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A80ACA5" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00C20938" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ใหม่</w:t>
+              <w:t>กรณีไม่ใช้เกณฑ์กลางให้ระบุเหตุผล</w:t>
             </w:r>
-            <w:r w:rsidRPr="00505597">
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A53CE" w:rsidRPr="00031AE4" w14:paraId="31CE617C" w14:textId="77777777" w:rsidTr="005A53CE">
+        <w:trPr>
+          <w:trHeight w:val="360"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1836FBED" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="106B65D4" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="032E285F" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="1CCF7A63" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E96F272" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="5FDFDF05" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="005A53CE" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00505597">
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>จำนวน</w:t>
+              <w:t>ใช้</w:t>
             </w:r>
-            <w:r w:rsidRPr="00505597">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="2A7BBA54" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="005A53CE" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00505597">
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ทดแทน</w:t>
+              <w:t>ไม่ใช้</w:t>
             </w:r>
-            <w:r w:rsidRPr="00505597">
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="67A7F77D" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...5 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A53CE" w:rsidRPr="00031AE4" w14:paraId="2A87BF29" w14:textId="77777777" w:rsidTr="005A53CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="557E9B2D" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7513F1F9" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1936DB7D" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="688F11F7" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="53B11C7A" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C9E55CD" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="714E7F5F" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B7960E9" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A53CE" w:rsidRPr="00031AE4" w14:paraId="7C5C8443" w14:textId="77777777" w:rsidTr="005A53CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="34BD4CC1" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D365F2E" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09EE441A" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="14B74B80" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56D82DDD" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3E645240" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="29B4285C" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F7D135B" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A53CE" w:rsidRPr="00031AE4" w14:paraId="16434C15" w14:textId="77777777" w:rsidTr="005A53CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="044B0870" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D8F5B2C" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FA98074" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="74B190F8" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B136816" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="128D06B6" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="47472B1D" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="104DDDD1" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A53CE" w:rsidRPr="00031AE4" w14:paraId="469AE21A" w14:textId="77777777" w:rsidTr="005A53CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2ECA7B1A" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28E15423" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="67658553" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3CB8AD59" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13DF1443" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="70191B83" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E41743E" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0015278C" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005A53CE" w:rsidRPr="00031AE4" w14:paraId="4A0B10DF" w14:textId="77777777" w:rsidTr="005A53CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="3EE0DAC9" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>จำนวน</w:t>
-[...1 lines deleted...]
-            <w:r w:rsidRPr="00505597">
+            </w:pPr>
+            <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
-[...930 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5336223E" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
-[...26 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5ECC7A77" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-                <w:sz w:val="28"/>
-[...10 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="65830E2E" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-                <w:sz w:val="28"/>
-[...10 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FC3EA94" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00E92BAE">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-                <w:sz w:val="28"/>
-[...14 lines deleted...]
-                <w:sz w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="25932470" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRDefault="005A53CE" w:rsidP="005A53CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="18E9A5F8" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="005A53CE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>รายการ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
         <w:t xml:space="preserve"> Software </w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่เสนอ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="11625" w:type="dxa"/>
-        <w:tblInd w:w="-998" w:type="dxa"/>
+        <w:tblW w:w="10314" w:type="dxa"/>
+        <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="851"/>
-[...6 lines deleted...]
-        <w:gridCol w:w="1843"/>
+        <w:gridCol w:w="725"/>
+        <w:gridCol w:w="2412"/>
+        <w:gridCol w:w="880"/>
+        <w:gridCol w:w="1117"/>
+        <w:gridCol w:w="1223"/>
+        <w:gridCol w:w="1028"/>
+        <w:gridCol w:w="1028"/>
+        <w:gridCol w:w="1901"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00D22061" w:rsidRPr="00503486" w14:paraId="2AC89410" w14:textId="77777777" w:rsidTr="00AE4852">
+      <w:tr w:rsidR="00D22061" w:rsidRPr="00C20938" w14:paraId="2AC89410" w14:textId="77777777" w:rsidTr="007C66F6">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="5FE8EDA4" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="5FE8EDA4" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00C20938" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="4364" w:type="dxa"/>
+            <w:tcW w:w="2414" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="05F1842C" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="05F1842C" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00C20938" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายการ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="881" w:type="dxa"/>
+            <w:tcW w:w="875" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="1D684C6D" w14:textId="0686BCAE" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="1D684C6D" w14:textId="0686BCAE" w:rsidR="00D22061" w:rsidRPr="00C20938" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">จำนวน </w:t>
             </w:r>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>License</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="993" w:type="dxa"/>
+            <w:tcW w:w="1117" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="4548AD2A" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="4548AD2A" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00C20938" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคาต่อหน่วย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
+            <w:tcW w:w="1224" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="10280D9C" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="10280D9C" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00C20938" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคารวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1559" w:type="dxa"/>
+            <w:tcW w:w="2058" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="6B9EDBFB" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6B9EDBFB" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00C20938" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">เกณฑ์กลาง </w:t>
             </w:r>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t>ICT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1902" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="486A22DF" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="486A22DF" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00C20938" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00C20938">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>กรณีไม่ใช้เกณฑ์กลางให้ระบุเหตุผล</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00D22061" w:rsidRPr="00503486" w14:paraId="00B510D2" w14:textId="77777777" w:rsidTr="00AE4852">
+      <w:tr w:rsidR="00D22061" w:rsidRPr="00031AE4" w14:paraId="00B510D2" w14:textId="77777777" w:rsidTr="007C66F6">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
             <w:vAlign w:val="center"/>
           </w:tcPr>
-          <w:p w14:paraId="6BE4F57D" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6BE4F57D" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="49AAA7C8" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="32F388BC" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D16F69" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="54ABE430" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
+          </w:tcPr>
+          <w:p w14:paraId="615DE57E" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="005A53CE" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...107 lines deleted...]
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="851" w:type="dxa"/>
+            <w:tcW w:w="1029" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="6A3A0DBA" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="6A3A0DBA" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="005A53CE" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1843" w:type="dxa"/>
+            <w:tcW w:w="1902" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="502D9B8B" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00503486" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
-[...1 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+          <w:p w14:paraId="502D9B8B" w14:textId="77777777" w:rsidR="00D22061" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00503486" w:rsidRPr="00503486" w14:paraId="00BD9AE9" w14:textId="77777777" w:rsidTr="00AE4852">
-[...6 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+      <w:tr w:rsidR="00D22061" w:rsidRPr="00031AE4" w14:paraId="00BD9AE9" w14:textId="77777777" w:rsidTr="007C66F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3D52FC4A" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-                <w:sz w:val="28"/>
-[...19 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="33A57EF9" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
-[...39 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F04DE76" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D74410" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="655AE291" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6AB2BCD3" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6602D6EC" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15FC07A2" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22061" w:rsidRPr="00031AE4" w14:paraId="25E16E6C" w14:textId="77777777" w:rsidTr="007C66F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04EC93F2" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="02F46058" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7420BC22" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26DE4CB5" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="39318782" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C285234" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="71E675C5" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="31410173" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22061" w:rsidRPr="00031AE4" w14:paraId="42766134" w14:textId="77777777" w:rsidTr="007C66F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5455F050" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FF1070C" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CA85D54" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="42115707" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E447685" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13839107" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="395F82AC" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2024E51E" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22061" w:rsidRPr="00031AE4" w14:paraId="528DF3AB" w14:textId="77777777" w:rsidTr="007C66F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="527BCF4C" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2414" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="72CC746B" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="875" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="289B1699" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1117" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60BEAA72" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D9DC078" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="77ED6207" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68D6ADB6" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ED31309" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D22061" w:rsidRPr="00031AE4" w14:paraId="6CE145BE" w14:textId="77777777" w:rsidTr="007C66F6">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5130" w:type="dxa"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AC9D831" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-                <w:color w:val="EE0000"/>
-[...630 lines deleted...]
-                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00503486">
+            <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1134" w:type="dxa"/>
-[...3 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+            <w:tcW w:w="1224" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C7786F3" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
-              <w:jc w:val="center"/>
-[...37 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3080E621" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-                <w:sz w:val="28"/>
-[...10 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1029" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5C094F43" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-                <w:sz w:val="28"/>
-[...10 lines deleted...]
-              <w:pStyle w:val="ListParagraph"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1902" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C329DEC" w14:textId="77777777" w:rsidR="00D22061" w:rsidRPr="00031AE4" w:rsidRDefault="00D22061" w:rsidP="007C66F6">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-                <w:sz w:val="28"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="2491A6A3" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="005A53CE" w:rsidRDefault="005A53CE" w:rsidP="005A53CE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="02B2804E" w14:textId="64DE8E69" w:rsidR="00603952" w:rsidRDefault="00603952" w:rsidP="005A53CE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ค่าใช้จ่ายบุคลากรสำหรับการพัฒนาระบบ (ที่ปรึกษาโครงการ ผู้เชี่ยวชาญ ผู้พัฒนาระบบ อื่นๆ)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="490A4F0D" w14:textId="3216896F" w:rsidR="00F84AA8" w:rsidRDefault="00F84AA8" w:rsidP="00F84AA8">
-[...1 lines deleted...]
-        <w:pStyle w:val="ListParagraph"/>
+    <w:p w14:paraId="490A4F0D" w14:textId="4DB9A8A2" w:rsidR="00F84AA8" w:rsidRDefault="00F84AA8" w:rsidP="00F84AA8">
+      <w:pPr>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="851"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ใช้ </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t>Mark-Up Factor……………………..</w:t>
+        <w:t>Mark-Up Factor</w:t>
+      </w:r>
+      <w:r w:rsidR="00251AAF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00B76773">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>1.430</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10349" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLayout w:type="fixed"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="1687"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1365"/>
         <w:gridCol w:w="903"/>
         <w:gridCol w:w="850"/>
         <w:gridCol w:w="1134"/>
         <w:gridCol w:w="1242"/>
         <w:gridCol w:w="601"/>
         <w:gridCol w:w="709"/>
       </w:tblGrid>
       <w:tr w:rsidR="00D675FF" w:rsidRPr="00031AE4" w14:paraId="1A56F752" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="14F0CF96" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="75585727" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตำแหน่งบุคลากร</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="591463B6" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>วุฒิ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="7E42105C" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ประสบการณ์ (ปี)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="477A920E" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน (คน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="44420E02" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>อัตรา (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="35204449" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ระยะเวลา (เดือน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:vMerge w:val="restart"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="31E86B07" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมจำนวนเงิน (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1310" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="3C5EC276" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>เกณฑ์การพิจารณา</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D675FF" w:rsidRPr="00031AE4" w14:paraId="6AD250A9" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:trPr>
           <w:trHeight w:val="360"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="155ABF16" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="55616E9B" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="15DD1251" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="5D147761" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="7534A8CA" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="003C4473" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="231A9505" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
             <w:vMerge/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="4DD39EDC" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="4A822F12" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="7F549483" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="005A53CE" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ไม่ใช้</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D675FF" w:rsidRPr="00031AE4" w14:paraId="6526892E" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="216D52F7" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7A149309" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0259C126" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48539277" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4926B9E5" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DB66ECA" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0AC52B1B" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="491357B1" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0617F393" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5FE812CF" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D675FF" w:rsidRPr="00031AE4" w14:paraId="78C6E349" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="12699ED4" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="78FEDAD1" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="641D7FC8" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5ABBFF3C" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="793B89FE" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7C29D65F" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6C11F983" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="089E124D" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3330C341" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="70BF5FB0" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D675FF" w:rsidRPr="00031AE4" w14:paraId="0F3AABC0" w14:textId="77777777" w:rsidTr="005A53CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="010A6D92" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1687" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="081A2BDF" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F11B578" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1365" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="156BAF6D" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="903" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5F3596FA" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="850" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25EDDF5F" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1134" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="319EFE3A" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1242" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B8BD22F" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="601" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7E0B2A1D" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="709" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0D5BA0F6" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00D675FF" w:rsidRPr="00031AE4" w14:paraId="39731126" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="58DBA8EF" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1687" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7DECBDE6" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7E3E2207" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1365" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="30AC61F3" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="903" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="60368769" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="850" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26F5A2B5" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1134" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="386FD23F" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34E18238" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="4A4D752F" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="189579EC" w14:textId="77777777" w:rsidR="00D675FF" w:rsidRPr="00031AE4" w:rsidRDefault="00D675FF" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A53CE" w:rsidRPr="00031AE4" w14:paraId="3E744514" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="7797" w:type="dxa"/>
             <w:gridSpan w:val="7"/>
           </w:tcPr>
           <w:p w14:paraId="0E65C469" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="005A53CE">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00031AE4">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1242" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="712CAF4E" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="601" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A4E4842" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="709" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0836EED0" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00031AE4" w:rsidRDefault="005A53CE" w:rsidP="00EA2550">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="0D8AEDDB" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00DF589D" w:rsidRDefault="005A53CE" w:rsidP="00D675FF">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="25D39904" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="005A53CE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ค่าใช้จ่ายที่เกิดขึ้นทุกเดือนที่ใช้ในการพัฒนาระบบ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10337" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="5644"/>
         <w:gridCol w:w="993"/>
         <w:gridCol w:w="1417"/>
         <w:gridCol w:w="1559"/>
       </w:tblGrid>
       <w:tr w:rsidR="00603952" w:rsidRPr="00DF589D" w14:paraId="4C69E6AB" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="41A1F99B" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="005A53CE" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5644" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="7DF19043" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="005A53CE" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ค่าใช้จ่ายที่เกิดขึ้นทุกเดือน</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="37385C31" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="005A53CE" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวน (เดือน)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="08359567" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="005A53CE" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ราคาต่อเดือน (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="0AB13C7B" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="005A53CE" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวมจำนวนเงิน (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00603952" w:rsidRPr="00DF589D" w14:paraId="06DE8ACF" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="15C2F980" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="73EA72FF" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="044A9621" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3C6E1C45" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="673F6A51" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00603952" w:rsidRPr="00DF589D" w14:paraId="77C44DAB" w14:textId="77777777" w:rsidTr="005A53CE">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="724" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="227FD176" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="5644" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C93606E" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="993" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5CE71727" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1417" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2870200A" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
+              <w:ind w:left="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1559" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7089F68C" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
+            <w:pPr>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00603952" w:rsidRPr="00DF589D" w14:paraId="2661BD9C" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E4A038" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5644" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1DE34B01" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="993" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="33C123DB" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1417" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="13894EC5" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="159F969D" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A53CE" w:rsidRPr="00DF589D" w14:paraId="067A7BF3" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8778" w:type="dxa"/>
             <w:gridSpan w:val="4"/>
           </w:tcPr>
           <w:p w14:paraId="0EB3C279" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00DF589D" w:rsidRDefault="005A53CE" w:rsidP="005A53CE">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1559" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2138434C" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00DF589D" w:rsidRDefault="005A53CE" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="42DA878B" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00C632D5">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:ind w:left="851" w:hanging="491"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ค่าใช้จ่ายอื่นๆ ที่ใช้ในการพัฒนาระบบ</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblW w:w="10295" w:type="dxa"/>
         <w:tblInd w:w="-176" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="724"/>
         <w:gridCol w:w="5797"/>
         <w:gridCol w:w="2069"/>
         <w:gridCol w:w="1705"/>
       </w:tblGrid>
       <w:tr w:rsidR="00603952" w:rsidRPr="00DF589D" w14:paraId="58B4AF52" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="548EABEC" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="005A53CE" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="00666111" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="005A53CE" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รายละเอียดค่าใช้จ่าย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="72A684F7" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="005A53CE" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>การคำนวณค่าใช้จ่าย</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="7947F5FC" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="005A53CE" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="005A53CE">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>จำนวนเงิน (บาท)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00603952" w:rsidRPr="00DF589D" w14:paraId="5C1532E1" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="26B6B07C" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="499D5AC4" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="34AFE340" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5AADE41E" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00603952" w:rsidRPr="00DF589D" w14:paraId="40089A61" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="344DD5BA" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290D214E" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="77C373EA" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2042DC42" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00603952" w:rsidRPr="00DF589D" w14:paraId="3CDAD0D7" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="724" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2517633E" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5797" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="0D46F980" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2069" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="76DE4AE9" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="48ECBB50" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="005A53CE" w:rsidRPr="00DF589D" w14:paraId="43FA4EB7" w14:textId="77777777" w:rsidTr="005A53CE">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8590" w:type="dxa"/>
             <w:gridSpan w:val="3"/>
           </w:tcPr>
           <w:p w14:paraId="318AADB6" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00DF589D" w:rsidRDefault="005A53CE" w:rsidP="005A53CE">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>รวม</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1705" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3036DE48" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00DF589D" w:rsidRDefault="005A53CE" w:rsidP="00603952">
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="a3"/>
               <w:ind w:left="0"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="74AAA528" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="518EF833" w14:textId="77777777" w:rsidR="007F7046" w:rsidRPr="00DF589D" w:rsidRDefault="007F7046" w:rsidP="001E4EE1">
       <w:pPr>
         <w:numPr>
@@ -15279,51 +14851,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="32F31FAE" w14:textId="77777777" w:rsidR="00547BBF" w:rsidRPr="00DF589D" w:rsidRDefault="00547BBF" w:rsidP="00603952">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="34131B5F" w14:textId="77777777" w:rsidR="00D60A38" w:rsidRPr="00DF589D" w:rsidRDefault="00D60A38" w:rsidP="001E4EE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
@@ -15340,51 +14912,51 @@
       <w:r w:rsidR="000F3A6A" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>/แผนการ</w:t>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ดำเนินการ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5C0DD816" w14:textId="77777777" w:rsidR="00813A4B" w:rsidRPr="00DF589D" w:rsidRDefault="00813A4B" w:rsidP="005A53CE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ระยะเวลาดำเนินงาน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1A27B643" w14:textId="77777777" w:rsidR="00603952" w:rsidRPr="00DF589D" w:rsidRDefault="00603952" w:rsidP="00603952">
@@ -15629,65 +15201,65 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="770B9277" w14:textId="77777777" w:rsidR="005A53CE" w:rsidRPr="00DF589D" w:rsidRDefault="005A53CE" w:rsidP="00603952">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="851"/>
         </w:tabs>
         <w:ind w:left="0"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="11FEDADE" w14:textId="77777777" w:rsidR="00813A4B" w:rsidRPr="00DF589D" w:rsidRDefault="00813A4B" w:rsidP="005A53CE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="633"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>แผนการดำเนินงาน</w:t>
       </w:r>
     </w:p>
     <w:tbl>
@@ -16880,579 +16452,810 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:tcBorders>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
           <w:p w14:paraId="2C9D9CDA" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="007258CC" w:rsidRPr="00DF589D" w14:paraId="30BD7030" w14:textId="77777777" w:rsidTr="00357090">
+      <w:tr w:rsidR="003D32D1" w:rsidRPr="00DF589D" w14:paraId="26497388" w14:textId="77777777" w:rsidTr="00357090">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6AE1EA0B" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="02836BFE" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="77DC8654" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="06D294E4" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="621A38BA" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="57A6A959" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="22FF2D49" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="2FBBA6D9" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="32790AB5" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="4CFC901F" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="689C9CA4" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="1031E56F" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5B322614" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="653B8393" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2DEBB9B0" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="37339DB5" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="473F6868" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="5235F388" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="669544F5" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="7ACC8CE2" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="0783496B" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="1445AA33" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="52A43C40" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="4F9F0FD0" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="01A84DCD" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
+          <w:p w14:paraId="242E7BA0" w14:textId="77777777" w:rsidR="003D32D1" w:rsidRPr="00DF589D" w:rsidRDefault="003D32D1" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w14:paraId="5BA50692" w14:textId="77777777" w:rsidTr="00357090">
+      <w:tr w:rsidR="007258CC" w:rsidRPr="00DF589D" w14:paraId="30BD7030" w14:textId="77777777" w:rsidTr="00357090">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2520" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="6E85BC8D" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="6AE1EA0B" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1B9F4DC5" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="77DC8654" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="49774706" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="621A38BA" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="7FEC7D74" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="22FF2D49" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="2E95C7E6" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="32790AB5" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="432286AA" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="689C9CA4" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="1E9505DF" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="5B322614" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="560EF4E2" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="2DEBB9B0" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="540" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="16D556C6" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="473F6868" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="116EA726" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="669544F5" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="5D0F1FA4" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="0783496B" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="630" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="283DB151" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="52A43C40" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="720" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
           </w:tcPr>
-          <w:p w14:paraId="61C848FD" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+          <w:p w14:paraId="01A84DCD" w14:textId="77777777" w:rsidR="007258CC" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="00357090">
             <w:pPr>
               <w:spacing w:before="120"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:b/>
                 <w:bCs/>
                 <w:noProof/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:u w:val="single"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
+      <w:tr w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w14:paraId="5BA50692" w14:textId="77777777" w:rsidTr="00357090">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2520" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E85BC8D" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B9F4DC5" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="49774706" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FEC7D74" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="2E95C7E6" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="432286AA" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="1E9505DF" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="560EF4E2" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="540" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="16D556C6" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="116EA726" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="5D0F1FA4" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="630" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="283DB151" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="720" w:type="dxa"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+          </w:tcPr>
+          <w:p w14:paraId="61C848FD" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="00357090">
+            <w:pPr>
+              <w:spacing w:before="120"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:noProof/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
     </w:tbl>
-    <w:p w14:paraId="64FA081F" w14:textId="77777777" w:rsidR="002C3019" w:rsidRDefault="002C3019">
-[...20 lines deleted...]
-    </w:p>
     <w:p w14:paraId="67167B7B" w14:textId="77777777" w:rsidR="0053592E" w:rsidRPr="00DF589D" w:rsidRDefault="0053592E" w:rsidP="001E4EE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
@@ -17547,51 +17350,51 @@
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แหล่งเงิน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="383EC54B" w14:textId="77777777" w:rsidR="00101689" w:rsidRPr="00DF589D" w:rsidRDefault="00101689" w:rsidP="001E4EE1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เงินงบประมาณ ปี</w:t>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
@@ -17634,51 +17437,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="5B2396A0" w14:textId="77777777" w:rsidR="00101689" w:rsidRDefault="00101689" w:rsidP="001E4EE1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เงินที่โอนเปลี่ยนแปลงงบประมาณปี</w:t>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
@@ -17701,51 +17504,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="7F5663CB" w14:textId="77777777" w:rsidR="00101689" w:rsidRPr="00DF589D" w:rsidRDefault="00101689" w:rsidP="001E4EE1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เงินรายได้</w:t>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
@@ -17798,51 +17601,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="303F63A0" w14:textId="77777777" w:rsidR="00101689" w:rsidRPr="00DF589D" w:rsidRDefault="00101689" w:rsidP="001E4EE1">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="993" w:hanging="567"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เงินช่วยเหลือ</w:t>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
@@ -17894,51 +17697,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F36259" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="0ADDB4CA" w14:textId="77777777" w:rsidR="00101689" w:rsidRDefault="00101689" w:rsidP="005A53CE">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:ind w:left="992" w:hanging="567"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>เงินอื่นๆ</w:t>
       </w:r>
@@ -18055,155 +17858,134 @@
       <w:r w:rsidRPr="00912F39">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>รายละเอียดของแหล่งงบประมาณ...........................................................</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="606B6E7B" w14:textId="77777777" w:rsidR="00912F39" w:rsidRPr="00912F39" w:rsidRDefault="00912F39" w:rsidP="00912F39">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="147A3E00" w14:textId="41108FD8" w:rsidR="00D60A38" w:rsidRPr="00DF589D" w:rsidRDefault="002D6C4C" w:rsidP="001E4EE1">
+    <w:p w14:paraId="147A3E00" w14:textId="77777777" w:rsidR="00D60A38" w:rsidRPr="00DF589D" w:rsidRDefault="007258CC" w:rsidP="001E4EE1">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...1 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+      <w:r w:rsidRPr="00DF589D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...1 lines deleted...]
-      <w:r>
+        <w:t>ในกรณีที่จัดหาทดแทนของเดิม กรุณาระบุรายการครุภัณฑ์</w:t>
+      </w:r>
+      <w:r w:rsidR="000F3A6A" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidR="007258CC" w:rsidRPr="00DF589D">
+          <w:cs/>
+        </w:rPr>
+        <w:t>คอมพิวเตอร์</w:t>
+      </w:r>
+      <w:r w:rsidR="0043647C" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>ในกรณีที่จัดหาทดแทนของเดิม กรุณาระบุรายการครุภัณฑ์</w:t>
-[...20 lines deleted...]
-        </w:rPr>
         <w:t>เดิม</w:t>
       </w:r>
-      <w:r w:rsidR="007258CC" w:rsidRPr="00DF589D">
+      <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่ถูกทดแทน</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:w="10235" w:type="dxa"/>
-        <w:tblInd w:w="108" w:type="dxa"/>
+        <w:tblW w:w="9353" w:type="dxa"/>
+        <w:tblInd w:w="-5" w:type="dxa"/>
         <w:tblBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="709"/>
+        <w:gridCol w:w="822"/>
         <w:gridCol w:w="3686"/>
         <w:gridCol w:w="3137"/>
-        <w:gridCol w:w="2703"/>
+        <w:gridCol w:w="1708"/>
       </w:tblGrid>
-      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="22BA6AB7" w14:textId="77777777" w:rsidTr="009F0A75">
-[...2 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="22BA6AB7" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="30A94D42" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ลำดับ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -18235,6932 +18017,760 @@
             <w:tcW w:w="3137" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
           <w:p w14:paraId="76C4F2CC" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
               <w:t>หมายเลขครุภัณฑ์</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2703" w:type="dxa"/>
+            <w:tcW w:w="1708" w:type="dxa"/>
             <w:shd w:val="clear" w:color="auto" w:fill="C6D9F1"/>
           </w:tcPr>
-          <w:p w14:paraId="7CA36083" w14:textId="684CDEDC" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="009F0A75" w:rsidP="009F0A75">
+          <w:p w14:paraId="7CA36083" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="009F0A75">
+            <w:r w:rsidRPr="00DF589D">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>วัน เดือน ปี(พ.ศ.)</w:t>
+              <w:t>ปีที่จัดซื้อ</w:t>
             </w:r>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="29EC69FF" w14:textId="77777777" w:rsidTr="009F0A75">
-[...2 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="29EC69FF" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="649CC253" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6CD7CDCE" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2DFF4801" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2703" w:type="dxa"/>
+            <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="357A250E" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="2394829F" w14:textId="77777777" w:rsidTr="009F0A75">
-[...2 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="2394829F" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DAB224B" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="594F7C19" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5958B7CD" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2703" w:type="dxa"/>
+            <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="3B9022D1" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="62CF40DD" w14:textId="77777777" w:rsidTr="009F0A75">
-[...2 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="2E8E8134" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1363C74F" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="75E1E85B" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3137" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="769BCFE9" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="52840A5D" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w14:paraId="480A5D42" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BFF858D" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="04B34E04" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3137" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6DC4901F" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="28D9D698" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w14:paraId="4E60B423" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="50A89739" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EBE5546" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3137" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="16DA4A08" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F56C216" w14:textId="77777777" w:rsidR="007C0BB2" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="3E372CD8" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EEB7D00" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3686" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5B27647B" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3137" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1146A9B7" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1708" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5EE97B97" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
+            <w:pPr>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="32"/>
+                <w:szCs w:val="32"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="62CF40DD" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65C01DE7" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1648130B" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="660F4497" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2703" w:type="dxa"/>
+            <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="72C74C83" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="2BF3F51B" w14:textId="77777777" w:rsidTr="009F0A75">
-[...2 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="2BF3F51B" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="43F8411E" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="25E6E5C8" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2609E0E1" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2703" w:type="dxa"/>
+            <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6404EC8E" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="300C955A" w14:textId="77777777" w:rsidTr="009F0A75">
-[...2 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="300C955A" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="490EC767" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="570495E8" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="65F7B6CD" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2703" w:type="dxa"/>
+            <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6B2CC849" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="0FBFF428" w14:textId="77777777" w:rsidTr="009F0A75">
-[...2 lines deleted...]
-            <w:tcW w:w="709" w:type="dxa"/>
+      <w:tr w:rsidR="003F06A5" w:rsidRPr="00DF589D" w14:paraId="0FBFF428" w14:textId="77777777" w:rsidTr="004B25A4">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="822" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6DCA68D9" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3686" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="09252DCB" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3137" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="725A7A04" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="2703" w:type="dxa"/>
+            <w:tcW w:w="1708" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="1407F147" w14:textId="77777777" w:rsidR="003F06A5" w:rsidRPr="00DF589D" w:rsidRDefault="003F06A5" w:rsidP="00357090">
             <w:pPr>
               <w:jc w:val="thaiDistribute"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="32"/>
                 <w:szCs w:val="32"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="52066152" w14:textId="77777777" w:rsidR="00F36259" w:rsidRPr="00DF589D" w:rsidRDefault="00F36259" w:rsidP="003D5A04">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="6B3A836A" w14:textId="0FC6748C" w:rsidR="002D6C4C" w:rsidRDefault="002D6C4C" w:rsidP="002D6C4C">
-[...6413 lines deleted...]
-    <w:p w14:paraId="59D068DE" w14:textId="4E1D44F8" w:rsidR="00D60A38" w:rsidRPr="00DF589D" w:rsidRDefault="007C0BB2" w:rsidP="00996215">
+    <w:p w14:paraId="59D068DE" w14:textId="77777777" w:rsidR="00D60A38" w:rsidRPr="00DF589D" w:rsidRDefault="00F36259" w:rsidP="00996215">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+      <w:r w:rsidR="007C0BB2" w:rsidRPr="00DF589D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>ประโยชน์</w:t>
       </w:r>
       <w:r w:rsidR="00D60A38" w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่คาดว่าจะได้รับ</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B5403F0" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="002A01C6" w:rsidRDefault="000F3A6A" w:rsidP="002A01C6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A01C6">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประโยชน์ต่อองค์กร</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5127C842" w14:textId="77777777" w:rsidR="00F36259" w:rsidRPr="00DF589D" w:rsidRDefault="00F36259" w:rsidP="00F36259">
@@ -26060,51 +19670,51 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:u w:val="dotted"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
     <w:p w14:paraId="29FACEF4" w14:textId="77777777" w:rsidR="000F3A6A" w:rsidRPr="00DF589D" w:rsidRDefault="000F3A6A" w:rsidP="002A01C6">
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
+        <w:pStyle w:val="a3"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="14"/>
         </w:numPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="30"/>
           <w:szCs w:val="30"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประโยชน์ต่อเกษตรกร/ประชาชน</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="15E24175" w14:textId="77777777" w:rsidR="00F36259" w:rsidRPr="00DF589D" w:rsidRDefault="00F36259" w:rsidP="00F36259">
@@ -28091,2088 +21701,107 @@
         </w:numPr>
         <w:ind w:left="357" w:hanging="357"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DF589D">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>แผนการจัดหาระบบคอมพิวเตอร์ทดแทน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="358131F6" w14:textId="77777777" w:rsidR="00981F52" w:rsidRDefault="00981F52" w:rsidP="003A2DF2">
+    <w:p w14:paraId="358131F6" w14:textId="77777777" w:rsidR="00981F52" w:rsidRPr="00DF589D" w:rsidRDefault="00981F52" w:rsidP="003A2DF2">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06039EBC" w14:textId="77777777" w:rsidR="00097CDA" w:rsidRDefault="00097CDA" w:rsidP="00097CDA">
-[...1982 lines deleted...]
-    <w:sectPr w:rsidR="00097CDA" w:rsidRPr="00DF589D" w:rsidSect="006D25A4">
+    <w:sectPr w:rsidR="00981F52" w:rsidRPr="00DF589D" w:rsidSect="006D25A4">
+      <w:headerReference w:type="default" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="992" w:right="1134" w:bottom="1134" w:left="1418" w:header="425" w:footer="442" w:gutter="0"/>
       <w:pgNumType w:chapStyle="1"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4F5628AB" w14:textId="77777777" w:rsidR="00204DAF" w:rsidRDefault="00204DAF" w:rsidP="00960E05">
+    <w:p w14:paraId="53144931" w14:textId="77777777" w:rsidR="001C5C1C" w:rsidRDefault="001C5C1C" w:rsidP="00960E05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6D0FA35F" w14:textId="77777777" w:rsidR="00204DAF" w:rsidRDefault="00204DAF" w:rsidP="00960E05">
+    <w:p w14:paraId="1ED82921" w14:textId="77777777" w:rsidR="001C5C1C" w:rsidRDefault="001C5C1C" w:rsidP="00960E05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
-    <w:charset w:val="00"/>
+    <w:charset w:val="DE"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010193" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
@@ -30204,154 +21833,304 @@
   <w:font w:name="TH SarabunIT๙">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings 2">
     <w:panose1 w:val="05020102010507070707"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...8 lines deleted...]
-    <w:sdtEndPr>
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="2C7D2155" w14:textId="53239609" w:rsidR="00940368" w:rsidRPr="00C516C2" w:rsidRDefault="00505F08" w:rsidP="00C516C2">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+      <w:pBdr>
+        <w:top w:val="thinThickSmallGap" w:sz="24" w:space="1" w:color="622423"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="4680"/>
+        <w:tab w:val="clear" w:pos="9360"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
       </w:rPr>
-    </w:sdtEndPr>
-[...49 lines deleted...]
-  </w:sdt>
+    </w:pPr>
+    <w:r w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>แบบฟอร์มเสนอขอจัดหา/ขอโอนเปลี่ยนแปลงงบประมาณรายจ่ายประจำปี</w:t>
+    </w:r>
+    <w:r w:rsidR="00357090" w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+        <w:cs/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidR="00940368" w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>หน้า</w:t>
+    </w:r>
+    <w:r w:rsidR="00547BBF" w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidR="008160AD" w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidR="00940368" w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \</w:instrText>
+    </w:r>
+    <w:r w:rsidR="00940368" w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+        <w:cs/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">* </w:instrText>
+    </w:r>
+    <w:r w:rsidR="00940368" w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve">MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidR="008160AD" w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidR="009D64A6">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:t>9</w:t>
+    </w:r>
+    <w:r w:rsidR="008160AD" w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:noProof/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="57747C7D" w14:textId="5F46C2CB" w:rsidR="00940368" w:rsidRPr="00D675FF" w:rsidRDefault="003F06A5">
+    <w:pPr>
+      <w:pStyle w:val="a8"/>
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t xml:space="preserve">จัดทำโดย ศูนย์เทคโนโลยีสารสนเทศและการสื่อสาร </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+      </w:rPr>
+      <w:t>e</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:szCs w:val="24"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>-</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+      </w:rPr>
+      <w:t xml:space="preserve">mail </w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:szCs w:val="24"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>:</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00D675FF">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:hyperlink r:id="rId1" w:history="1">
+      <w:r w:rsidR="00C516C2" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        </w:rPr>
+        <w:t>ict_its@opsmoac</w:t>
+      </w:r>
+      <w:r w:rsidR="00C516C2" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:r w:rsidR="00C516C2" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        </w:rPr>
+        <w:t>go</w:t>
+      </w:r>
+      <w:r w:rsidR="00C516C2" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:szCs w:val="24"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:r w:rsidR="00C516C2" w:rsidRPr="0054256E">
+        <w:rPr>
+          <w:rStyle w:val="ac"/>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        </w:rPr>
+        <w:t>th</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+    </w:hyperlink>
+    <w:r w:rsidR="00C516C2">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+      </w:rPr>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="00C516C2">
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+        <w:cs/>
+      </w:rPr>
+      <w:t>ปรับปรุง ณ วันที่ 3 สิงหาคม 2569</w:t>
+    </w:r>
+  </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="69B9D26D" w14:textId="77777777" w:rsidR="00204DAF" w:rsidRDefault="00204DAF" w:rsidP="00960E05">
+    <w:p w14:paraId="68BED1FC" w14:textId="77777777" w:rsidR="001C5C1C" w:rsidRDefault="001C5C1C" w:rsidP="00960E05">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2FD4737C" w14:textId="77777777" w:rsidR="00204DAF" w:rsidRDefault="00204DAF" w:rsidP="00960E05">
+    <w:p w14:paraId="0EC8F42C" w14:textId="77777777" w:rsidR="001C5C1C" w:rsidRDefault="001C5C1C" w:rsidP="00960E05">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6E9EA864" w14:textId="77777777" w:rsidR="000B0BAF" w:rsidRPr="000B451A" w:rsidRDefault="000B0BAF" w:rsidP="000B451A">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="212560B7" w14:textId="77777777" w:rsidR="005E2A45" w:rsidRPr="00DF589D" w:rsidRDefault="006E20E6" w:rsidP="006E20E6">
     <w:pPr>
-      <w:pStyle w:val="Header"/>
+      <w:pStyle w:val="a6"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
-        <w:szCs w:val="24"/>
+        <w:sz w:val="28"/>
       </w:rPr>
     </w:pPr>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:t>ICT02</w:t>
+    </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08073394"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="4ED82D16"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="7"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -31876,410 +23655,404 @@
     <w:lvl w:ilvl="7">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3960" w:hanging="1440"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4680" w:hanging="1800"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1" w16cid:durableId="1167288364">
+  <w:num w:numId="1" w16cid:durableId="110519483">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="472870405">
+  <w:num w:numId="2" w16cid:durableId="106970816">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="1664431583">
+  <w:num w:numId="3" w16cid:durableId="1481389434">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="153840953">
+  <w:num w:numId="4" w16cid:durableId="1843163951">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="5" w16cid:durableId="1551726374">
+  <w:num w:numId="5" w16cid:durableId="432894597">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6" w16cid:durableId="1150634798">
+  <w:num w:numId="6" w16cid:durableId="372194950">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="7" w16cid:durableId="1411925116">
+  <w:num w:numId="7" w16cid:durableId="383718135">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8" w16cid:durableId="856701064">
+  <w:num w:numId="8" w16cid:durableId="1436562782">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="9" w16cid:durableId="1514760753">
+  <w:num w:numId="9" w16cid:durableId="1110661681">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="10" w16cid:durableId="1106924793">
+  <w:num w:numId="10" w16cid:durableId="841968168">
     <w:abstractNumId w:val="2"/>
   </w:num>
-  <w:num w:numId="11" w16cid:durableId="2043940350">
+  <w:num w:numId="11" w16cid:durableId="286160502">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="12" w16cid:durableId="1196581824">
+  <w:num w:numId="12" w16cid:durableId="1611008487">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="13" w16cid:durableId="285082292">
+  <w:num w:numId="13" w16cid:durableId="164059762">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="14" w16cid:durableId="846790994">
+  <w:num w:numId="14" w16cid:durableId="915015662">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="10"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
+  <w:zoom w:percent="130"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="007F7046"/>
     <w:rsid w:val="0001614E"/>
     <w:rsid w:val="0001715D"/>
     <w:rsid w:val="00022570"/>
-    <w:rsid w:val="0004474F"/>
     <w:rsid w:val="00056ED0"/>
     <w:rsid w:val="00067AAF"/>
     <w:rsid w:val="00077236"/>
     <w:rsid w:val="00077E30"/>
     <w:rsid w:val="00081562"/>
     <w:rsid w:val="000872B6"/>
     <w:rsid w:val="00091815"/>
     <w:rsid w:val="00094FA3"/>
-    <w:rsid w:val="00097CDA"/>
-    <w:rsid w:val="000B0BAF"/>
     <w:rsid w:val="000B2429"/>
     <w:rsid w:val="000B3F46"/>
     <w:rsid w:val="000C6A05"/>
-    <w:rsid w:val="000D32AD"/>
+    <w:rsid w:val="000D5AF7"/>
     <w:rsid w:val="000D6BF8"/>
     <w:rsid w:val="000E037C"/>
     <w:rsid w:val="000E30A5"/>
     <w:rsid w:val="000E788F"/>
     <w:rsid w:val="000F3A6A"/>
     <w:rsid w:val="000F4518"/>
     <w:rsid w:val="00101689"/>
     <w:rsid w:val="00131A05"/>
     <w:rsid w:val="00144B70"/>
     <w:rsid w:val="00171063"/>
     <w:rsid w:val="00183A25"/>
     <w:rsid w:val="00193047"/>
     <w:rsid w:val="00193F01"/>
     <w:rsid w:val="001C17E3"/>
     <w:rsid w:val="001C3261"/>
+    <w:rsid w:val="001C5C1C"/>
     <w:rsid w:val="001E4EE1"/>
     <w:rsid w:val="001E63E3"/>
     <w:rsid w:val="00202BEB"/>
-    <w:rsid w:val="00204DAF"/>
     <w:rsid w:val="0021092C"/>
     <w:rsid w:val="002152CA"/>
     <w:rsid w:val="00216528"/>
     <w:rsid w:val="002246D9"/>
     <w:rsid w:val="002432E2"/>
-    <w:rsid w:val="00244A0D"/>
-    <w:rsid w:val="002474B8"/>
+    <w:rsid w:val="00251AAF"/>
     <w:rsid w:val="00264656"/>
     <w:rsid w:val="00290662"/>
     <w:rsid w:val="002A01C6"/>
     <w:rsid w:val="002A0EB1"/>
     <w:rsid w:val="002A6968"/>
     <w:rsid w:val="002A710F"/>
     <w:rsid w:val="002B1405"/>
     <w:rsid w:val="002B73D1"/>
     <w:rsid w:val="002C10ED"/>
     <w:rsid w:val="002C3019"/>
     <w:rsid w:val="002C347A"/>
     <w:rsid w:val="002C70A6"/>
     <w:rsid w:val="002D122A"/>
-    <w:rsid w:val="002D6C4C"/>
     <w:rsid w:val="002D7FE3"/>
     <w:rsid w:val="002F76A8"/>
     <w:rsid w:val="0030034E"/>
     <w:rsid w:val="00317330"/>
     <w:rsid w:val="003204CE"/>
     <w:rsid w:val="00326803"/>
     <w:rsid w:val="0033794E"/>
     <w:rsid w:val="00342109"/>
     <w:rsid w:val="00344329"/>
     <w:rsid w:val="00356564"/>
     <w:rsid w:val="00357090"/>
     <w:rsid w:val="0036361D"/>
     <w:rsid w:val="003715B2"/>
     <w:rsid w:val="003755CC"/>
     <w:rsid w:val="00386F5B"/>
     <w:rsid w:val="003A2DF2"/>
     <w:rsid w:val="003B20C5"/>
     <w:rsid w:val="003C0150"/>
     <w:rsid w:val="003D32D1"/>
     <w:rsid w:val="003D5A04"/>
     <w:rsid w:val="003E1BF2"/>
     <w:rsid w:val="003E32A0"/>
     <w:rsid w:val="003E40A0"/>
     <w:rsid w:val="003F06A5"/>
     <w:rsid w:val="003F5974"/>
     <w:rsid w:val="0043054F"/>
     <w:rsid w:val="00432BB2"/>
     <w:rsid w:val="0043647C"/>
     <w:rsid w:val="004366EB"/>
     <w:rsid w:val="004434D1"/>
     <w:rsid w:val="0046528B"/>
     <w:rsid w:val="004661EE"/>
     <w:rsid w:val="00484932"/>
     <w:rsid w:val="004927D8"/>
     <w:rsid w:val="00497C1D"/>
+    <w:rsid w:val="004B25A4"/>
     <w:rsid w:val="004C333F"/>
     <w:rsid w:val="004C37BB"/>
     <w:rsid w:val="004D24F3"/>
     <w:rsid w:val="004E1F93"/>
     <w:rsid w:val="004F7344"/>
-    <w:rsid w:val="00503486"/>
-    <w:rsid w:val="00505597"/>
     <w:rsid w:val="00505F08"/>
     <w:rsid w:val="00514395"/>
     <w:rsid w:val="005314C1"/>
     <w:rsid w:val="0053321B"/>
     <w:rsid w:val="00533F8C"/>
     <w:rsid w:val="0053592E"/>
     <w:rsid w:val="00547BBF"/>
     <w:rsid w:val="0055208F"/>
-    <w:rsid w:val="005701FD"/>
     <w:rsid w:val="005773F7"/>
     <w:rsid w:val="005879CC"/>
     <w:rsid w:val="00594A4A"/>
     <w:rsid w:val="005A1AEF"/>
     <w:rsid w:val="005A53CE"/>
     <w:rsid w:val="005B42CB"/>
     <w:rsid w:val="005B4EC9"/>
     <w:rsid w:val="005C4EF2"/>
     <w:rsid w:val="005D3819"/>
     <w:rsid w:val="005D67D2"/>
     <w:rsid w:val="005D6D23"/>
     <w:rsid w:val="005E28D5"/>
     <w:rsid w:val="005E2A45"/>
     <w:rsid w:val="005F08C1"/>
     <w:rsid w:val="00603952"/>
     <w:rsid w:val="00646D7D"/>
     <w:rsid w:val="0066304A"/>
     <w:rsid w:val="006739E5"/>
     <w:rsid w:val="00675703"/>
     <w:rsid w:val="00675F7B"/>
     <w:rsid w:val="00681451"/>
     <w:rsid w:val="00691CEF"/>
     <w:rsid w:val="006959E9"/>
     <w:rsid w:val="006A6A6D"/>
     <w:rsid w:val="006A6CB3"/>
     <w:rsid w:val="006A7CD5"/>
     <w:rsid w:val="006B1E7D"/>
     <w:rsid w:val="006B2D88"/>
     <w:rsid w:val="006B375B"/>
     <w:rsid w:val="006B7628"/>
     <w:rsid w:val="006C0247"/>
     <w:rsid w:val="006D25A4"/>
     <w:rsid w:val="006E20E6"/>
     <w:rsid w:val="006E6B7E"/>
     <w:rsid w:val="006F3013"/>
     <w:rsid w:val="007032B4"/>
     <w:rsid w:val="007258CC"/>
+    <w:rsid w:val="00752B01"/>
     <w:rsid w:val="007561D3"/>
-    <w:rsid w:val="00772B12"/>
     <w:rsid w:val="00777C15"/>
     <w:rsid w:val="00787D62"/>
     <w:rsid w:val="007A5C46"/>
     <w:rsid w:val="007B6B05"/>
+    <w:rsid w:val="007B72C0"/>
     <w:rsid w:val="007C0704"/>
     <w:rsid w:val="007C0BB2"/>
     <w:rsid w:val="007C4A23"/>
     <w:rsid w:val="007D24C1"/>
     <w:rsid w:val="007E5905"/>
     <w:rsid w:val="007F7046"/>
     <w:rsid w:val="007F71A7"/>
     <w:rsid w:val="007F7307"/>
     <w:rsid w:val="008006FD"/>
+    <w:rsid w:val="00801BAA"/>
     <w:rsid w:val="00813A4B"/>
     <w:rsid w:val="008160AD"/>
     <w:rsid w:val="00824E49"/>
     <w:rsid w:val="00842241"/>
     <w:rsid w:val="00861BC5"/>
     <w:rsid w:val="008654A6"/>
+    <w:rsid w:val="008668C1"/>
     <w:rsid w:val="008754AE"/>
     <w:rsid w:val="00886561"/>
-    <w:rsid w:val="00894AA5"/>
     <w:rsid w:val="00894E7B"/>
     <w:rsid w:val="008A0335"/>
     <w:rsid w:val="008A69DF"/>
     <w:rsid w:val="008B6BBC"/>
-    <w:rsid w:val="008C4F40"/>
     <w:rsid w:val="008D69E5"/>
     <w:rsid w:val="008E3450"/>
     <w:rsid w:val="008F6D29"/>
     <w:rsid w:val="00907F63"/>
     <w:rsid w:val="009120D5"/>
     <w:rsid w:val="00912F39"/>
     <w:rsid w:val="00914214"/>
     <w:rsid w:val="0091612F"/>
     <w:rsid w:val="009246D7"/>
     <w:rsid w:val="00940368"/>
     <w:rsid w:val="009443B3"/>
     <w:rsid w:val="009604BD"/>
     <w:rsid w:val="00960E05"/>
     <w:rsid w:val="00964227"/>
     <w:rsid w:val="00974930"/>
     <w:rsid w:val="00981F52"/>
     <w:rsid w:val="00982BC8"/>
     <w:rsid w:val="00982FE6"/>
     <w:rsid w:val="00990839"/>
     <w:rsid w:val="00996215"/>
     <w:rsid w:val="009A4523"/>
-    <w:rsid w:val="009A46C4"/>
     <w:rsid w:val="009B15D9"/>
     <w:rsid w:val="009B774D"/>
     <w:rsid w:val="009C39E1"/>
     <w:rsid w:val="009C5D60"/>
     <w:rsid w:val="009D20E2"/>
     <w:rsid w:val="009D2689"/>
     <w:rsid w:val="009D64A6"/>
     <w:rsid w:val="009D6C80"/>
     <w:rsid w:val="009D7FC7"/>
     <w:rsid w:val="009E1BE1"/>
-    <w:rsid w:val="009F0A75"/>
     <w:rsid w:val="009F10FF"/>
     <w:rsid w:val="009F308D"/>
     <w:rsid w:val="00A0455A"/>
     <w:rsid w:val="00A075CD"/>
     <w:rsid w:val="00A12AA4"/>
     <w:rsid w:val="00A328E0"/>
     <w:rsid w:val="00A341FB"/>
     <w:rsid w:val="00A50FD5"/>
     <w:rsid w:val="00A53270"/>
     <w:rsid w:val="00A75276"/>
     <w:rsid w:val="00A95123"/>
     <w:rsid w:val="00A95A74"/>
     <w:rsid w:val="00AA0652"/>
     <w:rsid w:val="00AA5188"/>
     <w:rsid w:val="00AB126F"/>
     <w:rsid w:val="00AB41AB"/>
-    <w:rsid w:val="00AB66AA"/>
     <w:rsid w:val="00AC076C"/>
     <w:rsid w:val="00AC74CE"/>
+    <w:rsid w:val="00AC7CF6"/>
     <w:rsid w:val="00AC7CF7"/>
     <w:rsid w:val="00AD0BA9"/>
     <w:rsid w:val="00AD683B"/>
     <w:rsid w:val="00AE12E8"/>
     <w:rsid w:val="00AE260E"/>
     <w:rsid w:val="00AE460B"/>
-    <w:rsid w:val="00AE4852"/>
     <w:rsid w:val="00AF1B4D"/>
     <w:rsid w:val="00AF28E9"/>
     <w:rsid w:val="00B11880"/>
     <w:rsid w:val="00B11E5D"/>
     <w:rsid w:val="00B15E89"/>
-    <w:rsid w:val="00B260A4"/>
     <w:rsid w:val="00B309F4"/>
     <w:rsid w:val="00B312FE"/>
     <w:rsid w:val="00B3701B"/>
     <w:rsid w:val="00B51B1A"/>
     <w:rsid w:val="00B51D9A"/>
     <w:rsid w:val="00B553E5"/>
     <w:rsid w:val="00B567E1"/>
     <w:rsid w:val="00B61C34"/>
     <w:rsid w:val="00B63848"/>
     <w:rsid w:val="00B6761A"/>
+    <w:rsid w:val="00B76773"/>
     <w:rsid w:val="00B84D55"/>
     <w:rsid w:val="00B871E2"/>
+    <w:rsid w:val="00BA5B88"/>
     <w:rsid w:val="00BC08A3"/>
     <w:rsid w:val="00BC33F2"/>
     <w:rsid w:val="00BC5E85"/>
     <w:rsid w:val="00BC6BC5"/>
     <w:rsid w:val="00BD007A"/>
     <w:rsid w:val="00BE1F4D"/>
     <w:rsid w:val="00BF09F3"/>
     <w:rsid w:val="00C00E94"/>
     <w:rsid w:val="00C0325D"/>
     <w:rsid w:val="00C131F4"/>
     <w:rsid w:val="00C26231"/>
     <w:rsid w:val="00C314FF"/>
-    <w:rsid w:val="00C3326A"/>
+    <w:rsid w:val="00C516C2"/>
     <w:rsid w:val="00C533C5"/>
     <w:rsid w:val="00C549CA"/>
     <w:rsid w:val="00C632D5"/>
     <w:rsid w:val="00C764E0"/>
     <w:rsid w:val="00C854B1"/>
     <w:rsid w:val="00CA501A"/>
     <w:rsid w:val="00CA7A22"/>
     <w:rsid w:val="00CB6E0E"/>
     <w:rsid w:val="00CC535C"/>
     <w:rsid w:val="00CE7231"/>
     <w:rsid w:val="00D031FF"/>
     <w:rsid w:val="00D17B17"/>
     <w:rsid w:val="00D22061"/>
     <w:rsid w:val="00D2235A"/>
     <w:rsid w:val="00D331DB"/>
+    <w:rsid w:val="00D45E98"/>
     <w:rsid w:val="00D522E3"/>
     <w:rsid w:val="00D57B08"/>
     <w:rsid w:val="00D60A38"/>
     <w:rsid w:val="00D61A8B"/>
     <w:rsid w:val="00D675FF"/>
     <w:rsid w:val="00D713B9"/>
+    <w:rsid w:val="00D815C4"/>
     <w:rsid w:val="00DA0A93"/>
     <w:rsid w:val="00DA3286"/>
     <w:rsid w:val="00DA552B"/>
     <w:rsid w:val="00DC2ABD"/>
     <w:rsid w:val="00DC2F70"/>
     <w:rsid w:val="00DC40F5"/>
     <w:rsid w:val="00DE221F"/>
     <w:rsid w:val="00DF589D"/>
     <w:rsid w:val="00E022EB"/>
     <w:rsid w:val="00E038E1"/>
     <w:rsid w:val="00E22B11"/>
     <w:rsid w:val="00E26FC7"/>
     <w:rsid w:val="00E518C9"/>
     <w:rsid w:val="00E51B2A"/>
     <w:rsid w:val="00E611CA"/>
     <w:rsid w:val="00E679E5"/>
     <w:rsid w:val="00EA150F"/>
     <w:rsid w:val="00EA2550"/>
     <w:rsid w:val="00EB0CD4"/>
     <w:rsid w:val="00EC1BB6"/>
     <w:rsid w:val="00EC1FEF"/>
     <w:rsid w:val="00EE70D0"/>
     <w:rsid w:val="00EE78ED"/>
     <w:rsid w:val="00F001B2"/>
     <w:rsid w:val="00F024A6"/>
@@ -32476,51 +24249,51 @@
     <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="0"/>
     <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
     <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
     <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
     <w:lsdException w:name="Light List" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
     <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
     <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
     <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
     <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
     <w:lsdException w:name="Dark List" w:uiPriority="70"/>
     <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
     <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
     <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
     <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
     <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
     <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
     <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
     <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
     <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
     <w:lsdException w:name="Revision" w:semiHidden="1"/>
     <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
@@ -32699,275 +24472,301 @@
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
-  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+  <w:style w:type="paragraph" w:default="1" w:styleId="a">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00981F52"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+  <w:style w:type="character" w:default="1" w:styleId="a0">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+  <w:style w:type="table" w:default="1" w:styleId="a1">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
-  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+  <w:style w:type="numbering" w:default="1" w:styleId="a2">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="textnormal1">
     <w:name w:val="text_normal1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="007F7046"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma" w:cs="Tahoma" w:hint="default"/>
       <w:color w:val="666666"/>
       <w:sz w:val="15"/>
       <w:szCs w:val="15"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="a3">
     <w:name w:val="List Paragraph"/>
     <w:aliases w:val="Table Heading,text,รายการย่อหน้า1,List Paragraph1,Sarabun List,3,POCG Table Text,00 List Bull,รายการย่อหน้า,Bullet,รายการย่อหน้าระดับ2,ข้อระดับ1,หัวข้อ 1,List Paragraph 1"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="ListParagraphChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a4"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007F7046"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BodyTextIndent2">
+  <w:style w:type="paragraph" w:styleId="2">
     <w:name w:val="Body Text Indent 2"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BodyTextIndent2Char"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="20"/>
     <w:rsid w:val="007F7046"/>
     <w:pPr>
       <w:spacing w:after="120" w:line="480" w:lineRule="auto"/>
       <w:ind w:left="283"/>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextIndent2Char">
-[...2 lines deleted...]
-    <w:link w:val="BodyTextIndent2"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="20">
+    <w:name w:val="การเยื้องเนื้อความ 2 อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="2"/>
     <w:rsid w:val="007F7046"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="table" w:styleId="TableGrid">
+  <w:style w:type="table" w:styleId="a5">
     <w:name w:val="Table Grid"/>
-    <w:basedOn w:val="TableNormal"/>
-    <w:uiPriority w:val="39"/>
+    <w:basedOn w:val="a1"/>
     <w:rsid w:val="00D60A38"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
     </w:rPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Normal1">
     <w:name w:val="Normal1"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:basedOn w:val="a0"/>
     <w:rsid w:val="002B1405"/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Header">
+  <w:style w:type="paragraph" w:styleId="a6">
     <w:name w:val="header"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="HeaderChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a7"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00960E05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
-[...2 lines deleted...]
-    <w:link w:val="Header"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a7">
+    <w:name w:val="หัวกระดาษ อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a6"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00960E05"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Footer">
+  <w:style w:type="paragraph" w:styleId="a8">
     <w:name w:val="footer"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="FooterChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="a9"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00960E05"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
     </w:pPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
-[...2 lines deleted...]
-    <w:link w:val="Footer"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a9">
+    <w:name w:val="ท้ายกระดาษ อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="a8"/>
     <w:uiPriority w:val="99"/>
     <w:rsid w:val="00960E05"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="BalloonText">
+  <w:style w:type="paragraph" w:styleId="aa">
     <w:name w:val="Balloon Text"/>
-    <w:basedOn w:val="Normal"/>
-    <w:link w:val="BalloonTextChar"/>
+    <w:basedOn w:val="a"/>
+    <w:link w:val="ab"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00990839"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:hAnsi="Tahoma"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="BalloonTextChar">
-[...2 lines deleted...]
-    <w:link w:val="BalloonText"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ab">
+    <w:name w:val="ข้อความบอลลูน อักขระ"/>
+    <w:basedOn w:val="a0"/>
+    <w:link w:val="aa"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:rsid w:val="00990839"/>
     <w:rPr>
       <w:rFonts w:ascii="Tahoma" w:eastAsia="Times New Roman" w:hAnsi="Tahoma" w:cs="Angsana New"/>
       <w:sz w:val="16"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="2">
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="21">
     <w:name w:val="รายการย่อหน้า2"/>
-    <w:basedOn w:val="Normal"/>
+    <w:basedOn w:val="a"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="00981F52"/>
     <w:pPr>
       <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Cordia New"/>
       <w:sz w:val="22"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
-[...2 lines deleted...]
-    <w:link w:val="ListParagraph"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="a4">
+    <w:name w:val="ย่อหน้ารายการ อักขระ"/>
+    <w:aliases w:val="Table Heading อักขระ,text อักขระ,รายการย่อหน้า1 อักขระ,List Paragraph1 อักขระ,Sarabun List อักขระ,3 อักขระ,POCG Table Text อักขระ,00 List Bull อักขระ,รายการย่อหน้า อักขระ,Bullet อักขระ,รายการย่อหน้าระดับ2 อักขระ,ข้อระดับ1 อักขระ"/>
+    <w:link w:val="a3"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:locked/>
     <w:rsid w:val="00D713B9"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Angsana New"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ac">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C516C2"/>
+    <w:rPr>
+      <w:color w:val="0000FF" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="ad">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="a0"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00C516C2"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+</file>
+
+<file path=word/_rels/footer1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:ict_its@opsmoac.go.th" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -33213,67 +25012,67 @@
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>10</Pages>
-[...1 lines deleted...]
-  <Characters>10262</Characters>
+  <Pages>9</Pages>
+  <Words>860</Words>
+  <Characters>4903</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>85</Lines>
-  <Paragraphs>24</Paragraphs>
+  <Lines>40</Lines>
+  <Paragraphs>11</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Home</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>12038</CharactersWithSpaces>
+  <CharactersWithSpaces>5752</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>User</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>