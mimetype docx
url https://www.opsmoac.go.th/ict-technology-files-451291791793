--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -9214,63 +9214,52 @@
       <w:tr w:rsidR="00FB3715" w:rsidRPr="003D1ED8" w14:paraId="220C19B9" w14:textId="77777777" w:rsidTr="00FB3715">
         <w:trPr>
           <w:trHeight w:val="365"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="15990" w:type="dxa"/>
             <w:gridSpan w:val="6"/>
           </w:tcPr>
           <w:p w14:paraId="5C396CB4" w14:textId="77777777" w:rsidR="00FB3715" w:rsidRPr="00F25269" w:rsidRDefault="00FB3715" w:rsidP="00FB3715">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00F25269">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="single"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>คอมพิวเตอร์แท็บ</w:t>
-[...11 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              <w:t>คอมพิวเตอร์แท็บเล็ต</w:t>
+            </w:r>
             <w:r w:rsidRPr="00F25269">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="003D1ED8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="dotted"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="dotted"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
@@ -9321,102 +9310,66 @@
                 <w:cs/>
               </w:rPr>
               <w:t>ชุดอุปกรณ์สำหรับประชุมทางไกล</w:t>
             </w:r>
             <w:r w:rsidRPr="00B42FD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">  </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42FD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">(* 1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42FD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t>ชุด ประกอบด้วย  </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t xml:space="preserve">ชุด ประกอบด้วย  โน๊ตบุ๊ค+กล้อง+ไมค์โครโฟน  จำนวนอย่างละ </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B42FD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
-                <w:cs/>
-[...3 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
             <w:r w:rsidRPr="00B42FD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
-              <w:t xml:space="preserve">บุ๊ค+กล้อง+ไมค์โครโฟน  จำนวนอย่างละ </w:t>
-[...32 lines deleted...]
-              <w:t xml:space="preserve">บุ๊คจำนวน </w:t>
+              <w:t xml:space="preserve">ตัว)  หากชุดอุปกรณ์มีเพียง กล้อง+ไมค์โครโฟน ให้ท่านจัดสรรโน๊ตบุ๊คจำนวน </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42FD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
               <w:t xml:space="preserve">1 </w:t>
             </w:r>
             <w:r w:rsidRPr="00B42FD2">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:cs/>
               </w:rPr>
               <w:t>ตัว ที่หน่วยงานมีอยู่รวมเข้าไว้กับอุปกรณ์ชุดนี้</w:t>
             </w:r>
             <w:r w:rsidRPr="003D1ED8">
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
                 <w:u w:val="dotted"/>
                 <w:cs/>
               </w:rPr>
               <w:t xml:space="preserve">     </w:t>
             </w:r>
@@ -12542,118 +12495,194 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5DC6195B" w14:textId="77777777" w:rsidR="00806A81" w:rsidRDefault="00806A81" w:rsidP="00806A81">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:sectPr w:rsidR="00806A81" w:rsidSect="000D1C77">
           <w:pgSz w:w="16838" w:h="11906" w:orient="landscape"/>
           <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
           <w:cols w:space="708"/>
           <w:docGrid w:linePitch="360"/>
         </w:sectPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="13C7A395" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+    <w:p w14:paraId="3DB7B160" w14:textId="1AF9C386" w:rsidR="009C2ECE" w:rsidRPr="009C2ECE" w:rsidRDefault="00C60025" w:rsidP="0079201C">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
+        <w:t>แบบฟอร์ม</w:t>
+      </w:r>
+      <w:r w:rsidR="00D46790" w:rsidRPr="00D46790">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การสืบราคา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C7A395" w14:textId="27533226" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
         <w:t>กรณี</w:t>
       </w:r>
       <w:r w:rsidRPr="00774B2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ที่ไม่มีการกำหนดคุณลักษณะและราคากลางของกระทรวงดิจิทัลเพื่อเศรษฐกิจและสังคม</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6CDB57B4" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+    <w:p w14:paraId="6CDB57B4" w14:textId="4E4ADE17" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00774B2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="00774B2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ให้ระบุรายละเอียดของรายการที่ไม่เป็นไปตามราคากลางฯ</w:t>
+      </w:r>
+      <w:r w:rsidR="009C2ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2ECE" w:rsidRPr="009C2ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">พร้อมแนบใบเสนอราคาจาก </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2ECE" w:rsidRPr="009C2ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3 </w:t>
+      </w:r>
+      <w:r w:rsidR="009C2ECE" w:rsidRPr="009C2ECE">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แหล่ง</w:t>
       </w:r>
       <w:r w:rsidRPr="00774B2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2282"/>
         <w:gridCol w:w="2244"/>
         <w:gridCol w:w="2245"/>
         <w:gridCol w:w="2245"/>
       </w:tblGrid>
       <w:tr w:rsidR="00774B2B" w:rsidRPr="00EB5749" w14:paraId="6DFF606C" w14:textId="77777777" w:rsidTr="00774B2B">
         <w:tc>
           <w:tcPr>
@@ -14706,66 +14735,50 @@
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2268" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="7F470FB1" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
             <w:pPr>
               <w:pStyle w:val="1"/>
               <w:ind w:left="567" w:hanging="207"/>
               <w:contextualSpacing w:val="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
                 <w:sz w:val="28"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="6E34A50D" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
-      <w:pPr>
-[...14 lines deleted...]
-    <w:p w14:paraId="74ACD2C3" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="251E8A89" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
       <w:pPr>
         <w:pStyle w:val="1"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0"/>
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:b/>
@@ -14786,61 +14799,61 @@
         <w:contextualSpacing w:val="0"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="009D2281" w:rsidSect="000D1C77">
       <w:headerReference w:type="default" r:id="rId14"/>
       <w:footerReference w:type="default" r:id="rId15"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="62C49E62" w14:textId="77777777" w:rsidR="005A139B" w:rsidRDefault="005A139B" w:rsidP="00670FCC">
+    <w:p w14:paraId="71E6677A" w14:textId="77777777" w:rsidR="00C560F3" w:rsidRDefault="00C560F3" w:rsidP="00670FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="25D301AD" w14:textId="77777777" w:rsidR="005A139B" w:rsidRDefault="005A139B" w:rsidP="00670FCC">
+    <w:p w14:paraId="7AA732DB" w14:textId="77777777" w:rsidR="00C560F3" w:rsidRDefault="00C560F3" w:rsidP="00670FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
@@ -15007,61 +15020,61 @@
             <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
             <w:noProof/>
             <w:sz w:val="28"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
 </w:ftr>
 </file>
 
 <file path=word/footer4.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="00B66A0C" w14:textId="77777777" w:rsidR="000B451A" w:rsidRDefault="000B451A">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4DE45433" w14:textId="77777777" w:rsidR="005A139B" w:rsidRDefault="005A139B" w:rsidP="00670FCC">
+    <w:p w14:paraId="04EE7376" w14:textId="77777777" w:rsidR="00C560F3" w:rsidRDefault="00C560F3" w:rsidP="00670FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="65959EC5" w14:textId="77777777" w:rsidR="005A139B" w:rsidRDefault="005A139B" w:rsidP="00670FCC">
+    <w:p w14:paraId="2EA6A874" w14:textId="77777777" w:rsidR="00C560F3" w:rsidRDefault="00C560F3" w:rsidP="00670FCC">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="-1397970226"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
     <w:sdtEndPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
         <w:sz w:val="28"/>
@@ -16126,56 +16139,55 @@
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="131871103">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="433014864">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="912935351">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="8" w16cid:durableId="358317590">
     <w:abstractNumId w:val="7"/>
   </w:num>
   <w:num w:numId="9" w16cid:durableId="1352144720">
     <w:abstractNumId w:val="1"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="120"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:zoom w:percent="110"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:applyBreakingRules/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F96514"/>
     <w:rsid w:val="000356EC"/>
     <w:rsid w:val="00052599"/>
     <w:rsid w:val="00063B3C"/>
     <w:rsid w:val="0006407F"/>
     <w:rsid w:val="00075499"/>
@@ -16184,179 +16196,189 @@
     <w:rsid w:val="000D0100"/>
     <w:rsid w:val="000D1C77"/>
     <w:rsid w:val="000F25C4"/>
     <w:rsid w:val="00132CC4"/>
     <w:rsid w:val="00134CD0"/>
     <w:rsid w:val="00163282"/>
     <w:rsid w:val="0017028C"/>
     <w:rsid w:val="0017243D"/>
     <w:rsid w:val="0019735F"/>
     <w:rsid w:val="0022201F"/>
     <w:rsid w:val="002234E9"/>
     <w:rsid w:val="00233D77"/>
     <w:rsid w:val="00236E2A"/>
     <w:rsid w:val="00273DF5"/>
     <w:rsid w:val="0029435A"/>
     <w:rsid w:val="002C08C1"/>
     <w:rsid w:val="002C4B0C"/>
     <w:rsid w:val="003037B9"/>
     <w:rsid w:val="0030542D"/>
     <w:rsid w:val="00356690"/>
     <w:rsid w:val="00357B90"/>
     <w:rsid w:val="00394F18"/>
     <w:rsid w:val="003D1ED8"/>
     <w:rsid w:val="003D346B"/>
     <w:rsid w:val="003E5E1A"/>
+    <w:rsid w:val="00402124"/>
     <w:rsid w:val="00426AC0"/>
     <w:rsid w:val="004344A6"/>
     <w:rsid w:val="00456721"/>
     <w:rsid w:val="00464B6E"/>
     <w:rsid w:val="004679D8"/>
+    <w:rsid w:val="004A6CD5"/>
     <w:rsid w:val="004B4621"/>
     <w:rsid w:val="004C4231"/>
     <w:rsid w:val="004E2443"/>
+    <w:rsid w:val="004F5AE5"/>
     <w:rsid w:val="00527E21"/>
     <w:rsid w:val="0054471D"/>
     <w:rsid w:val="00560555"/>
     <w:rsid w:val="005A139B"/>
     <w:rsid w:val="005A7129"/>
     <w:rsid w:val="005C3E06"/>
     <w:rsid w:val="005D13D9"/>
     <w:rsid w:val="00627F67"/>
     <w:rsid w:val="00653833"/>
     <w:rsid w:val="00654987"/>
     <w:rsid w:val="00661452"/>
     <w:rsid w:val="00670FCC"/>
     <w:rsid w:val="0067604D"/>
     <w:rsid w:val="00693010"/>
     <w:rsid w:val="006A744D"/>
     <w:rsid w:val="006E4903"/>
     <w:rsid w:val="00721F26"/>
     <w:rsid w:val="007717AF"/>
     <w:rsid w:val="00774B2B"/>
     <w:rsid w:val="007866FD"/>
     <w:rsid w:val="0079201C"/>
     <w:rsid w:val="00797D48"/>
     <w:rsid w:val="007A62BC"/>
     <w:rsid w:val="007A7489"/>
     <w:rsid w:val="00801165"/>
     <w:rsid w:val="00806A81"/>
     <w:rsid w:val="008114F3"/>
     <w:rsid w:val="008142F7"/>
     <w:rsid w:val="008146A2"/>
     <w:rsid w:val="0088132D"/>
     <w:rsid w:val="008939BF"/>
     <w:rsid w:val="008A202A"/>
     <w:rsid w:val="008A3156"/>
     <w:rsid w:val="008C0101"/>
     <w:rsid w:val="00902360"/>
+    <w:rsid w:val="00932C82"/>
     <w:rsid w:val="00934892"/>
     <w:rsid w:val="00935490"/>
     <w:rsid w:val="00945AD7"/>
     <w:rsid w:val="00965E27"/>
     <w:rsid w:val="0097173A"/>
     <w:rsid w:val="0097797A"/>
+    <w:rsid w:val="009C2ECE"/>
     <w:rsid w:val="009D2281"/>
     <w:rsid w:val="009E5DE2"/>
     <w:rsid w:val="009F07FF"/>
     <w:rsid w:val="00A76E5E"/>
     <w:rsid w:val="00A84535"/>
     <w:rsid w:val="00AA1F2D"/>
     <w:rsid w:val="00AC5C6F"/>
     <w:rsid w:val="00AC6115"/>
     <w:rsid w:val="00AD0AE5"/>
+    <w:rsid w:val="00B0293E"/>
     <w:rsid w:val="00B1350A"/>
     <w:rsid w:val="00B42FD2"/>
     <w:rsid w:val="00B70300"/>
     <w:rsid w:val="00B816D1"/>
     <w:rsid w:val="00B83203"/>
     <w:rsid w:val="00BA11E3"/>
     <w:rsid w:val="00BB05E6"/>
     <w:rsid w:val="00BB1CA9"/>
     <w:rsid w:val="00BD45EF"/>
     <w:rsid w:val="00BD4D25"/>
     <w:rsid w:val="00BE6E63"/>
+    <w:rsid w:val="00C560F3"/>
+    <w:rsid w:val="00C60025"/>
     <w:rsid w:val="00C67183"/>
     <w:rsid w:val="00C72D01"/>
     <w:rsid w:val="00C730E3"/>
     <w:rsid w:val="00C73A76"/>
     <w:rsid w:val="00C9179F"/>
     <w:rsid w:val="00C94ACB"/>
     <w:rsid w:val="00CA1B20"/>
     <w:rsid w:val="00CB16A8"/>
     <w:rsid w:val="00CB5E4F"/>
     <w:rsid w:val="00CC3577"/>
+    <w:rsid w:val="00CD7C60"/>
     <w:rsid w:val="00CE232C"/>
     <w:rsid w:val="00CE43C8"/>
     <w:rsid w:val="00CF0BE7"/>
     <w:rsid w:val="00D31B0D"/>
+    <w:rsid w:val="00D46790"/>
     <w:rsid w:val="00D53666"/>
     <w:rsid w:val="00D55A2C"/>
     <w:rsid w:val="00D8638F"/>
     <w:rsid w:val="00DC19BC"/>
     <w:rsid w:val="00DC64A2"/>
     <w:rsid w:val="00DF3641"/>
     <w:rsid w:val="00DF60B5"/>
     <w:rsid w:val="00E27015"/>
     <w:rsid w:val="00E333A5"/>
     <w:rsid w:val="00E4712A"/>
     <w:rsid w:val="00E77B5B"/>
     <w:rsid w:val="00E8407B"/>
     <w:rsid w:val="00EB5749"/>
     <w:rsid w:val="00EC1E28"/>
     <w:rsid w:val="00ED35C1"/>
     <w:rsid w:val="00F25269"/>
     <w:rsid w:val="00F304D9"/>
     <w:rsid w:val="00F36E85"/>
     <w:rsid w:val="00F50721"/>
     <w:rsid w:val="00F52BA1"/>
     <w:rsid w:val="00F60C0D"/>
     <w:rsid w:val="00F737C4"/>
     <w:rsid w:val="00F77F3E"/>
     <w:rsid w:val="00F96514"/>
     <w:rsid w:val="00F97C2B"/>
     <w:rsid w:val="00FB3715"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="4C34C9A3"/>
   <w15:docId w15:val="{58B4E4D7-1966-4304-A25A-06F121EA5E46}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="28"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
@@ -17190,69 +17212,69 @@
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FDB6CB-7328-4964-821D-373A0F40B94E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>5</Pages>
-  <Words>1071</Words>
-  <Characters>6107</Characters>
+  <Words>1078</Words>
+  <Characters>6148</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>50</Lines>
+  <Lines>51</Lines>
   <Paragraphs>14</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>7164</CharactersWithSpaces>
+  <CharactersWithSpaces>7212</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>user</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>