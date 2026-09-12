--- v0 (2026-05-13)
+++ v1 (2026-09-12)
@@ -1,856 +1,11291 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
-[...6 lines deleted...]
-  <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
+  <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
+  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
-[...24 lines deleted...]
-</workbook>
+<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:body>
+    <w:p w14:paraId="1870904F" w14:textId="223B3A0A" w:rsidR="00801165" w:rsidRDefault="00F96514" w:rsidP="00236E2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แบบฟอร์มการขอจัดหา</w:t>
+      </w:r>
+      <w:r w:rsidR="005D4DBC" w:rsidRPr="005D4DBC">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00192949" w:rsidRPr="00192949">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบบกล้องโทรทัศน์วงจรปิด</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="315CD335" w14:textId="77777777" w:rsidR="00F96514" w:rsidRDefault="00F96514" w:rsidP="00236E2A">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="center"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สำนักงานปลัดกระทรวงเกษตรและสหกรณ์</w:t>
+      </w:r>
+      <w:r w:rsidR="0029435A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="0029435A" w:rsidRPr="00891E4A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประจำปีงบประมา</w:t>
+      </w:r>
+      <w:r w:rsidR="0029435A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ณ พ.ศ. </w:t>
+      </w:r>
+      <w:r w:rsidR="003E5E1A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>...............</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="511F6E0C" w14:textId="77777777" w:rsidR="00F96514" w:rsidRDefault="00F96514" w:rsidP="00F96514">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3DCD9B60" w14:textId="12C60D9B" w:rsidR="00F96514" w:rsidRDefault="00F96514" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หน่วยงาน</w:t>
+      </w:r>
+      <w:r w:rsidR="0017028C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00B33338">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B33338">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B33338">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B33338">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00B33338">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00694CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00694CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00694CBA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A" w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13CE83A0" w14:textId="77777777" w:rsidR="00134CD0" w:rsidRDefault="00134CD0" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ผู้ประสานงาน (ชื่อ </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>–</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> นามสกุล)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="749C4B1E" w14:textId="77777777" w:rsidR="00134CD0" w:rsidRDefault="00134CD0" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ตำแหน่ง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2AFAAE5E" w14:textId="77777777" w:rsidR="00134CD0" w:rsidRDefault="00134CD0" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เบอร์โทรศัพท์</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00960F98">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="03612821" w14:textId="77777777" w:rsidR="000212FC" w:rsidRPr="00AD5103" w:rsidRDefault="000212FC" w:rsidP="000212FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จัดหาใหม่หรือทดแทนระบบเดิม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="414D2047" w14:textId="3571AE50" w:rsidR="000212FC" w:rsidRPr="00AD5103" w:rsidRDefault="000212FC" w:rsidP="000212FC">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="3969"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="851"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00AD5103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD5103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จัดหาใหม่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>/จัดหาเพิ่มเติม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00AD5103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sym w:font="Wingdings" w:char="F0A8"/>
+      </w:r>
+      <w:r w:rsidRPr="00AD5103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00F258D5">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จัดหา</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ทดแทน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD5103">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6238AA98" w14:textId="2AE9C68D" w:rsidR="00C42B6D" w:rsidRDefault="00C42B6D" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หลักการและ</w:t>
+      </w:r>
+      <w:r w:rsidR="00F96514" w:rsidRPr="00657F14">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เหตุผลความจำเป็น</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3D830018" w14:textId="31441F4D" w:rsidR="003D1ED8" w:rsidRDefault="00F96514" w:rsidP="00C42B6D">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00236E2A">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C42B6D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00C42B6D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="003D1ED8">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="65A75B54" w14:textId="77777777" w:rsidR="00236E2A" w:rsidRPr="00820C92" w:rsidRDefault="00236E2A" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820C92">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>วัตถุประสงค์</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="606791B6" w14:textId="77777777" w:rsidR="00236E2A" w:rsidRPr="004D194B" w:rsidRDefault="00236E2A" w:rsidP="00236E2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="004DD80D" w14:textId="77777777" w:rsidR="00236E2A" w:rsidRPr="00891E4A" w:rsidRDefault="00236E2A" w:rsidP="00236E2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="45661189" w14:textId="77777777" w:rsidR="00236E2A" w:rsidRPr="00891E4A" w:rsidRDefault="00236E2A" w:rsidP="00236E2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="2"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="77BB920E" w14:textId="77777777" w:rsidR="008142F7" w:rsidRDefault="008142F7" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เป้าหมาย</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="71DF10C7" w14:textId="77777777" w:rsidR="008142F7" w:rsidRPr="004D194B" w:rsidRDefault="008142F7" w:rsidP="008142F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15939F80" w14:textId="77777777" w:rsidR="008142F7" w:rsidRPr="00891E4A" w:rsidRDefault="008142F7" w:rsidP="008142F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5B5AB90E" w14:textId="77777777" w:rsidR="008142F7" w:rsidRPr="00891E4A" w:rsidRDefault="008142F7" w:rsidP="008142F7">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="9"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="427A39D5" w14:textId="77777777" w:rsidR="00236E2A" w:rsidRPr="00820C92" w:rsidRDefault="00236E2A" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00820C92">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ประโยน์ที่</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คาดว่าจะ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00820C92">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ได้รับ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="660981DC" w14:textId="525833CC" w:rsidR="00236E2A" w:rsidRDefault="00236E2A" w:rsidP="00236E2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="15C7BAD4" w14:textId="1CC7F340" w:rsidR="00236E2A" w:rsidRDefault="00236E2A" w:rsidP="00236E2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2A570BB1" w14:textId="3DCBA56F" w:rsidR="00236E2A" w:rsidRDefault="00236E2A" w:rsidP="00236E2A">
+      <w:pPr>
+        <w:pStyle w:val="ListParagraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="3"/>
+        </w:numPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="004D194B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68685360" w14:textId="4EA55F98" w:rsidR="00134CD0" w:rsidRDefault="00134CD0" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>งบประมาณรวม</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00E77C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidR="00E77C9C">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>บาท</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05536E0F" w14:textId="77777777" w:rsidR="00134CD0" w:rsidRDefault="00134CD0" w:rsidP="00134CD0">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รายละเอียดแหล่งงบประมาณ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00134CD0">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5F2853BE" w14:textId="0CAE621B" w:rsidR="000212FC" w:rsidRPr="001D50A4" w:rsidRDefault="000212FC" w:rsidP="00D86A3D">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00D86A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ระบบ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กล้องโทรทัศน์วงจรปิด</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00D86A3D">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่มีอยู่ในปัจจุบันของหน่วยงาน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="907"/>
+        <w:gridCol w:w="4086"/>
+        <w:gridCol w:w="1059"/>
+        <w:gridCol w:w="1881"/>
+        <w:gridCol w:w="1695"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w14:paraId="19F2705C" w14:textId="77777777" w:rsidTr="00980D70">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="061BB024" w14:textId="2F47E2B6" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D86A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลำดับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F40FCCA" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D86A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายการอุปกรณ์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B2EB590" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00D86A3D">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="977" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2590F671" w14:textId="77777777" w:rsidR="00980D70" w:rsidRPr="00980D70" w:rsidRDefault="00980D70" w:rsidP="00980D70">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980D70">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วัน เดือน ปี(พ.ศ.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39F8299C" w14:textId="454B1CB3" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00980D70" w:rsidP="00980D70">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980D70">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ที่ได้รับมาใช้งาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0061066A" w14:textId="4978C48C" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>สภาพการใช้งาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w14:paraId="13110A09" w14:textId="77777777" w:rsidTr="00980D70">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="04CD4B9F" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="52DAD034" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F7232A2" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="977" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4B0D3F3A" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="563F6DC2" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w14:paraId="356A7E3D" w14:textId="77777777" w:rsidTr="00980D70">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FBAC8C0" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0BB41A30" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="175D4BE7" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="977" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="713593B0" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F6FBEAD" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w14:paraId="7659FB96" w14:textId="77777777" w:rsidTr="00980D70">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="471" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5179AC52" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2122" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="43D4AE8A" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="550" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5138BB6C" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="977" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="087B0F88" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="880" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="740F7A18" w14:textId="77777777" w:rsidR="00D86A3D" w:rsidRPr="00D86A3D" w:rsidRDefault="00D86A3D" w:rsidP="0093379D">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="08C61242" w14:textId="3200C54C" w:rsidR="005C5D2C" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>รายละเอียดครุภัณฑ์ที่ขอจัดหา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3BCC373A" w14:textId="7690233E" w:rsidR="001E2193" w:rsidRDefault="001E2193" w:rsidP="001E2193">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>รายการครุภัณฑ์</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่เสนอขอจัดหา</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="661"/>
+        <w:gridCol w:w="2997"/>
+        <w:gridCol w:w="768"/>
+        <w:gridCol w:w="1017"/>
+        <w:gridCol w:w="1078"/>
+        <w:gridCol w:w="849"/>
+        <w:gridCol w:w="712"/>
+        <w:gridCol w:w="1546"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="71B438E3" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="31B731A3" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลำดับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BF814E0" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายการ</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="29201CB9" w14:textId="77777777" w:rsidR="00C66C2A" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใช้ชื่อตามราคากลาง</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5745CD56" w14:textId="58FAD090" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">ที่กระทรวง </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t xml:space="preserve">DE </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กำหนด)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2BE32EAA" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4582021B" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ราคาต่อหน่วย</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27979130" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="7CA9ADEF" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ราคารวม</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14829F51" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="811" w:type="pct"/>
+            <w:gridSpan w:val="2"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="722692B5" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>เกณฑ์ราคากลาง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+            <w:vMerge w:val="restart"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F9CBB0A" w14:textId="77777777" w:rsidR="00C66C2A" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>กรณีไม่ใช้</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08313A9D" w14:textId="77777777" w:rsidR="00C66C2A" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">เกณฑ์ราคากลาง </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CD71101" w14:textId="0AC023FC" w:rsidR="005C5D2C" w:rsidRPr="00B97A8E" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B97A8E">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุเหตุผล</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="0A3B3B15" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="29F76164" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="125FF5CC" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="06655CFE" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="79AD337E" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="049D63F6" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="441" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="25107929" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00C66C2A" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C66C2A">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ใช้</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0404D47E" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00C66C2A" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C66C2A">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ไม่ใช้</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+            <w:vMerge/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="48589AE6" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="1B6B3FE0" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D5639B9" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0FF11E50" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3024AE11" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A369533" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6B0682E4" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="441" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="73D85BF6" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E4CE560" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="77087B33" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="45B1636D" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C7E4106" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="12917C6B" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="725EC473" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38A356BB" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6D430D96" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="441" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="406D2289" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35D2C31A" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="71939469" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="38874E4B" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="41401A00" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="53323DD4" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="497AC0F6" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="05497A22" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6EDF18E1" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="441" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FCA6838" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="130D2F8C" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BE5C36E" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="3A786DD3" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="39D36C7D" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7EF5B7B2" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="33952206" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7B470B7B" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F905C93" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="441" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="103C6D04" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="792EDE6F" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="16183A11" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="4B3B8557" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="391A14B7" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="38997AE3" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="730C1819" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="32057BC8" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="176A7582" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="441" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6A2ACB80" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="06CDCE16" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2067DAA4" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="4EF1BE7A" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="45774A8C" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0C73C4F0" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5056EA20" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3160BDA5" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="67582B9F" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="441" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C8E53F2" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3B3734F2" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FF6ED12" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="61259081" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="343" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B254096" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1556" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F2B9468" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="55E9326C" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="527" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E402E80" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2F44D977" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="441" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F577288" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="370" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="58D1D679" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="804" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="051DBE98" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00657F14" w14:paraId="2F66DABC" w14:textId="77777777" w:rsidTr="001E2193">
+        <w:trPr>
+          <w:gridAfter w:val="3"/>
+          <w:wAfter w:w="1615" w:type="pct"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2826" w:type="pct"/>
+            <w:gridSpan w:val="4"/>
+          </w:tcPr>
+          <w:p w14:paraId="60FDD6FA" w14:textId="73F00EC7" w:rsidR="005C5D2C" w:rsidRPr="00560555" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00560555">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="560" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="052D2165" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00657F14" w:rsidRDefault="005C5D2C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="0340C1A0" w14:textId="1D783023" w:rsidR="00A7329C" w:rsidRDefault="00A7329C" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="284"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ค่าใช้จ่าย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00074A55">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อื่นๆ</w:t>
+      </w:r>
+      <w:r w:rsidR="00074A55" w:rsidRPr="00074A55">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> (</w:t>
+      </w:r>
+      <w:r w:rsidR="00074A55" w:rsidRPr="00074A55">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เช่น ค่าติดตั้ง  วัสดุ/อุปกรณ์ที่เกี่ยวข้อง  สายสื่อสัญญาณต่างๆ</w:t>
+      </w:r>
+      <w:r w:rsidR="00074A55" w:rsidRPr="00074A55">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="705"/>
+        <w:gridCol w:w="4394"/>
+        <w:gridCol w:w="2761"/>
+        <w:gridCol w:w="1768"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00A7329C" w:rsidRPr="00931834" w14:paraId="5A32F8D5" w14:textId="77777777" w:rsidTr="007D57DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F657DB8" w14:textId="7682525E" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="00A7329C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00931834">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลำดับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="1394C414" w14:textId="3B468653" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="00A7329C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00931834">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายละเอียดค่าใช้จ่าย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1434" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D32EAA3" w14:textId="687F408C" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="00A7329C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00931834">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การคำนวณค่าใช้จ่าย</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="356051F9" w14:textId="74DC1CB7" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="00A7329C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00931834">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>จำนวนเงิน (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7329C" w:rsidRPr="00931834" w14:paraId="14C8C4F6" w14:textId="77777777" w:rsidTr="007D57DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7080E89B" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C686B5C" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1434" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6CEB755F" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2002AC42" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7329C" w:rsidRPr="00931834" w14:paraId="4F162E9C" w14:textId="77777777" w:rsidTr="007D57DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7538E0F0" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="221A53A5" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1434" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6707AF8A" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2CE62FBA" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7329C" w:rsidRPr="00931834" w14:paraId="5ACFCEEF" w14:textId="77777777" w:rsidTr="007D57DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="2106E559" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20995689" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1434" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="35997905" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="5BC497F2" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7329C" w:rsidRPr="00931834" w14:paraId="32CCA2AD" w14:textId="77777777" w:rsidTr="007D57DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="714289CD" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20AD7BA7" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1434" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3A6D8B03" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="177AC7A9" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00A7329C" w:rsidRPr="00931834" w14:paraId="4152A520" w14:textId="77777777" w:rsidTr="007D57DD">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6F8989C2" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2282" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0A76B930" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1434" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="07AB1486" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="493F00FE" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRPr="00931834" w:rsidRDefault="00A7329C" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00931834" w:rsidRPr="00931834" w14:paraId="4FE29329" w14:textId="77777777" w:rsidTr="00931834">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4082" w:type="pct"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B620A1D" w14:textId="11569991" w:rsidR="00931834" w:rsidRPr="00931834" w:rsidRDefault="00931834" w:rsidP="00931834">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00931834">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รวม</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="918" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1B2AB01D" w14:textId="77777777" w:rsidR="00931834" w:rsidRPr="00931834" w:rsidRDefault="00931834" w:rsidP="0093379D">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="thaiDistribute"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="5CB27187" w14:textId="77777777" w:rsidR="00A7329C" w:rsidRDefault="00A7329C" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4EA83084" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="001D50A4" w:rsidRDefault="009F71F2" w:rsidP="009F71F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:before="120" w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00031AE4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กรณีที่จัดหาทดแทนของเดิม กรุณาระบุรายการครุภัณฑ์เดิมที่ถูกทดแทน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001D50A4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblW w:w="5000" w:type="pct"/>
+        <w:tblBorders>
+          <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideH w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+          <w:insideV w:val="single" w:sz="4" w:space="0" w:color="000000"/>
+        </w:tblBorders>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="704"/>
+        <w:gridCol w:w="4537"/>
+        <w:gridCol w:w="2694"/>
+        <w:gridCol w:w="1693"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="009F71F2" w:rsidRPr="00232908" w14:paraId="766B0CBF" w14:textId="77777777" w:rsidTr="00F1026A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="255A292C" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232908">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ลำดับ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="0EEA4212" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232908">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายการอุปกรณ์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="4BF57226" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00232908">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>หมายเลขครุภัณฑ์</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="pct"/>
+            <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9" w:themeFill="background1" w:themeFillShade="D9"/>
+          </w:tcPr>
+          <w:p w14:paraId="2228EBD5" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00980D70" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980D70">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>วัน เดือน ปี(พ.ศ.)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16EBFD8F" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00980D70">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ที่ได้รับมาใช้งาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F71F2" w:rsidRPr="00232908" w14:paraId="24E11238" w14:textId="77777777" w:rsidTr="00F1026A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="03D4E544" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="196C0825" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="60812DE2" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="56CA2B04" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F71F2" w:rsidRPr="00232908" w14:paraId="7CBCB5AE" w14:textId="77777777" w:rsidTr="00F1026A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6984B90C" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="23BBDEDF" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="7961DEDC" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="3AAF938F" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1026A" w:rsidRPr="00232908" w14:paraId="632F61A3" w14:textId="77777777" w:rsidTr="00F1026A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="790BC421" w14:textId="77777777" w:rsidR="00F1026A" w:rsidRPr="00232908" w:rsidRDefault="00F1026A" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="537018A1" w14:textId="77777777" w:rsidR="00F1026A" w:rsidRPr="00232908" w:rsidRDefault="00F1026A" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E6DAF09" w14:textId="77777777" w:rsidR="00F1026A" w:rsidRPr="00232908" w:rsidRDefault="00F1026A" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="20E097E1" w14:textId="77777777" w:rsidR="00F1026A" w:rsidRPr="00232908" w:rsidRDefault="00F1026A" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00F1026A" w:rsidRPr="00232908" w14:paraId="5EBF9B88" w14:textId="77777777" w:rsidTr="00F1026A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="1A4601AF" w14:textId="77777777" w:rsidR="00F1026A" w:rsidRPr="00232908" w:rsidRDefault="00F1026A" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0ABB4C27" w14:textId="77777777" w:rsidR="00F1026A" w:rsidRPr="00232908" w:rsidRDefault="00F1026A" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E6522C6" w14:textId="77777777" w:rsidR="00F1026A" w:rsidRPr="00232908" w:rsidRDefault="00F1026A" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="18F3DF06" w14:textId="77777777" w:rsidR="00F1026A" w:rsidRPr="00232908" w:rsidRDefault="00F1026A" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="009F71F2" w:rsidRPr="00232908" w14:paraId="795133B3" w14:textId="77777777" w:rsidTr="00F1026A">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="366" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E92C127" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2356" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="0F08F992" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1399" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="665B0804" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="879" w:type="pct"/>
+          </w:tcPr>
+          <w:p w14:paraId="4D4F6136" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="00232908" w:rsidRDefault="009F71F2" w:rsidP="00CB2BCA">
+            <w:pPr>
+              <w:tabs>
+                <w:tab w:val="left" w:pos="284"/>
+              </w:tabs>
+              <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="000000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="3B394720" w14:textId="77777777" w:rsidR="009F71F2" w:rsidRPr="001D50A4" w:rsidRDefault="009F71F2" w:rsidP="009F71F2">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="742" w:hanging="742"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:color w:val="000000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="560D727D" w14:textId="77777777" w:rsidR="00180254" w:rsidRPr="009F71F2" w:rsidRDefault="00180254" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="357C5CD9" w14:textId="77777777" w:rsidR="00180254" w:rsidRDefault="00180254" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="287F41A9" w14:textId="77777777" w:rsidR="00180254" w:rsidRDefault="00180254" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5C0B6533" w14:textId="77777777" w:rsidR="00180254" w:rsidRDefault="00180254" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0584BDAB" w14:textId="77777777" w:rsidR="00180254" w:rsidRDefault="00180254" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0228B3FB" w14:textId="77777777" w:rsidR="00180254" w:rsidRDefault="00180254" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1CCC390E" w14:textId="77777777" w:rsidR="00022014" w:rsidRDefault="00022014" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00022014" w:rsidSect="00436DF0">
+          <w:headerReference w:type="default" r:id="rId8"/>
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1134" w:bottom="1440" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="70A011BA" w14:textId="115BD06F" w:rsidR="002C424C" w:rsidRDefault="00180254" w:rsidP="002C424C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00EE5C17">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>แผนผังการติดตั้งกล้องโทรทัศน์วง</w:t>
+      </w:r>
+      <w:r w:rsidR="00EE5C17" w:rsidRPr="00EE5C17">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จรปิด</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="69039C0C" w14:textId="4B403F4B" w:rsidR="00040D1E" w:rsidRPr="00040D1E" w:rsidRDefault="00040D1E" w:rsidP="002C424C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00040D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>หากมีอุปกรณ์เดิมให้ระบุมาด้วย</w:t>
+      </w:r>
+      <w:r w:rsidR="00046D75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> โดยแบ่งแยกให้ชัดเจนระหว่าง</w:t>
+      </w:r>
+      <w:r w:rsidR="00046D75" w:rsidRPr="00040D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>อุปกรณ์เดิม</w:t>
+      </w:r>
+      <w:r w:rsidR="00046D75">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>และอุปกรณ์ใหม่ที่จะติดตั้ง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00040D1E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="16E5E6EE" w14:textId="079173E1" w:rsidR="00BF2B34" w:rsidRPr="00046D75" w:rsidRDefault="00BF2B34" w:rsidP="002C424C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="212A3192" w14:textId="77777777" w:rsidR="00180254" w:rsidRDefault="00180254" w:rsidP="00A7329C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5D53DF97" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="75B597EB" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6CB1E34E" w14:textId="77777777" w:rsidR="000A6A8B" w:rsidRPr="00AD5103" w:rsidRDefault="000A6A8B" w:rsidP="000A6A8B">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7F6A0777" w14:textId="77777777" w:rsidR="00AC5C6F" w:rsidRDefault="00AC5C6F" w:rsidP="008146A2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="21AD623C" w14:textId="77777777" w:rsidR="00AC5C6F" w:rsidRDefault="00AC5C6F" w:rsidP="008146A2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="139E50F8" w14:textId="77777777" w:rsidR="00AC5C6F" w:rsidRDefault="00AC5C6F" w:rsidP="008146A2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="7959E538" w14:textId="77777777" w:rsidR="00744C9C" w:rsidRDefault="00744C9C" w:rsidP="008146A2">
+      <w:pPr>
+        <w:spacing w:before="120" w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:sectPr w:rsidR="00744C9C" w:rsidSect="00436DF0">
+          <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+          <w:pgMar w:top="1440" w:right="1134" w:bottom="1440" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+          <w:cols w:space="708"/>
+          <w:docGrid w:linePitch="360"/>
+        </w:sectPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="78C9300A" w14:textId="084035BD" w:rsidR="00BD2FA2" w:rsidRPr="00BD2FA2" w:rsidRDefault="00321E58" w:rsidP="0079201C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>แบบฟอร์มการ</w:t>
+      </w:r>
+      <w:r w:rsidR="00A559B2" w:rsidRPr="00A559B2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สืบราคา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="13C7A395" w14:textId="2C169119" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กรณี</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่ไม่มีการกำหนดคุณลักษณะและราคากลางของกระทรวงดิจิทัลเพื่อเศรษฐกิจและสังคม</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CDB57B4" w14:textId="577FA9FA" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ให้ระบุรายละเอียดของรายการที่ไม่เป็นไปตามราคากลางฯ</w:t>
+      </w:r>
+      <w:r w:rsidR="008A703E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> พร้อมแนบใบเสนอราคาจาก 3 แห</w:t>
+      </w:r>
+      <w:r w:rsidR="00BD2FA2">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ล่</w:t>
+      </w:r>
+      <w:r w:rsidR="008A703E">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="2310"/>
+        <w:gridCol w:w="2310"/>
+        <w:gridCol w:w="2311"/>
+        <w:gridCol w:w="2311"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00774B2B" w:rsidRPr="00EB5749" w14:paraId="6DFF606C" w14:textId="77777777" w:rsidTr="00774B2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:vMerge w:val="restart"/>
+            <w:vAlign w:val="center"/>
+          </w:tcPr>
+          <w:p w14:paraId="35C086A8" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00EB5749" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5749">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายการ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="6932" w:type="dxa"/>
+            <w:gridSpan w:val="3"/>
+          </w:tcPr>
+          <w:p w14:paraId="35FAB505" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00EB5749" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5749">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>การสืบราคาจาก 3 แหล่ง</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774B2B" w:rsidRPr="00EB5749" w14:paraId="05AC75CB" w14:textId="77777777" w:rsidTr="00774B2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+            <w:vMerge/>
+          </w:tcPr>
+          <w:p w14:paraId="792306BE" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00EB5749" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FC69C6F" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อบริษัท 1</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="116C4071" w14:textId="77777777" w:rsidR="00BA11E3" w:rsidRPr="00F97C2B" w:rsidRDefault="00BA11E3" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(ระบุชื่อบริษัท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="00F0FB08" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อบริษัท 2</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37DB1C6D" w14:textId="77777777" w:rsidR="00BA11E3" w:rsidRPr="00F97C2B" w:rsidRDefault="00BA11E3" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(ระบุชื่อบริษัท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6BDE561E" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ชื่อบริษัท 3</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B9A9E01" w14:textId="77777777" w:rsidR="00BA11E3" w:rsidRPr="00F97C2B" w:rsidRDefault="00BA11E3" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>(ระบุชื่อบริษัท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774B2B" w:rsidRPr="00EB5749" w14:paraId="37731FC3" w14:textId="77777777" w:rsidTr="00774B2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="442F8FAA" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00EB5749" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5749">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>1.............................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6FA738F5" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุราคา (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7D4104CA" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุราคา (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4261A7E7" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุราคา (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774B2B" w:rsidRPr="00EB5749" w14:paraId="525B2659" w14:textId="77777777" w:rsidTr="00774B2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="56964352" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00EB5749" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5749">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2.............................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5DA18591" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุราคา (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="188DF148" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุราคา (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="186E1653" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุราคา (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00774B2B" w:rsidRPr="00EB5749" w14:paraId="1604CA2A" w14:textId="77777777" w:rsidTr="00774B2B">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0DDB0704" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00EB5749" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00EB5749">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>3.............................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2310" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="26A8E066" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุราคา (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="37B56885" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุราคา (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2311" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="45778A63" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00F97C2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00F97C2B">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ระบุราคา (บาท)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="50CC6AB3" w14:textId="77777777" w:rsidR="003D346B" w:rsidRPr="009F07FF" w:rsidRDefault="003D346B" w:rsidP="003D346B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="009F07FF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>*</w:t>
+      </w:r>
+      <w:r w:rsidR="00BE6E63">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F07FF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สำหรับหน่วยงานในต่างประเทศให้</w:t>
+      </w:r>
+      <w:r w:rsidR="006A744D" w:rsidRPr="009F07FF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แปลงเป็นอัตราเงินประเทศไทย</w:t>
+      </w:r>
+      <w:r w:rsidRPr="009F07FF">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ในหน่วยบาท</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4D262CC5" w14:textId="176F4C7A" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="00CF0BE7">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:before="100" w:beforeAutospacing="1" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เหตุผลความจำเป็นที่ต้องใช้อุปกรณ์ที่นอกเหนือจากมาตรฐาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4C904FF1" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5757AA3D" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="592AD042" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5A84559B" w14:textId="77777777" w:rsidR="005C3E06" w:rsidRPr="00774B2B" w:rsidRDefault="005C3E06" w:rsidP="005C3E06">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="21D50F26" w14:textId="77777777" w:rsidR="005C3E06" w:rsidRPr="00774B2B" w:rsidRDefault="005C3E06" w:rsidP="005C3E06">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="05B2F79B" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRPr="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t xml:space="preserve">                                                                                                                           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="FFFFFF" w:themeColor="background1"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="dotted"/>
+        </w:rPr>
+        <w:t>.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3DD19DC5" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="00774B2B">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2D9E6BB4" w14:textId="77777777" w:rsidR="005C3E06" w:rsidRDefault="005C3E06" w:rsidP="00C9179F">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การเปรียบเทียบ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00774B2B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>คุณลักษณะ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3E06">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ครุภัณฑ์ที่อยู่ในมาตรฐานกับครุภัณฑ์ที่</w:t>
+      </w:r>
+      <w:r w:rsidR="00C9179F">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ต้องการ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="005C3E06">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จัดหา</w:t>
+      </w:r>
+    </w:p>
+    <w:tbl>
+      <w:tblPr>
+        <w:tblStyle w:val="TableGrid"/>
+        <w:tblW w:w="9071" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
+      </w:tblPr>
+      <w:tblGrid>
+        <w:gridCol w:w="4535"/>
+        <w:gridCol w:w="2268"/>
+        <w:gridCol w:w="2268"/>
+      </w:tblGrid>
+      <w:tr w:rsidR="00C9179F" w:rsidRPr="00456721" w14:paraId="1ABBA112" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3196A9C4" w14:textId="77777777" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00C9179F" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00456721">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>รายการ</w:t>
+            </w:r>
+            <w:r w:rsidR="00721F26" w:rsidRPr="00456721">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>/</w:t>
+            </w:r>
+            <w:r w:rsidR="00721F26" w:rsidRPr="00456721">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ข้อมูลเปรียบเทียบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7BFB81B7" w14:textId="77777777" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00C9179F" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00456721">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คุณลักษณะครุภัณฑ์</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AAC4E8D" w14:textId="77777777" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00C9179F" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00456721">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ตามมาตรฐาน</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3F4E67D7" w14:textId="77777777" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00C9179F" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00456721">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>คุณลักษณะครุภัณฑ์</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DF27D3F" w14:textId="77777777" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00C9179F" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00456721">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ที่ต้องการจัดหา</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9179F" w:rsidRPr="00456721" w14:paraId="4AB064AB" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B1EF872" w14:textId="3C1D8BAC" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00225ECC" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">1 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00456721">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>.....................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5E2DFD23" w14:textId="77777777" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00C9179F" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="25550BBF" w14:textId="77777777" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00C9179F" w:rsidP="0079201C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00C9179F" w:rsidRPr="00456721" w14:paraId="6D0A38BD" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6C12DC7E" w14:textId="4EE5079A" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="005C5D2C" w:rsidRPr="005C5D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ความละเอียดของภาพสูงสุด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AA1CEF4" w14:textId="77777777" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00C9179F" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1C8D1FD0" w14:textId="77777777" w:rsidR="00C9179F" w:rsidRPr="00456721" w:rsidRDefault="00C9179F" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456721" w:rsidRPr="00456721" w14:paraId="3631718F" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="3C2FA41F" w14:textId="4353A65F" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="005C5D2C" w:rsidRPr="005C5D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>frame rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0AB7FDAD" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4F8B831B" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456721" w:rsidRPr="00456721" w14:paraId="6AA5599C" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="21DE511E" w14:textId="13E4F71F" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="005C5D2C" w:rsidRPr="005C5D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ขนาดตัวรับภาพ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="68DAC164" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2B39FCD6" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00225ECC" w:rsidRPr="00456721" w14:paraId="6771B7F8" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="23ECB00D" w14:textId="10821288" w:rsidR="00225ECC" w:rsidRDefault="00225ECC" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00D94191">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ช่องเชื่อมต่อระบบเครือข่าย</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>แบบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4A2AA69B" w14:textId="77777777" w:rsidR="00225ECC" w:rsidRPr="00456721" w:rsidRDefault="00225ECC" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="614677E0" w14:textId="77777777" w:rsidR="00225ECC" w:rsidRPr="00456721" w:rsidRDefault="00225ECC" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456721" w:rsidRPr="00456721" w14:paraId="29A6A200" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="18DA8B5F" w14:textId="77777777" w:rsidR="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ..............................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="13218804" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="086BC664" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456721" w:rsidRPr="00456721" w14:paraId="0ECB027D" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="78A1B243" w14:textId="77777777" w:rsidR="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ..............................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="6E40B37E" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4332CC0E" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456721" w:rsidRPr="00456721" w14:paraId="26F131EF" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1D2B413D" w14:textId="54841355" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>2</w:t>
+            </w:r>
+            <w:r w:rsidR="00225ECC">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00456721">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>.....................................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1F72941C" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="09A8AC93" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00456721" w14:paraId="277F1D0A" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0E156FF3" w14:textId="04F4276A" w:rsidR="005C5D2C" w:rsidRPr="00456721" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ความละเอียดของภาพสูงสุด</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="677473C0" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00456721" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7989689C" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00456721" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00456721" w14:paraId="009E317A" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="5289BF8E" w14:textId="70C5CE7E" w:rsidR="005C5D2C" w:rsidRPr="00456721" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+              <w:t>frame rate</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="098689E6" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00456721" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0964F1D5" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00456721" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="005C5D2C" w:rsidRPr="00456721" w14:paraId="28D21E61" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4FDCD888" w14:textId="74222B23" w:rsidR="005C5D2C" w:rsidRPr="00456721" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidRPr="005C5D2C">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ขนาดตัวรับภาพ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="666BB09F" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00456721" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4C63B98C" w14:textId="77777777" w:rsidR="005C5D2C" w:rsidRPr="00456721" w:rsidRDefault="005C5D2C" w:rsidP="005C5D2C">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456721" w:rsidRPr="00456721" w14:paraId="72FD70AD" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="1FE44602" w14:textId="1BF1C4B8" w:rsidR="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t xml:space="preserve">- </w:t>
+            </w:r>
+            <w:r w:rsidR="00D94191" w:rsidRPr="00D94191">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>ช่องเชื่อมต่อระบบเครือข่าย</w:t>
+            </w:r>
+            <w:r w:rsidR="00225ECC">
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>แบบ</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="135E7B3E" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="2AAABC10" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456721" w:rsidRPr="00456721" w14:paraId="7F4459D9" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7FD885E5" w14:textId="77777777" w:rsidR="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ..............................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="30959582" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="759564AE" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00456721" w:rsidRPr="00456721" w14:paraId="6432069D" w14:textId="77777777" w:rsidTr="00456721">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4535" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7C37D6BC" w14:textId="77777777" w:rsidR="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="0" w:firstLine="284"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙" w:hint="cs"/>
+                <w:sz w:val="28"/>
+                <w:cs/>
+              </w:rPr>
+              <w:t>- ..............................</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="0535E2B6" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2268" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="7F470FB1" w14:textId="77777777" w:rsidR="00456721" w:rsidRPr="00456721" w:rsidRDefault="00456721" w:rsidP="00456721">
+            <w:pPr>
+              <w:pStyle w:val="1"/>
+              <w:ind w:left="567" w:hanging="207"/>
+              <w:contextualSpacing w:val="0"/>
+              <w:jc w:val="center"/>
+              <w:rPr>
+                <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+                <w:sz w:val="28"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p w14:paraId="6E34A50D" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="74ACD2C3" w14:textId="77777777" w:rsidR="00774B2B" w:rsidRDefault="00774B2B" w:rsidP="0079201C">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="0"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="1FB581D0" w14:textId="77777777" w:rsidR="009D2281" w:rsidRDefault="009D2281" w:rsidP="00DF60B5">
+      <w:pPr>
+        <w:pStyle w:val="1"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1134"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="1134" w:hanging="1134"/>
+        <w:contextualSpacing w:val="0"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+          <w:color w:val="FF0000"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="009D2281" w:rsidSect="00436DF0">
+      <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
+      <w:pgMar w:top="1440" w:right="1134" w:bottom="1440" w:left="1134" w:header="709" w:footer="709" w:gutter="0"/>
+      <w:cols w:space="708"/>
+      <w:docGrid w:linePitch="360"/>
+    </w:sectPr>
+  </w:body>
+</w:document>
 </file>
 
-<file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-[...203 lines deleted...]
-</sst>
+<file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:endnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="647A2FE8" w14:textId="77777777" w:rsidR="004C3E6C" w:rsidRDefault="004C3E6C" w:rsidP="00670FCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="382010AA" w14:textId="77777777" w:rsidR="004C3E6C" w:rsidRDefault="004C3E6C" w:rsidP="00670FCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:endnote>
+</w:endnotes>
 </file>
 
-<file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
-[...420 lines deleted...]
-</styleSheet>
+<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Symbol">
+    <w:panose1 w:val="05050102010706020507"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Wingdings">
+    <w:panose1 w:val="05000000000000000000"/>
+    <w:charset w:val="02"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Courier New">
+    <w:panose1 w:val="02070309020205020404"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="modern"/>
+    <w:pitch w:val="fixed"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH SarabunPSK">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Cordia New">
+    <w:panose1 w:val="020B0304020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Angsana New">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="TH SarabunIT๙">
+    <w:panose1 w:val="020B0500040200020003"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="A100006F" w:usb1="5000205A" w:usb2="00000000" w:usb3="00000000" w:csb0="00010183" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+</w:fonts>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet4.xml"/></Relationships>
+<file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:footnote w:type="separator" w:id="-1">
+    <w:p w14:paraId="6FCA0A1B" w14:textId="77777777" w:rsidR="004C3E6C" w:rsidRDefault="004C3E6C" w:rsidP="00670FCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:separator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationSeparator" w:id="0">
+    <w:p w14:paraId="5B9D6B2F" w14:textId="77777777" w:rsidR="004C3E6C" w:rsidRDefault="004C3E6C" w:rsidP="00670FCC">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      </w:pPr>
+      <w:r>
+        <w:continuationSeparator/>
+      </w:r>
+    </w:p>
+  </w:footnote>
+</w:footnotes>
 </file>
 
-<file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
+<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:sz w:val="28"/>
+      </w:rPr>
+      <w:id w:val="-1744715506"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="104A7827" w14:textId="77777777" w:rsidR="000B451A" w:rsidRPr="004B4621" w:rsidRDefault="000B451A" w:rsidP="000B451A">
+        <w:pPr>
+          <w:pStyle w:val="Header"/>
+          <w:jc w:val="right"/>
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="004B4621">
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="begin"/>
+        </w:r>
+        <w:r w:rsidRPr="004B4621">
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+        </w:r>
+        <w:r w:rsidRPr="004B4621">
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="separate"/>
+        </w:r>
+        <w:r w:rsidRPr="004B4621">
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+            <w:noProof/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:t>2</w:t>
+        </w:r>
+        <w:r w:rsidRPr="004B4621">
+          <w:rPr>
+            <w:rFonts w:ascii="TH SarabunIT๙" w:hAnsi="TH SarabunIT๙" w:cs="TH SarabunIT๙"/>
+            <w:noProof/>
+            <w:sz w:val="28"/>
+          </w:rPr>
+          <w:fldChar w:fldCharType="end"/>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+</w:hdr>
+</file>
+
+<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="14CF7593"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75B297B0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1BC477E5"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75B297B0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3FE21211"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="F0F476C8"/>
+    <w:lvl w:ilvl="0" w:tplc="E04C47A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3CFAD44C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:lang w:bidi="th-TH"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="42974F11"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="CC0EF204"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49DC2E1D"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="EE62B290"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="1800" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2520" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4680" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5400" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6120" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="59182705"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="75B297B0"/>
+    <w:lvl w:ilvl="0" w:tplc="0409000F">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerLetter"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="lowerRoman"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="right"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="180"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5CB139C7"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="A1C23A86"/>
+    <w:lvl w:ilvl="0" w:tplc="E04C47A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1444" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="3CFAD44C">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:lang w:bidi="th-TH"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="E04C47A2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5FCE1F76"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6382022A"/>
+    <w:lvl w:ilvl="0" w:tplc="D66EBE4A">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="-"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="684D1418"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="7584AE3E"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="360" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="2"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1080" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="720"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3240" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3960" w:hanging="1080"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="1440"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6840" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:isLgl/>
+      <w:lvlText w:val="%1.%2.%3.%4.%5.%6.%7.%8.%9"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="7560" w:hanging="1800"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:num w:numId="1" w16cid:durableId="1537543889">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="2128617734">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="333998616">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1459372827">
+    <w:abstractNumId w:val="8"/>
+    <w:lvlOverride w:ilvl="0">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="1">
+      <w:startOverride w:val="2"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="2">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="3">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="4">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="5">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="6">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="7">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+    <w:lvlOverride w:ilvl="8">
+      <w:startOverride w:val="1"/>
+    </w:lvlOverride>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="131871103">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="433014864">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="912935351">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="358317590">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1352144720">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+</w:numbering>
+</file>
+
+<file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:zoom w:percent="110"/>
+  <w:defaultTabStop w:val="720"/>
+  <w:characterSpacingControl w:val="doNotCompress"/>
+  <w:hdrShapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+  </w:hdrShapeDefaults>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
+  <w:compat>
+    <w:applyBreakingRules/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
+    <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
+  </w:compat>
+  <w:rsids>
+    <w:rsidRoot w:val="00F96514"/>
+    <w:rsid w:val="000212FC"/>
+    <w:rsid w:val="00022014"/>
+    <w:rsid w:val="000356EC"/>
+    <w:rsid w:val="00040D1E"/>
+    <w:rsid w:val="00046D75"/>
+    <w:rsid w:val="00052599"/>
+    <w:rsid w:val="00063B3C"/>
+    <w:rsid w:val="0006407F"/>
+    <w:rsid w:val="00074A55"/>
+    <w:rsid w:val="00075499"/>
+    <w:rsid w:val="000A6A8B"/>
+    <w:rsid w:val="000B451A"/>
+    <w:rsid w:val="000D0100"/>
+    <w:rsid w:val="000D1C77"/>
+    <w:rsid w:val="000F25C4"/>
+    <w:rsid w:val="00132842"/>
+    <w:rsid w:val="00132CC4"/>
+    <w:rsid w:val="00134CD0"/>
+    <w:rsid w:val="00144138"/>
+    <w:rsid w:val="00163282"/>
+    <w:rsid w:val="0017028C"/>
+    <w:rsid w:val="0017243D"/>
+    <w:rsid w:val="00180254"/>
+    <w:rsid w:val="00190A3D"/>
+    <w:rsid w:val="00192949"/>
+    <w:rsid w:val="0019735F"/>
+    <w:rsid w:val="001E2193"/>
+    <w:rsid w:val="0022201F"/>
+    <w:rsid w:val="002234E9"/>
+    <w:rsid w:val="00225ECC"/>
+    <w:rsid w:val="00232908"/>
+    <w:rsid w:val="00233D77"/>
+    <w:rsid w:val="00236E2A"/>
+    <w:rsid w:val="00273DF5"/>
+    <w:rsid w:val="002801CC"/>
+    <w:rsid w:val="00291726"/>
+    <w:rsid w:val="0029435A"/>
+    <w:rsid w:val="002C08C1"/>
+    <w:rsid w:val="002C424C"/>
+    <w:rsid w:val="002C4B0C"/>
+    <w:rsid w:val="003037B9"/>
+    <w:rsid w:val="0030542D"/>
+    <w:rsid w:val="00321E58"/>
+    <w:rsid w:val="00356690"/>
+    <w:rsid w:val="00357B90"/>
+    <w:rsid w:val="00391C22"/>
+    <w:rsid w:val="00394F18"/>
+    <w:rsid w:val="003D1ED8"/>
+    <w:rsid w:val="003D346B"/>
+    <w:rsid w:val="003E5E1A"/>
+    <w:rsid w:val="00426AC0"/>
+    <w:rsid w:val="004344A6"/>
+    <w:rsid w:val="00435BCC"/>
+    <w:rsid w:val="00436DF0"/>
+    <w:rsid w:val="00456721"/>
+    <w:rsid w:val="00464B6E"/>
+    <w:rsid w:val="004679D8"/>
+    <w:rsid w:val="004B4621"/>
+    <w:rsid w:val="004C3E6C"/>
+    <w:rsid w:val="004C4231"/>
+    <w:rsid w:val="004E2443"/>
+    <w:rsid w:val="00527E21"/>
+    <w:rsid w:val="0054471D"/>
+    <w:rsid w:val="00560555"/>
+    <w:rsid w:val="0057632D"/>
+    <w:rsid w:val="0059245F"/>
+    <w:rsid w:val="005A139B"/>
+    <w:rsid w:val="005A7129"/>
+    <w:rsid w:val="005C3E06"/>
+    <w:rsid w:val="005C5D2C"/>
+    <w:rsid w:val="005D13D9"/>
+    <w:rsid w:val="005D4DBC"/>
+    <w:rsid w:val="00627F67"/>
+    <w:rsid w:val="00653833"/>
+    <w:rsid w:val="00654987"/>
+    <w:rsid w:val="00661452"/>
+    <w:rsid w:val="00670FCC"/>
+    <w:rsid w:val="0067604D"/>
+    <w:rsid w:val="00693010"/>
+    <w:rsid w:val="006970DF"/>
+    <w:rsid w:val="006A744D"/>
+    <w:rsid w:val="006E4903"/>
+    <w:rsid w:val="00716468"/>
+    <w:rsid w:val="00721F26"/>
+    <w:rsid w:val="00744C9C"/>
+    <w:rsid w:val="007717AF"/>
+    <w:rsid w:val="00774B2B"/>
+    <w:rsid w:val="007866FD"/>
+    <w:rsid w:val="0079201C"/>
+    <w:rsid w:val="00797D48"/>
+    <w:rsid w:val="007A62BC"/>
+    <w:rsid w:val="007A7489"/>
+    <w:rsid w:val="007D57DD"/>
+    <w:rsid w:val="00801165"/>
+    <w:rsid w:val="00806A81"/>
+    <w:rsid w:val="008114F3"/>
+    <w:rsid w:val="008142F7"/>
+    <w:rsid w:val="008146A2"/>
+    <w:rsid w:val="0088132D"/>
+    <w:rsid w:val="00893248"/>
+    <w:rsid w:val="008939BF"/>
+    <w:rsid w:val="008A202A"/>
+    <w:rsid w:val="008A3156"/>
+    <w:rsid w:val="008A703E"/>
+    <w:rsid w:val="008A7089"/>
+    <w:rsid w:val="008C0101"/>
+    <w:rsid w:val="00902360"/>
+    <w:rsid w:val="00902942"/>
+    <w:rsid w:val="009164AE"/>
+    <w:rsid w:val="00931834"/>
+    <w:rsid w:val="00934892"/>
+    <w:rsid w:val="00935490"/>
+    <w:rsid w:val="00945AD7"/>
+    <w:rsid w:val="00965E27"/>
+    <w:rsid w:val="0097173A"/>
+    <w:rsid w:val="0097797A"/>
+    <w:rsid w:val="00980D70"/>
+    <w:rsid w:val="009C1206"/>
+    <w:rsid w:val="009D2281"/>
+    <w:rsid w:val="009E5DE2"/>
+    <w:rsid w:val="009F07FF"/>
+    <w:rsid w:val="009F71F2"/>
+    <w:rsid w:val="00A2471C"/>
+    <w:rsid w:val="00A559B2"/>
+    <w:rsid w:val="00A7329C"/>
+    <w:rsid w:val="00A76E5E"/>
+    <w:rsid w:val="00A84535"/>
+    <w:rsid w:val="00AA1F2D"/>
+    <w:rsid w:val="00AC5C6F"/>
+    <w:rsid w:val="00AC6115"/>
+    <w:rsid w:val="00AD0AE5"/>
+    <w:rsid w:val="00AD5103"/>
+    <w:rsid w:val="00B1350A"/>
+    <w:rsid w:val="00B42FD2"/>
+    <w:rsid w:val="00B46AF5"/>
+    <w:rsid w:val="00B70300"/>
+    <w:rsid w:val="00B71BCC"/>
+    <w:rsid w:val="00B816D1"/>
+    <w:rsid w:val="00B83203"/>
+    <w:rsid w:val="00B860DA"/>
+    <w:rsid w:val="00BA11E3"/>
+    <w:rsid w:val="00BB05E6"/>
+    <w:rsid w:val="00BB1CA9"/>
+    <w:rsid w:val="00BD2FA2"/>
+    <w:rsid w:val="00BD45EF"/>
+    <w:rsid w:val="00BD4D25"/>
+    <w:rsid w:val="00BE6E63"/>
+    <w:rsid w:val="00BF2B34"/>
+    <w:rsid w:val="00C42B6D"/>
+    <w:rsid w:val="00C66C2A"/>
+    <w:rsid w:val="00C67183"/>
+    <w:rsid w:val="00C72D01"/>
+    <w:rsid w:val="00C730E3"/>
+    <w:rsid w:val="00C73A76"/>
+    <w:rsid w:val="00C9179F"/>
+    <w:rsid w:val="00C94ACB"/>
+    <w:rsid w:val="00CA1B20"/>
+    <w:rsid w:val="00CB16A8"/>
+    <w:rsid w:val="00CB5E4F"/>
+    <w:rsid w:val="00CC3577"/>
+    <w:rsid w:val="00CD7C60"/>
+    <w:rsid w:val="00CE232C"/>
+    <w:rsid w:val="00CE43C8"/>
+    <w:rsid w:val="00CF0BE7"/>
+    <w:rsid w:val="00D31B0D"/>
+    <w:rsid w:val="00D31C8E"/>
+    <w:rsid w:val="00D53666"/>
+    <w:rsid w:val="00D55A2C"/>
+    <w:rsid w:val="00D8638F"/>
+    <w:rsid w:val="00D86A3D"/>
+    <w:rsid w:val="00D94191"/>
+    <w:rsid w:val="00DC19BC"/>
+    <w:rsid w:val="00DC64A2"/>
+    <w:rsid w:val="00DF3641"/>
+    <w:rsid w:val="00DF60B5"/>
+    <w:rsid w:val="00E27015"/>
+    <w:rsid w:val="00E333A5"/>
+    <w:rsid w:val="00E4712A"/>
+    <w:rsid w:val="00E76E2A"/>
+    <w:rsid w:val="00E77B5B"/>
+    <w:rsid w:val="00E77C9C"/>
+    <w:rsid w:val="00E8407B"/>
+    <w:rsid w:val="00EB5749"/>
+    <w:rsid w:val="00EC1E28"/>
+    <w:rsid w:val="00ED35C1"/>
+    <w:rsid w:val="00EE5C17"/>
+    <w:rsid w:val="00EE7BBD"/>
+    <w:rsid w:val="00F1026A"/>
+    <w:rsid w:val="00F25269"/>
+    <w:rsid w:val="00F258D5"/>
+    <w:rsid w:val="00F304D9"/>
+    <w:rsid w:val="00F36E85"/>
+    <w:rsid w:val="00F50721"/>
+    <w:rsid w:val="00F52BA1"/>
+    <w:rsid w:val="00F60C0D"/>
+    <w:rsid w:val="00F737C4"/>
+    <w:rsid w:val="00F77F3E"/>
+    <w:rsid w:val="00F84FEA"/>
+    <w:rsid w:val="00F96514"/>
+    <w:rsid w:val="00F97C2B"/>
+    <w:rsid w:val="00FB3715"/>
+  </w:rsids>
+  <m:mathPr>
+    <m:mathFont m:val="Cambria Math"/>
+    <m:brkBin m:val="before"/>
+    <m:brkBinSub m:val="--"/>
+    <m:smallFrac m:val="0"/>
+    <m:dispDef/>
+    <m:lMargin m:val="0"/>
+    <m:rMargin m:val="0"/>
+    <m:defJc m:val="centerGroup"/>
+    <m:wrapIndent m:val="1440"/>
+    <m:intLim m:val="subSup"/>
+    <m:naryLim m:val="undOvr"/>
+  </m:mathPr>
+  <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
+  <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
+  <w:shapeDefaults>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
+    <o:shapelayout v:ext="edit">
+      <o:idmap v:ext="edit" data="2"/>
+    </o:shapelayout>
+  </w:shapeDefaults>
+  <w:decimalSymbol w:val="."/>
+  <w:listSeparator w:val=","/>
+  <w14:docId w14:val="4C34C9A3"/>
+  <w15:docId w15:val="{58B4E4D7-1966-4304-A25A-06F121EA5E46}"/>
+</w:settings>
+</file>
+
+<file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:docDefaults>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="28"/>
+        <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="th-TH"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+      </w:pPr>
+    </w:pPrDefault>
+  </w:docDefaults>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
+  </w:latentStyles>
+  <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:qFormat/>
+    <w:rsid w:val="004E2443"/>
+  </w:style>
+  <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
+    <w:name w:val="Default Paragraph Font"/>
+    <w:uiPriority w:val="1"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="table" w:default="1" w:styleId="TableNormal">
+    <w:name w:val="Normal Table"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:tblPr>
+      <w:tblInd w:w="0" w:type="dxa"/>
+      <w:tblCellMar>
+        <w:top w:w="0" w:type="dxa"/>
+        <w:left w:w="108" w:type="dxa"/>
+        <w:bottom w:w="0" w:type="dxa"/>
+        <w:right w:w="108" w:type="dxa"/>
+      </w:tblCellMar>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="numbering" w:default="1" w:styleId="NoList">
+    <w:name w:val="No List"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="1">
+    <w:name w:val="รายการย่อหน้า1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F96514"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Angsana New"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00F96514"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="ListParagraph">
+    <w:name w:val="List Paragraph"/>
+    <w:aliases w:val="Table Heading,text,List Paragraph1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="ListParagraphChar"/>
+    <w:uiPriority w:val="34"/>
+    <w:qFormat/>
+    <w:rsid w:val="00236E2A"/>
+    <w:pPr>
+      <w:ind w:left="720"/>
+      <w:contextualSpacing/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="ListParagraphChar">
+    <w:name w:val="List Paragraph Char"/>
+    <w:aliases w:val="Table Heading Char,text Char,List Paragraph1 Char"/>
+    <w:link w:val="ListParagraph"/>
+    <w:uiPriority w:val="34"/>
+    <w:locked/>
+    <w:rsid w:val="000A6A8B"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="HeaderChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00670FCC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
+    <w:name w:val="Header Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Header"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00670FCC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="FooterChar"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00670FCC"/>
+    <w:pPr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
+    <w:name w:val="Footer Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Footer"/>
+    <w:uiPriority w:val="99"/>
+    <w:rsid w:val="00670FCC"/>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009E5DE2"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C4231"/>
+    <w:rPr>
+      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="004C4231"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+</w:styles>
+</file>
+
+<file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="32003575">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
+  <w:optimizeForBrowser/>
+  <w:allowPNG/>
+</w:webSettings>
+</file>
+
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+</file>
+
+<file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
         <a:srgbClr val="A5A5A5"/>
       </a:accent3>
       <a:accent4>
         <a:srgbClr val="FFC000"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="4472C4"/>
       </a:accent5>
       <a:accent6>
         <a:srgbClr val="70AD47"/>
       </a:accent6>
       <a:hlink>
         <a:srgbClr val="0563C1"/>
       </a:hlink>
       <a:folHlink>
         <a:srgbClr val="954F72"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Calibri Light"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
         <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Calibri"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="游ゴシック"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
         <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
-        <a:font script="Thai" typeface="Tahoma"/>
+        <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
-        <a:font script="Armn" typeface="Arial"/>
-[...15 lines deleted...]
-        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -957,1391 +11392,90 @@
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
-<file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
+<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
-<file path=xl/worksheets/_rels/sheet2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings2.bin"/></Relationships>
+<file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
-<file path=xl/worksheets/_rels/sheet4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...1315 lines deleted...]
-</worksheet>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{54FDB6CB-7328-4964-821D-373A0F40B94E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Application>Microsoft Excel</Application>
+  <Template>Normal</Template>
+  <TotalTime></TotalTime>
+  <Pages>4</Pages>
+  <Words>526</Words>
+  <Characters>2999</Characters>
+  <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
+  <Lines>24</Lines>
+  <Paragraphs>7</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
-        <vt:lpstr>Worksheets</vt:lpstr>
+        <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
-        <vt:i4>4</vt:i4>
+        <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
-    <vt:vector size="4" baseType="lpstr">
-[...3 lines deleted...]
-      <vt:lpstr>กรณีไม่มีเป็นไปตามเกณฑ์ฯ</vt:lpstr>
+    <vt:vector size="1" baseType="lpstr">
+      <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
-  <Company/>
+  <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
+  <CharactersWithSpaces>3518</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:creator>Administrator</dc:creator>
+  <dc:title/>
+  <dc:subject/>
+  <dc:creator>user</dc:creator>
+  <cp:keywords/>
+  <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
+  <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>