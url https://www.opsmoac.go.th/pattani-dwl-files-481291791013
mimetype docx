--- v0 (2026-06-03)
+++ v1 (2026-07-15)
@@ -13550,301 +13550,175 @@
         <w:t xml:space="preserve">วัฒนธรรมมโนราห์ลงครู </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ศิล</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ปาชีพผ้าทอลายจวนตานี กิจกรรมตกกุ้งแม่น้ำ กินอาหารพื้นบ้านสำรับบ้านตรังริมชายทุ่ง ชมพระอาทิตย์ตกดิน สักการะสิ่งศักดิ์สิทธิ์ หลวงพ่อปลอด หลวงพ่อสุข พ่อแก่จ้าวแสง ชมงานหัตถกรรมแกะสลักต้นตะเคียน อายุ 300 ปี ลายพุทธประวัติ 14 ตอน</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="33F445EF" w14:textId="77777777" w:rsidR="00B46EB2" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="0750C75A" w14:textId="0AB3574A" w:rsidR="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="1701"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="001E6BF3">
-[...135 lines deleted...]
-      <w:r w:rsidR="001E6BF3" w:rsidRPr="001E6BF3">
+      <w:r w:rsidR="00EF3482">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>2.บ้านคลองต่ำ หมู่ 4 ตำบลปะนาเระ อำเภอปะนาเระ จังหวัดปัตตานี สิ่งที่โดดเด่น</w:t>
       </w:r>
-      <w:r w:rsidR="001E6BF3" w:rsidRPr="001E6BF3">
+      <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="001E6BF3" w:rsidRPr="001E6BF3">
+      <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>(ชุมชน/ผลิตภัณฑ์/แหล่งท่องเที่ยว) คือ เป็นชุมชน 2 วิถี ท่องเที่ยวเชิงเกษตรอินทรีย์ ศึกษาเรียนรู้การเพาะเลี้ยงปลา</w:t>
       </w:r>
-      <w:r w:rsidR="001E6BF3" w:rsidRPr="001E6BF3">
+      <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">กระเบนน้ำจืด ผลิตภัณฑ์ </w:t>
       </w:r>
-      <w:r w:rsidR="001E6BF3" w:rsidRPr="001E6BF3">
+      <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve">OTOP </w:t>
       </w:r>
-      <w:r w:rsidR="001E6BF3" w:rsidRPr="001E6BF3">
+      <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>เวช</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
-      <w:r w:rsidR="001E6BF3" w:rsidRPr="001E6BF3">
+      <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>สำอางค์</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
-      <w:r w:rsidR="001E6BF3" w:rsidRPr="001E6BF3">
+      <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-2"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> ประเภทสมุนไพรที่มีเอกลักษณ์เฉพาะตัว มีคุณภาพ ปลอดสารเคมี</w:t>
       </w:r>
-      <w:r w:rsidR="001E6BF3" w:rsidRPr="001E6BF3">
+      <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t xml:space="preserve"> เชื่อมโยงการท่องเที่ยวชายฝั่งทะเล เจดีย์หลวงพ่อหนอน สักการะหลวงพ่อโต๊ะหัก หลวงพ่อทองวัดสำเภาเชย</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="40FC6A3D" w14:textId="77777777" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
           <w:tab w:val="left" w:pos="993"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
@@ -13909,51 +13783,63 @@
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>บ้านปาเระ หมู่ 1 ตำบลบาราโหม อำเภอเมือง จังหวัดปัตตานี สิ่งที่โดดเด่น (ชุมชน/ผลิตภัณฑ์</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>/แหล่ง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
-        <w:t>ท่องเที่ยว) คือ แหล่งศึกษาเรียนรู้ทางประวัติศาสตร์ปัตตานี (ปัตตานีดารุสลาม) สุสานพญาอินทิรา สุสาน 3 ราชินี</w:t>
+        <w:t>ท่องเที่ยว) คือ แหล่งศึกษา</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+          <w:lang w:val="en-GB"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>เรียนรู้ทางประวัติศาสตร์ปัตตานี (ปัตตานีดารุสลาม) สุสานพญาอินทิรา สุสาน 3 ราชินี</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>วิถี</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
           <w:lang w:val="en-GB"/>
         </w:rPr>
         <w:t>ศิลป</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
@@ -14859,375 +14745,148 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>2. กรมส่งเสริมสหกรณ์ดำเนินการจัดผลการจัดชั้นสหกรณ์/กลุ่มเกษตรกรความเข้มแข็ง</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00C025C1">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปีละ 1 ครั้ง</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7748BA8B" w14:textId="67511FE3" w:rsidR="00C025C1" w:rsidRPr="00C025C1" w:rsidRDefault="00C025C1" w:rsidP="00C025C1">
-[...78 lines deleted...]
-        <w:t xml:space="preserve"> ล้านบาท </w:t>
+    <w:p w14:paraId="1A009E82" w14:textId="24E9F9A3" w:rsidR="00E62387" w:rsidRPr="00E62387" w:rsidRDefault="00E62387" w:rsidP="00E62387">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62387">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. มูลค่าธุรกิจสหกรณ์ประจำปีงบประมาณ พ.ศ. 2569 จำนวน 491,334,318.94  บาท </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3C2955D7" w14:textId="04EF4371" w:rsidR="00C025C1" w:rsidRPr="00C025C1" w:rsidRDefault="00C025C1" w:rsidP="00C025C1">
-[...69 lines deleted...]
-        <w:t xml:space="preserve"> บาท</w:t>
+    <w:p w14:paraId="24CDAF14" w14:textId="41358669" w:rsidR="00E62387" w:rsidRPr="00E62387" w:rsidRDefault="00E62387" w:rsidP="00E62387">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:ind w:left="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-4"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62387">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   4. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62387">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:spacing w:val="-2"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>มูลค่าธุรกิจกลุ่มเกษตรกรประจำปีงบประมาณ พ.ศ. 2569 จำนวน 2,500,800.50 บาท</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18CEEFF3" w14:textId="33D3FF24" w:rsidR="00C025C1" w:rsidRPr="00C025C1" w:rsidRDefault="00C025C1" w:rsidP="00C025C1">
-[...49 lines deleted...]
-          <w:cs/>
+    <w:p w14:paraId="01C2618B" w14:textId="77777777" w:rsidR="00E62387" w:rsidRPr="00E62387" w:rsidRDefault="00E62387" w:rsidP="00E62387">
+      <w:pPr>
+        <w:spacing w:after="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00E62387">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>สะสม 9 เดือน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00E62387">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00B25AA3">
-[...114 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidRPr="00E62387">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(1 ก.ย.68 – 31 พ.ค. 69) ข้อมูลในระบบรายงานปริมาณธุรกิจสหกรณ์ ณ 31 พ.ค. 2569</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="75D43C5D" w14:textId="406DFAA4" w:rsidR="003466E0" w:rsidRDefault="00C025C1" w:rsidP="00C025C1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C025C1">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">               </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -15944,50 +15603,102 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง 1,</w:t>
       </w:r>
       <w:r w:rsidR="00D511B9">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>014.68</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่ </w:t>
       </w:r>
+    </w:p>
+    <w:p w14:paraId="3468CDB4" w14:textId="77777777" w:rsidR="00EF3482" w:rsidRDefault="00EF3482" w:rsidP="001E6BF3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5908B60C" w14:textId="77777777" w:rsidR="00EF3482" w:rsidRDefault="00EF3482" w:rsidP="001E6BF3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="3C98C631" w14:textId="77777777" w:rsidR="00EF3482" w:rsidRDefault="00EF3482" w:rsidP="001E6BF3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="06EB9EE3" w14:textId="77777777" w:rsidR="00EF3482" w:rsidRDefault="00EF3482" w:rsidP="001E6BF3">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="1276"/>
+        </w:tabs>
+        <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w14:paraId="551A74E7" w14:textId="77777777" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>3</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
@@ -17193,51 +16904,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="0D41F62D" id="ตัวเชื่อมต่อตรง 13" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="55.45pt,18.25pt" to="454.45pt,18.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcV3Ka0wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW6CUugqmx4alUuB&#10;Si3cp/7YtfCXPCab/HvG3iQtcEPswRrPeJ7fG7/d3BycZXuV0ATf8+Wi5Ux5EaTxQ8+/Pd29+8gZ&#10;ZvASbPCq50eF/Gb79s1mip1ahTFYqRIjEI/dFHs+5hy7pkExKge4CFF5KuqQHGTapqGRCSZCd7ZZ&#10;te1VM4UkYwpCIVJ2Nxf5tuJrrUT+qjWqzGzPiVuua6rrc1mb7Qa6IUEcjTjRgH9g4cB4uvQCtYMM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qHkcIaqqhYaD8TIm/H+w4sv+1j+kQl0c/GO8D+IH0lCa&#10;KWJ3KZYNxvnYQSfHtDXxO7131Uwq2KGO9HgZqTpkJii5bq8+vG9p8uJca6ArEOXGmDB/UsGxEvTc&#10;Gl/UQgf7e8yFxMuRkvbhzlhbX8x6NvX8er1aEzKQb7SFTKGLsufoB87ADmRIkVNFxGCNLN0FB494&#10;axPbA3mCrCTD9ER0ObOAmQqkoX5z4whSzUev15SeDYOQPwc5p5ftOU90Z+jK/Lcri8Ad4Di31FJB&#10;og7rCyVVrXpS/TLtEj0HeXxI5ychG9S2k2WLz17vKX79Y21/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;LljleNwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdVlRNiFNVCLgg&#10;IVECZydekgh7HcVuGv6eRRzocWafZmeK3eydmHCMfSANy4UCgdQE21OroXp7vNmCiMmQNS4QavjG&#10;CLvy8qIwuQ0nesXpkFrBIRRzo6FLaciljE2H3sRFGJD49hlGbxLLsZV2NCcO906ulNpIb3riD50Z&#10;8L7D5utw9Br2H88P65ep9sHZrK3era/U00rr66t5fwci4Zz+Yfitz9Wh5E51OJKNwrFeqoxRDevN&#10;LQgGMrVlo/4zZFnI8wXlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcV3Ka0wEAAKAD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAuWOV43AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
+              <v:line w14:anchorId="187B1474" id="ตัวเชื่อมต่อตรง 13" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251655680;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="55.45pt,18.25pt" to="454.45pt,18.25pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcV3Ka0wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW6CUugqmx4alUuB&#10;Si3cp/7YtfCXPCab/HvG3iQtcEPswRrPeJ7fG7/d3BycZXuV0ATf8+Wi5Ux5EaTxQ8+/Pd29+8gZ&#10;ZvASbPCq50eF/Gb79s1mip1ahTFYqRIjEI/dFHs+5hy7pkExKge4CFF5KuqQHGTapqGRCSZCd7ZZ&#10;te1VM4UkYwpCIVJ2Nxf5tuJrrUT+qjWqzGzPiVuua6rrc1mb7Qa6IUEcjTjRgH9g4cB4uvQCtYMM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qHkcIaqqhYaD8TIm/H+w4sv+1j+kQl0c/GO8D+IH0lCa&#10;KWJ3KZYNxvnYQSfHtDXxO7131Uwq2KGO9HgZqTpkJii5bq8+vG9p8uJca6ArEOXGmDB/UsGxEvTc&#10;Gl/UQgf7e8yFxMuRkvbhzlhbX8x6NvX8er1aEzKQb7SFTKGLsufoB87ADmRIkVNFxGCNLN0FB494&#10;axPbA3mCrCTD9ER0ObOAmQqkoX5z4whSzUev15SeDYOQPwc5p5ftOU90Z+jK/Lcri8Ad4Di31FJB&#10;og7rCyVVrXpS/TLtEj0HeXxI5ychG9S2k2WLz17vKX79Y21/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;LljleNwAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KjdVlRNiFNVCLgg&#10;IVECZydekgh7HcVuGv6eRRzocWafZmeK3eydmHCMfSANy4UCgdQE21OroXp7vNmCiMmQNS4QavjG&#10;CLvy8qIwuQ0nesXpkFrBIRRzo6FLaciljE2H3sRFGJD49hlGbxLLsZV2NCcO906ulNpIb3riD50Z&#10;8L7D5utw9Br2H88P65ep9sHZrK3era/U00rr66t5fwci4Zz+Yfitz9Wh5E51OJKNwrFeqoxRDevN&#10;LQgGMrVlo/4zZFnI8wXlDwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQCcV3Ka0wEAAKAD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQAuWOV43AAA&#10;AAkBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:spacing w:val="-4"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
@@ -17314,51 +17025,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="52686E05" id="ตัวเชื่อมต่อตรง 14" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.95pt,20.35pt" to="455.95pt,20.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcV3Ka0wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW6CUugqmx4alUuB&#10;Si3cp/7YtfCXPCab/HvG3iQtcEPswRrPeJ7fG7/d3BycZXuV0ATf8+Wi5Ux5EaTxQ8+/Pd29+8gZ&#10;ZvASbPCq50eF/Gb79s1mip1ahTFYqRIjEI/dFHs+5hy7pkExKge4CFF5KuqQHGTapqGRCSZCd7ZZ&#10;te1VM4UkYwpCIVJ2Nxf5tuJrrUT+qjWqzGzPiVuua6rrc1mb7Qa6IUEcjTjRgH9g4cB4uvQCtYMM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qHkcIaqqhYaD8TIm/H+w4sv+1j+kQl0c/GO8D+IH0lCa&#10;KWJ3KZYNxvnYQSfHtDXxO7131Uwq2KGO9HgZqTpkJii5bq8+vG9p8uJca6ArEOXGmDB/UsGxEvTc&#10;Gl/UQgf7e8yFxMuRkvbhzlhbX8x6NvX8er1aEzKQb7SFTKGLsufoB87ADmRIkVNFxGCNLN0FB494&#10;axPbA3mCrCTD9ER0ObOAmQqkoX5z4whSzUev15SeDYOQPwc5p5ftOU90Z+jK/Lcri8Ad4Di31FJB&#10;og7rCyVVrXpS/TLtEj0HeXxI5ychG9S2k2WLz17vKX79Y21/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;kdtJ4tsAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU26K2pr02UR9SII&#10;rtVz2oxtMZmUJtut/94RD3p8bz7evFduF+/EjFMcAmnIVgoEUhvsQJ2G+vXh4gZETIascYFQwxdG&#10;2FanJ6UpbDjSC8771AkOoVgYDX1KYyFlbHv0Jq7CiMS3jzB5k1hOnbSTOXK4d3Kt1JX0ZiD+0JsR&#10;73psP/cHr2H3/nS/eZ4bH5zNu/rN+lo9rrU+P1t2tyASLukPhp/6XB0q7tSEA9koHOtskzOq4VJd&#10;g2AgzzI2ml9DVqX8v6D6BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJxXcprTAQAAoAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJHbSeLbAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;">
+              <v:line w14:anchorId="00808599" id="ตัวเชื่อมต่อตรง 14" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251657728;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="56.95pt,20.35pt" to="455.95pt,20.35pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCcV3Ka0wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW6CUugqmx4alUuB&#10;Si3cp/7YtfCXPCab/HvG3iQtcEPswRrPeJ7fG7/d3BycZXuV0ATf8+Wi5Ux5EaTxQ8+/Pd29+8gZ&#10;ZvASbPCq50eF/Gb79s1mip1ahTFYqRIjEI/dFHs+5hy7pkExKge4CFF5KuqQHGTapqGRCSZCd7ZZ&#10;te1VM4UkYwpCIVJ2Nxf5tuJrrUT+qjWqzGzPiVuua6rrc1mb7Qa6IUEcjTjRgH9g4cB4uvQCtYMM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qHkcIaqqhYaD8TIm/H+w4sv+1j+kQl0c/GO8D+IH0lCa&#10;KWJ3KZYNxvnYQSfHtDXxO7131Uwq2KGO9HgZqTpkJii5bq8+vG9p8uJca6ArEOXGmDB/UsGxEvTc&#10;Gl/UQgf7e8yFxMuRkvbhzlhbX8x6NvX8er1aEzKQb7SFTKGLsufoB87ADmRIkVNFxGCNLN0FB494&#10;axPbA3mCrCTD9ER0ObOAmQqkoX5z4whSzUev15SeDYOQPwc5p5ftOU90Z+jK/Lcri8Ad4Di31FJB&#10;og7rCyVVrXpS/TLtEj0HeXxI5ychG9S2k2WLz17vKX79Y21/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;kdtJ4tsAAAAJAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU26K2pr02UR9SII&#10;rtVz2oxtMZmUJtut/94RD3p8bz7evFduF+/EjFMcAmnIVgoEUhvsQJ2G+vXh4gZETIascYFQwxdG&#10;2FanJ6UpbDjSC8771AkOoVgYDX1KYyFlbHv0Jq7CiMS3jzB5k1hOnbSTOXK4d3Kt1JX0ZiD+0JsR&#10;73psP/cHr2H3/nS/eZ4bH5zNu/rN+lo9rrU+P1t2tyASLukPhp/6XB0q7tSEA9koHOtskzOq4VJd&#10;g2AgzzI2ml9DVqX8v6D6BgAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAJxXcprTAQAAoAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAJHbSeLbAAAA&#10;CQEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">                        </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ชนิดสินค้า</w:t>
       </w:r>
@@ -17699,51 +17410,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="2C6A90D2" id="ตัวเชื่อมต่อตรง 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="59.2pt,11.05pt" to="462.7pt,11.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAzUps1AEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wE9bAacXpo0F26&#10;rUDb3Vl92MJkSRC12Pn3o+Qk7bbbMB8EihSf3qOetzfzaNlBRTTedXy9qjlTTnhpXN/x56e7D584&#10;wwROgvVOdfyokN/s3r/bTqFVGz94K1VkBOKwnULHh5RCW1UoBjUCrnxQjoraxxESbWNfyQgToY+2&#10;2tT1x2ryUYbohUKk7H4p8l3B11qJ9E1rVInZjhO3VNZY1pe8VrsttH2EMBhxogH/wGIE4+jSC9Qe&#10;ErCf0fwFNRoRPXqdVsKPldfaCFU0kJp1/YeaxwGCKlpoOBguY8L/Byu+Hm7dQ8zUxewew70XP5CG&#10;Uk0B20sxbzAsx2YdR6atCd/pvYtmUsHmMtLjZaRqTkxQsllvrq4amrw41ypoM0S+MURMn5UfWQ46&#10;bo3LaqGFwz2mTOL1SE47f2esLS9mHZs6ft1sGkIG8o22kCgcg+w4up4zsD0ZUqRYENFbI3N3xsEj&#10;3trIDkCeICtJPz0RXc4sYKICaSjf0jiAVMvR64bSi2EQ0hcvl/S6PueJ7gJdmP92ZRa4BxyWllLK&#10;SNRhXaakilVPql+nnaMXL48P8fwkZIPSdrJs9tnbPcVvf6zdLwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJp24o7cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE/OjNsSpKgRc&#10;kJAogbMTL0mEvY5iNw1vzyIOcJzZT7Mz5XbxTsw4xSGQhnyVgUBqgx2o01C/PlysQcRkyBoXCDV8&#10;YYRtdXpSmsKGI73gvE+d4BCKhdHQpzQWUsa2R2/iKoxIfPsIkzeJ5dRJO5kjh3snVZbdSG8G4g+9&#10;GfGux/Zzf/Aadu9P95fPc+ODs5uufrO+zh6V1udny+4WRMIl/cHwU5+rQ8WdmnAgG4Vjna+vGNWg&#10;VA6CgY26ZqP5NWRVyv8Lqm8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQM1KbNQBAACg&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmnbijtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;">
+              <v:line w14:anchorId="482D1A43" id="ตัวเชื่อมต่อตรง 5" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251654656;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="59.2pt,11.05pt" to="462.7pt,11.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBAzUps1AEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+wE9bAacXpo0F26&#10;rUDb3Vl92MJkSRC12Pn3o+Qk7bbbMB8EihSf3qOetzfzaNlBRTTedXy9qjlTTnhpXN/x56e7D584&#10;wwROgvVOdfyokN/s3r/bTqFVGz94K1VkBOKwnULHh5RCW1UoBjUCrnxQjoraxxESbWNfyQgToY+2&#10;2tT1x2ryUYbohUKk7H4p8l3B11qJ9E1rVInZjhO3VNZY1pe8VrsttH2EMBhxogH/wGIE4+jSC9Qe&#10;ErCf0fwFNRoRPXqdVsKPldfaCFU0kJp1/YeaxwGCKlpoOBguY8L/Byu+Hm7dQ8zUxewew70XP5CG&#10;Uk0B20sxbzAsx2YdR6atCd/pvYtmUsHmMtLjZaRqTkxQsllvrq4amrw41ypoM0S+MURMn5UfWQ46&#10;bo3LaqGFwz2mTOL1SE47f2esLS9mHZs6ft1sGkIG8o22kCgcg+w4up4zsD0ZUqRYENFbI3N3xsEj&#10;3trIDkCeICtJPz0RXc4sYKICaSjf0jiAVMvR64bSi2EQ0hcvl/S6PueJ7gJdmP92ZRa4BxyWllLK&#10;SNRhXaakilVPql+nnaMXL48P8fwkZIPSdrJs9tnbPcVvf6zdLwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AJp24o7cAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj81OwzAQhO9IvIO1SNyoE/OjNsSpKgRc&#10;kJAogbMTL0mEvY5iNw1vzyIOcJzZT7Mz5XbxTsw4xSGQhnyVgUBqgx2o01C/PlysQcRkyBoXCDV8&#10;YYRtdXpSmsKGI73gvE+d4BCKhdHQpzQWUsa2R2/iKoxIfPsIkzeJ5dRJO5kjh3snVZbdSG8G4g+9&#10;GfGux/Zzf/Aadu9P95fPc+ODs5uufrO+zh6V1udny+4WRMIl/cHwU5+rQ8WdmnAgG4Vjna+vGNWg&#10;VA6CgY26ZqP5NWRVyv8Lqm8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAQM1KbNQBAACg&#10;AwAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAmnbijtwA&#10;AAAJAQAADwAAAAAAAAAAAAAAAAAuBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAADcF&#10;AAAAAA==&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="14E3E1E1" w14:textId="77777777" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -17785,51 +17496,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="67266460" id="ตัวเชื่อมต่อตรง 18" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="58.45pt,17pt" to="462.7pt,17pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcZjGR1AEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykyLYYcXpo0F26&#10;rUC73Vl92EJlSRC12Pn3o+Qk7bbbUB8EihSf3qOet9fTYNlBRTTetXy5qDlTTnhpXNfyH4+3Hz5z&#10;hgmcBOudavlRIb/evX+3HUOjVr73VqrICMRhM4aW9ymFpqpQ9GoAXPigHBW1jwMk2saukhFGQh9s&#10;tarrj9XoowzRC4VI2f1c5LuCr7US6bvWqBKzLSduqayxrE95rXZbaLoIoTfiRAP+g8UAxtGlF6g9&#10;JGC/ovkHajAievQ6LYQfKq+1EapoIDXL+i81Dz0EVbTQcDBcxoRvByu+HW7cfczUxeQewp0Xz0hD&#10;qcaAzaWYNxjmY5OOA9PWhJ/03kUzqWBTGenxMlI1JSYouV5eXW0+rTkT51oFTYbIN4aI6YvyA8tB&#10;y61xWS00cLjDlEm8HMlp52+NteXFrGNjyzfrVUYG8o22kCgcgmw5uo4zsB0ZUqRYENFbI3N3xsEj&#10;3tjIDkCeICtJPz4SXc4sYKICaSjf3NiDVPPRzZrSs2EQ0lcv5/SyPueJ7gxdmP9xZRa4B+znllLK&#10;SNRhXaakilVPql+mnaMnL4/38fwkZIPSdrJs9tnrPcWvf6zdbwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AAgPC4XdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo07RUJMSpKgRc&#10;KiFRAmcnXpIIex3Fbhr+nq04wHFmn2Zniu3srJhwDL0nBctFAgKp8aanVkH19nRzByJETUZbT6jg&#10;GwNsy8uLQufGn+gVp0NsBYdQyLWCLsYhlzI0HTodFn5A4tunH52OLMdWmlGfONxZmSbJRjrdE3/o&#10;9IAPHTZfh6NTsPvYP65eptp5a7K2ejeuSp5Tpa6v5t09iIhz/IPhXJ+rQ8mdan8kE4RlvdxkjCpY&#10;rXkTA1l6uwZR/xqyLOT/BeUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFxmMZHUAQAA&#10;oAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAgPC4Xd&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;">
+              <v:line w14:anchorId="104D7118" id="ตัวเชื่อมต่อตรง 18" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251659776;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="58.45pt,17pt" to="462.7pt,17pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBcZjGR1AEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+ykyLYYcXpo0F26&#10;rUC73Vl92EJlSRC12Pn3o+Qk7bbbUB8EihSf3qOet9fTYNlBRTTetXy5qDlTTnhpXNfyH4+3Hz5z&#10;hgmcBOudavlRIb/evX+3HUOjVr73VqrICMRhM4aW9ymFpqpQ9GoAXPigHBW1jwMk2saukhFGQh9s&#10;tarrj9XoowzRC4VI2f1c5LuCr7US6bvWqBKzLSduqayxrE95rXZbaLoIoTfiRAP+g8UAxtGlF6g9&#10;JGC/ovkHajAievQ6LYQfKq+1EapoIDXL+i81Dz0EVbTQcDBcxoRvByu+HW7cfczUxeQewp0Xz0hD&#10;qcaAzaWYNxjmY5OOA9PWhJ/03kUzqWBTGenxMlI1JSYouV5eXW0+rTkT51oFTYbIN4aI6YvyA8tB&#10;y61xWS00cLjDlEm8HMlp52+NteXFrGNjyzfrVUYG8o22kCgcgmw5uo4zsB0ZUqRYENFbI3N3xsEj&#10;3tjIDkCeICtJPz4SXc4sYKICaSjf3NiDVPPRzZrSs2EQ0lcv5/SyPueJ7gxdmP9xZRa4B+znllLK&#10;SNRhXaakilVPql+mnaMnL4/38fwkZIPSdrJs9tnrPcWvf6zdbwAAAP//AwBQSwMEFAAGAAgAAAAh&#10;AAgPC4XdAAAACQEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo07RUJMSpKgRc&#10;KiFRAmcnXpIIex3Fbhr+nq04wHFmn2Zniu3srJhwDL0nBctFAgKp8aanVkH19nRzByJETUZbT6jg&#10;GwNsy8uLQufGn+gVp0NsBYdQyLWCLsYhlzI0HTodFn5A4tunH52OLMdWmlGfONxZmSbJRjrdE3/o&#10;9IAPHTZfh6NTsPvYP65eptp5a7K2ejeuSp5Tpa6v5t09iIhz/IPhXJ+rQ8mdan8kE4RlvdxkjCpY&#10;rXkTA1l6uwZR/xqyLOT/BeUPAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAA&#10;AAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAA&#10;lAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAFxmMZHUAQAA&#10;oAMAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAAgPC4Xd&#10;AAAACQEAAA8AAAAAAAAAAAAAAAAALgQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA4&#10;BQAAAAA=&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">      </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
@@ -18174,51 +17885,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7D8168FE" id="ตัวเชื่อมต่อตรง 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="26.95pt,16.9pt" to="436.45pt,16.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWTJfKywEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815INqGgEyznESC9p&#10;GyDpB2z4kIhSJMFlLfnvu6QsN2lvRXUglvsYzu6O9rfzaNlJRTTedXy7qTlTTnhpXN/x78/3Hz5x&#10;hgmcBOud6vhZIb89vH+3n0Krdn7wVqrICMRhO4WODymFtqpQDGoE3PigHAW1jyMkusa+khEmQh9t&#10;tavrj9XkowzRC4VI3uMS5IeCr7US6ZvWqBKzHSduqZyxnC/5rA57aPsIYTDiQgP+gcUIxtGjV6gj&#10;JGA/o/kLajQievQ6bYQfK6+1Ear0QN1s6z+6eRogqNILDQfDdUz4/2DF19Ode4yZupjdU3jw4gfS&#10;UKopYHsN5guGJW3WcczpxJ3NZZDn6yDVnJggZ5NX09C8xRqroF0LQ8T0WfmRZaPj1rjcI7RwesCU&#10;n4Z2Tclu5++NtWVP1rGp4zfNriFkILVoC4nMMciOo+s5A9uTDEWKBRG9NTJXZxw8452N7ASkBBKQ&#10;9NMz0eXMAiYKUA/lWwoHkGpJvWnIvcgEIX3xcnFv69VPdBfowvzNk7mNI+CwlJRQRqIK6zIlVQR6&#10;6fr3jLP14uX5Ma6LoOWXsotQs7pe38l+/TsdfgEAAP//AwBQSwMEFAAGAAgAAAAhAP4UYSTcAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1iERUEKcCgG5caFQcd3GSxIR&#10;r9PYbQNfzyIOcNyZ0eybYjW5Xh1oDJ1nAxeLBBRx7W3HjYHXl2q+BBUissXeMxn4pACr8vSkwNz6&#10;Iz/TYR0bJSUccjTQxjjkWoe6JYdh4Qdi8d796DDKOTbajniUctfrNEmutMOO5UOLA923VH+s985A&#10;qDa0q75m9Sx5yxpP6e7h6RGNOT+b7m5BRZriXxh+8AUdSmHa+j3boHoDl9mNJA1kmSwQf3mdirD9&#10;FXRZ6P8Dym8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1kyXyssBAACWAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/hRhJNwAAAAIAQAADwAA&#10;AAAAAAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;">
+              <v:line w14:anchorId="49CB2D5F" id="ตัวเชื่อมต่อตรง 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251653632;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="26.95pt,16.9pt" to="436.45pt,16.9pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWTJfKywEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815INqGgEyznESC9p&#10;GyDpB2z4kIhSJMFlLfnvu6QsN2lvRXUglvsYzu6O9rfzaNlJRTTedXy7qTlTTnhpXN/x78/3Hz5x&#10;hgmcBOud6vhZIb89vH+3n0Krdn7wVqrICMRhO4WODymFtqpQDGoE3PigHAW1jyMkusa+khEmQh9t&#10;tavrj9XkowzRC4VI3uMS5IeCr7US6ZvWqBKzHSduqZyxnC/5rA57aPsIYTDiQgP+gcUIxtGjV6gj&#10;JGA/o/kLajQievQ6bYQfK6+1Ear0QN1s6z+6eRogqNILDQfDdUz4/2DF19Ode4yZupjdU3jw4gfS&#10;UKopYHsN5guGJW3WcczpxJ3NZZDn6yDVnJggZ5NX09C8xRqroF0LQ8T0WfmRZaPj1rjcI7RwesCU&#10;n4Z2Tclu5++NtWVP1rGp4zfNriFkILVoC4nMMciOo+s5A9uTDEWKBRG9NTJXZxw8452N7ASkBBKQ&#10;9NMz0eXMAiYKUA/lWwoHkGpJvWnIvcgEIX3xcnFv69VPdBfowvzNk7mNI+CwlJRQRqIK6zIlVQR6&#10;6fr3jLP14uX5Ma6LoOWXsotQs7pe38l+/TsdfgEAAP//AwBQSwMEFAAGAAgAAAAhAP4UYSTcAAAA&#10;CAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFyq1iERUEKcCgG5caFQcd3GSxIR&#10;r9PYbQNfzyIOcNyZ0eybYjW5Xh1oDJ1nAxeLBBRx7W3HjYHXl2q+BBUissXeMxn4pACr8vSkwNz6&#10;Iz/TYR0bJSUccjTQxjjkWoe6JYdh4Qdi8d796DDKOTbajniUctfrNEmutMOO5UOLA923VH+s985A&#10;qDa0q75m9Sx5yxpP6e7h6RGNOT+b7m5BRZriXxh+8AUdSmHa+j3boHoDl9mNJA1kmSwQf3mdirD9&#10;FXRZ6P8Dym8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAA&#10;AAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAA&#10;AAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1kyXyssBAACWAwAADgAAAAAA&#10;AAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA/hRhJNwAAAAIAQAADwAA&#10;AAAAAAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAC4FAAAAAA==&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -18381,51 +18092,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="661A48B3" id="ตัวเชื่อมต่อตรง 22" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="28.45pt,.15pt" to="434.2pt,.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+QGZ80gEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk8LAacXpo0F26&#10;rUC73Vl92EJlSRC12Pn3o+Qk7bbbUB8EiRQf36Oet9fzaNlBRTTedXy9qjlTTnhpXN/xH4+3Hz5z&#10;hgmcBOud6vhRIb/evX+3nUKrNn7wVqrICMRhO4WODymFtqpQDGoEXPmgHCW1jyMkOsa+khEmQh9t&#10;tanrT9XkowzRC4VI0f2S5LuCr7US6bvWqBKzHSduqayxrE95rXZbaPsIYTDiRAP+g8UIxlHTC9Qe&#10;ErBf0fwDNRoRPXqdVsKPldfaCFU0kJp1/ZeahwGCKlpoOBguY8K3gxXfDjfuPmbqYnYP4c6LZ6Sh&#10;VFPA9pLMBwzLtVnHkWlrwk9676KZVLC5jPR4GamaExMUbNbNx3rTcCbOuQraDJE7hojpi/Ijy5uO&#10;W+OyWmjhcIcpk3i5ksPO3xpry4tZx6aOXzUFGcg32kKiJmOQHUfXcwa2J0OKFAsiemtkrs44eMQb&#10;G9kByBNkJemnR6LLmQVMlCAN5VsKB5BquXrVUHgxDEL66uUSXtfnONFdoAvzP1pmgXvAYSkpqYxE&#10;FdZlSqpY9aT6Zdp59+Tl8T6en4RsUMpOls0+e32m/esfa/cbAAD//wMAUEsDBBQABgAIAAAAIQCE&#10;Oj3R2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqEMLUZrGqSoEXJCQ&#10;KIHzJt4mEfY6it00/D3uiR5HM3rziu1sjZho9L1jBfeLBARx43TPrYLq8+UuA+EDskbjmBT8kodt&#10;eX1VYK7diT9o2odWRAj7HBV0IQy5lL7pyKJfuIE4dgc3Wgwxjq3UI54i3Bq5TJJUWuw5PnQ40FNH&#10;zc/+aBXsvt+eV+9TbZ3R67b60rZKXpdK3d7Muw2IQHP4H8NZP6pDGZ1qd2TthVHwmK7jUsEKRGyz&#10;NHsAUZ+jLAt5KV/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP5AZnzSAQAAoAMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIQ6PdHZAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;">
+              <v:line w14:anchorId="00AF6E3D" id="ตัวเชื่อมต่อตรง 22" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251652608;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="28.45pt,.15pt" to="434.2pt,.15pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQD+QGZ80gEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X+xk8LAacXpo0F26&#10;rUC73Vl92EJlSRC12Pn3o+Qk7bbbUB8EiRQf36Oet9fzaNlBRTTedXy9qjlTTnhpXN/xH4+3Hz5z&#10;hgmcBOud6vhRIb/evX+3nUKrNn7wVqrICMRhO4WODymFtqpQDGoEXPmgHCW1jyMkOsa+khEmQh9t&#10;tanrT9XkowzRC4VI0f2S5LuCr7US6bvWqBKzHSduqayxrE95rXZbaPsIYTDiRAP+g8UIxlHTC9Qe&#10;ErBf0fwDNRoRPXqdVsKPldfaCFU0kJp1/ZeahwGCKlpoOBguY8K3gxXfDjfuPmbqYnYP4c6LZ6Sh&#10;VFPA9pLMBwzLtVnHkWlrwk9676KZVLC5jPR4GamaExMUbNbNx3rTcCbOuQraDJE7hojpi/Ijy5uO&#10;W+OyWmjhcIcpk3i5ksPO3xpry4tZx6aOXzUFGcg32kKiJmOQHUfXcwa2J0OKFAsiemtkrs44eMQb&#10;G9kByBNkJemnR6LLmQVMlCAN5VsKB5BquXrVUHgxDEL66uUSXtfnONFdoAvzP1pmgXvAYSkpqYxE&#10;FdZlSqpY9aT6Zdp59+Tl8T6en4RsUMpOls0+e32m/esfa/cbAAD//wMAUEsDBBQABgAIAAAAIQCE&#10;Oj3R2QAAAAQBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7BTsMwEETvSPyDtUjcqEMLUZrGqSoEXJCQ&#10;KIHzJt4mEfY6it00/D3uiR5HM3rziu1sjZho9L1jBfeLBARx43TPrYLq8+UuA+EDskbjmBT8kodt&#10;eX1VYK7diT9o2odWRAj7HBV0IQy5lL7pyKJfuIE4dgc3Wgwxjq3UI54i3Bq5TJJUWuw5PnQ40FNH&#10;zc/+aBXsvt+eV+9TbZ3R67b60rZKXpdK3d7Muw2IQHP4H8NZP6pDGZ1qd2TthVHwmK7jUsEKRGyz&#10;NHsAUZ+jLAt5KV/+AQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAA&#10;AAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsA&#10;AAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAP5AZnzSAQAAoAMAAA4A&#10;AAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIQ6PdHZAAAABAEA&#10;AA8AAAAAAAAAAAAAAAAALAQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAyBQAAAAA=&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="31EEFBD1" w14:textId="70228379" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="009B5229">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -18804,51 +18515,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="3ACE993C" id="ตัวเชื่อมต่อตรง 172182537" o:spid="_x0000_s1026" style="position:absolute;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="31.5pt,.7pt" to="441pt,.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWTJfKywEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815INqGgEyznESC9p&#10;GyDpB2z4kIhSJMFlLfnvu6QsN2lvRXUglvsYzu6O9rfzaNlJRTTedXy7qTlTTnhpXN/x78/3Hz5x&#10;hgmcBOud6vhZIb89vH+3n0Krdn7wVqrICMRhO4WODymFtqpQDGoE3PigHAW1jyMkusa+khEmQh9t&#10;tavrj9XkowzRC4VI3uMS5IeCr7US6ZvWqBKzHSduqZyxnC/5rA57aPsIYTDiQgP+gcUIxtGjV6gj&#10;JGA/o/kLajQievQ6bYQfK6+1Ear0QN1s6z+6eRogqNILDQfDdUz4/2DF19Ode4yZupjdU3jw4gfS&#10;UKopYHsN5guGJW3WcczpxJ3NZZDn6yDVnJggZ5NX09C8xRqroF0LQ8T0WfmRZaPj1rjcI7RwesCU&#10;n4Z2Tclu5++NtWVP1rGp4zfNriFkILVoC4nMMciOo+s5A9uTDEWKBRG9NTJXZxw8452N7ASkBBKQ&#10;9NMz0eXMAiYKUA/lWwoHkGpJvWnIvcgEIX3xcnFv69VPdBfowvzNk7mNI+CwlJRQRqIK6zIlVQR6&#10;6fr3jLP14uX5Ma6LoOWXsotQs7pe38l+/TsdfgEAAP//AwBQSwMEFAAGAAgAAAAhAN9IdCDZAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC7TltKhqeqaTgjojQsbiKvXmLai&#10;cbom2wpPj+ECx8+/9ftzsZlcr040hs6zgZtFAoq49rbjxsDLrppnoEJEtth7JgOfFGBTXl4UmFt/&#10;5mc6bWOjpIRDjgbaGIdc61C35DAs/EAs2bsfHUbBsdF2xLOUu16nSbLSDjuWCy0OdN9S/bE9OgOh&#10;eqVD9TWrZ8nbsvGUHh6eHtGY66vpbg0q0hT/luFHX9ShFKe9P7INqjewWsorUea3oCTOslR4/8u6&#10;LPR//fIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1kyXyssBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA30h0INkAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
+              <v:line w14:anchorId="4F03F812" id="ตัวเชื่อมต่อตรง 172182537" o:spid="_x0000_s1026" style="position:absolute;z-index:251662848;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="31.5pt,.7pt" to="441pt,.7pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWTJfKywEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815INqGgEyznESC9p&#10;GyDpB2z4kIhSJMFlLfnvu6QsN2lvRXUglvsYzu6O9rfzaNlJRTTedXy7qTlTTnhpXN/x78/3Hz5x&#10;hgmcBOud6vhZIb89vH+3n0Krdn7wVqrICMRhO4WODymFtqpQDGoE3PigHAW1jyMkusa+khEmQh9t&#10;tavrj9XkowzRC4VI3uMS5IeCr7US6ZvWqBKzHSduqZyxnC/5rA57aPsIYTDiQgP+gcUIxtGjV6gj&#10;JGA/o/kLajQievQ6bYQfK6+1Ear0QN1s6z+6eRogqNILDQfDdUz4/2DF19Ode4yZupjdU3jw4gfS&#10;UKopYHsN5guGJW3WcczpxJ3NZZDn6yDVnJggZ5NX09C8xRqroF0LQ8T0WfmRZaPj1rjcI7RwesCU&#10;n4Z2Tclu5++NtWVP1rGp4zfNriFkILVoC4nMMciOo+s5A9uTDEWKBRG9NTJXZxw8452N7ASkBBKQ&#10;9NMz0eXMAiYKUA/lWwoHkGpJvWnIvcgEIX3xcnFv69VPdBfowvzNk7mNI+CwlJRQRqIK6zIlVQR6&#10;6fr3jLP14uX5Ma6LoOWXsotQs7pe38l+/TsdfgEAAP//AwBQSwMEFAAGAAgAAAAhAN9IdCDZAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAMhu9IvENkJC7TltKhqeqaTgjojQsbiKvXmLai&#10;cbom2wpPj+ECx8+/9ftzsZlcr040hs6zgZtFAoq49rbjxsDLrppnoEJEtth7JgOfFGBTXl4UmFt/&#10;5mc6bWOjpIRDjgbaGIdc61C35DAs/EAs2bsfHUbBsdF2xLOUu16nSbLSDjuWCy0OdN9S/bE9OgOh&#10;eqVD9TWrZ8nbsvGUHh6eHtGY66vpbg0q0hT/luFHX9ShFKe9P7INqjewWsorUea3oCTOslR4/8u6&#10;LPR//fIbAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAA&#10;AFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAA&#10;AAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEA1kyXyssBAACWAwAADgAAAAAAAAAA&#10;AAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA30h0INkAAAAGAQAADwAAAAAA&#10;AAAAAAAAAAAlBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACsFAAAAAA==&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="5628B82D" w14:textId="72ECF278" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -18994,51 +18705,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6E101394" id="ตัวเชื่อมต่อตรง 1673228753" o:spid="_x0000_s1026" style="position:absolute;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="32.25pt,.75pt" to="441.75pt,.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWTJfKywEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815INqGgEyznESC9p&#10;GyDpB2z4kIhSJMFlLfnvu6QsN2lvRXUglvsYzu6O9rfzaNlJRTTedXy7qTlTTnhpXN/x78/3Hz5x&#10;hgmcBOud6vhZIb89vH+3n0Krdn7wVqrICMRhO4WODymFtqpQDGoE3PigHAW1jyMkusa+khEmQh9t&#10;tavrj9XkowzRC4VI3uMS5IeCr7US6ZvWqBKzHSduqZyxnC/5rA57aPsIYTDiQgP+gcUIxtGjV6gj&#10;JGA/o/kLajQievQ6bYQfK6+1Ear0QN1s6z+6eRogqNILDQfDdUz4/2DF19Ode4yZupjdU3jw4gfS&#10;UKopYHsN5guGJW3WcczpxJ3NZZDn6yDVnJggZ5NX09C8xRqroF0LQ8T0WfmRZaPj1rjcI7RwesCU&#10;n4Z2Tclu5++NtWVP1rGp4zfNriFkILVoC4nMMciOo+s5A9uTDEWKBRG9NTJXZxw8452N7ASkBBKQ&#10;9NMz0eXMAiYKUA/lWwoHkGpJvWnIvcgEIX3xcnFv69VPdBfowvzNk7mNI+CwlJRQRqIK6zIlVQR6&#10;6fr3jLP14uX5Ma6LoOWXsotQs7pe38l+/TsdfgEAAP//AwBQSwMEFAAGAAgAAAAhAHKvS93aAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPwzAMhe9I+w+RJ3GZWLoNpqo0nSagNy4MEFevMW1F&#10;43RNthV+PYYLnOzn9/T85ZvRdepEQ2g9G1jME1DElbct1wZensurFFSIyBY7z2TgkwJsislFjpn1&#10;Z36i0y7WSko4ZGigibHPtA5VQw7D3PfE4r37wWEUOdTaDniWctfpZZKstcOW5UODPd01VH3sjs5A&#10;KF/pUH7Nqlnytqo9LQ/3jw9ozOV03N6CijTGvzD84As6FMK090e2QXUG1tc3kpS7DLHTdCXL/lfr&#10;Itf/8YtvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANZMl8rLAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHKvS93aAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;">
+              <v:line w14:anchorId="759C1B6E" id="ตัวเชื่อมต่อตรง 1673228753" o:spid="_x0000_s1026" style="position:absolute;z-index:251661824;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="32.25pt,.75pt" to="441.75pt,.75pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDWTJfKywEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815INqGgEyznESC9p&#10;GyDpB2z4kIhSJMFlLfnvu6QsN2lvRXUglvsYzu6O9rfzaNlJRTTedXy7qTlTTnhpXN/x78/3Hz5x&#10;hgmcBOud6vhZIb89vH+3n0Krdn7wVqrICMRhO4WODymFtqpQDGoE3PigHAW1jyMkusa+khEmQh9t&#10;tavrj9XkowzRC4VI3uMS5IeCr7US6ZvWqBKzHSduqZyxnC/5rA57aPsIYTDiQgP+gcUIxtGjV6gj&#10;JGA/o/kLajQievQ6bYQfK6+1Ear0QN1s6z+6eRogqNILDQfDdUz4/2DF19Ode4yZupjdU3jw4gfS&#10;UKopYHsN5guGJW3WcczpxJ3NZZDn6yDVnJggZ5NX09C8xRqroF0LQ8T0WfmRZaPj1rjcI7RwesCU&#10;n4Z2Tclu5++NtWVP1rGp4zfNriFkILVoC4nMMciOo+s5A9uTDEWKBRG9NTJXZxw8452N7ASkBBKQ&#10;9NMz0eXMAiYKUA/lWwoHkGpJvWnIvcgEIX3xcnFv69VPdBfowvzNk7mNI+CwlJRQRqIK6zIlVQR6&#10;6fr3jLP14uX5Ma6LoOWXsotQs7pe38l+/TsdfgEAAP//AwBQSwMEFAAGAAgAAAAhAHKvS93aAAAA&#10;BgEAAA8AAABkcnMvZG93bnJldi54bWxMjkFPwzAMhe9I+w+RJ3GZWLoNpqo0nSagNy4MEFevMW1F&#10;43RNthV+PYYLnOzn9/T85ZvRdepEQ2g9G1jME1DElbct1wZensurFFSIyBY7z2TgkwJsislFjpn1&#10;Z36i0y7WSko4ZGigibHPtA5VQw7D3PfE4r37wWEUOdTaDniWctfpZZKstcOW5UODPd01VH3sjs5A&#10;KF/pUH7Nqlnytqo9LQ/3jw9ozOV03N6CijTGvzD84As6FMK090e2QXUG1tc3kpS7DLHTdCXL/lfr&#10;Itf/8YtvAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAA&#10;AABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAA&#10;AAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhANZMl8rLAQAAlgMAAA4AAAAAAAAA&#10;AAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAHKvS93aAAAABgEAAA8AAAAA&#10;AAAAAAAAAAAAJQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAAsBQAAAAA=&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
@@ -19109,51 +18820,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="6EF33070" id="ตัวเชื่อมต่อตรง 19" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="30.05pt,20.2pt" to="440.3pt,20.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClMVE10wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHyLYacXpo0F26&#10;rUC73Vl92EJlSRC12Pn3o+Qk7bbbUB8EihSf3qOet9fzaNlBRTTedbxZ1ZwpJ7w0ru/4j8fbD585&#10;wwROgvVOdfyokF/v3r/bTqFVaz94K1VkBOKwnULHh5RCW1UoBjUCrnxQjoraxxESbWNfyQgToY+2&#10;Wtf1x2ryUYbohUKk7H4p8l3B11qJ9F1rVInZjhO3VNZY1qe8VrsttH2EMBhxogH/wWIE4+jSC9Qe&#10;ErBf0fwDNRoRPXqdVsKPldfaCFU0kJqm/kvNwwBBFS00HAyXMeHbwYpvhxt3HzN1MbuHcOfFM9JQ&#10;qilgeynmDYbl2KzjyLQ14Se9d9FMKthcRnq8jFTNiQlKbtZN3XzacCbOtQraDJFvDBHTF+VHloOO&#10;W+OyWmjhcIcpk3g5ktPO3xpry4tZx6aOX23WGRnIN9pConAMsuPoes7A9mRIkWJBRG+NzN0ZB494&#10;YyM7AHmCrCT99Eh0ObOAiQqkoXxL4wBSLUevNpReDIOQvnq5pJv6nCe6C3Rh/seVWeAecFhaSikj&#10;UYd1mZIqVj2pfpl2jp68PN7H85OQDUrbybLZZ6/3FL/+sXa/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;iCCxbNsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU12XUqtTZdF1Isg&#10;uFbPaTO2xWRSmmy3/ntHPOjxzXu89025W7wTM05xCKRhvVIgkNpgB+o01K8PVzmImAxZ4wKhhi+M&#10;sKvOz0pT2HCiF5wPqRNcQrEwGvqUxkLK2PboTVyFEYm9jzB5k1hOnbSTOXG5d3KjVCa9GYgXejPi&#10;XY/t5+HoNezfn+6vn+fGB2dvuvrN+lo9brS+vFj2tyASLukvDD/4jA4VMzXhSDYKpyFTa05q2Kot&#10;CPbzXGUgmt+DrEr5/4HqGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUxUTXTAQAAoAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIggsWzbAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;">
+              <v:line w14:anchorId="1D3B0881" id="ตัวเชื่อมต่อตรง 19" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251660800;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="30.05pt,20.2pt" to="440.3pt,20.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQClMVE10wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v2zAMvQ/YfxB0X2wHyLYacXpo0F26&#10;rUC73Vl92EJlSRC12Pn3o+Qk7bbbUB8EihSf3qOet9fzaNlBRTTedbxZ1ZwpJ7w0ru/4j8fbD585&#10;wwROgvVOdfyokF/v3r/bTqFVaz94K1VkBOKwnULHh5RCW1UoBjUCrnxQjoraxxESbWNfyQgToY+2&#10;Wtf1x2ryUYbohUKk7H4p8l3B11qJ9F1rVInZjhO3VNZY1qe8VrsttH2EMBhxogH/wWIE4+jSC9Qe&#10;ErBf0fwDNRoRPXqdVsKPldfaCFU0kJqm/kvNwwBBFS00HAyXMeHbwYpvhxt3HzN1MbuHcOfFM9JQ&#10;qilgeynmDYbl2KzjyLQ14Se9d9FMKthcRnq8jFTNiQlKbtZN3XzacCbOtQraDJFvDBHTF+VHloOO&#10;W+OyWmjhcIcpk3g5ktPO3xpry4tZx6aOX23WGRnIN9pConAMsuPoes7A9mRIkWJBRG+NzN0ZB494&#10;YyM7AHmCrCT99Eh0ObOAiQqkoXxL4wBSLUevNpReDIOQvnq5pJv6nCe6C3Rh/seVWeAecFhaSikj&#10;UYd1mZIqVj2pfpl2jp68PN7H85OQDUrbybLZZ6/3FL/+sXa/AQAA//8DAFBLAwQUAAYACAAAACEA&#10;iCCxbNsAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQUvEMBCF74L/IYzgzU12XUqtTZdF1Isg&#10;uFbPaTO2xWRSmmy3/ntHPOjxzXu89025W7wTM05xCKRhvVIgkNpgB+o01K8PVzmImAxZ4wKhhi+M&#10;sKvOz0pT2HCiF5wPqRNcQrEwGvqUxkLK2PboTVyFEYm9jzB5k1hOnbSTOXG5d3KjVCa9GYgXejPi&#10;XY/t5+HoNezfn+6vn+fGB2dvuvrN+lo9brS+vFj2tyASLukvDD/4jA4VMzXhSDYKpyFTa05q2Kot&#10;CPbzXGUgmt+DrEr5/4HqGwAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAKUxUTXTAQAAoAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAIggsWzbAAAA&#10;CAEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                 </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
@@ -19218,162 +18929,162 @@
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....ไร่</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="62DFBAD8" w14:textId="77777777" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="3C0FE967" w14:textId="0D9D2CED" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="3C0FE967" w14:textId="42D59C92" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">2.2  การรับรอง </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">GAP </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>รวมทั้งสิ้น....</w:t>
       </w:r>
-      <w:r w:rsidR="00E62681">
-[...8 lines deleted...]
-        <w:t>148</w:t>
+      <w:r w:rsidR="00046D04">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>201</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>......ราย/.....</w:t>
       </w:r>
-      <w:r w:rsidR="00E62681">
-[...8 lines deleted...]
-        <w:t>160</w:t>
+      <w:r w:rsidR="00046D04">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>204</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.......แปลง......</w:t>
       </w:r>
-      <w:r w:rsidR="00E62681">
-[...8 lines deleted...]
-        <w:t>846.9312</w:t>
+      <w:r w:rsidR="00046D04">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1,172.5501</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>......ไร่ แยกเป็น</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4979F4B3" w14:textId="25DCA10D" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="4979F4B3" w14:textId="45F262B4" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -19390,306 +19101,324 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> .</w:t>
       </w:r>
       <w:r w:rsidR="00567C2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
-      <w:r w:rsidR="00E62681">
-[...6 lines deleted...]
-        <w:t>36</w:t>
+      <w:r w:rsidR="00046D04">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>42</w:t>
       </w:r>
       <w:r w:rsidR="00567C2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>......ราย/.....</w:t>
       </w:r>
       <w:r w:rsidR="00567C2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
-      <w:r w:rsidR="00E62681">
-[...6 lines deleted...]
-        <w:t>39</w:t>
+      <w:r w:rsidR="00046D04">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>45</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>....</w:t>
       </w:r>
       <w:r w:rsidR="00567C2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...แปลง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> …</w:t>
       </w:r>
       <w:r w:rsidR="00567C2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
-      <w:r w:rsidR="00E62681">
-[...5 lines deleted...]
-        <w:t>133.9850</w:t>
+      <w:r w:rsidR="00046D04">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>134.86</w:t>
       </w:r>
       <w:r w:rsidR="00567C2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r w:rsidR="00567C2B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>…..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ไร่  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="66AD6086" w14:textId="7B6DA1DC" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="66AD6086" w14:textId="69B1293E" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1276"/>
         </w:tabs>
         <w:spacing w:after="120" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">          </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>2) ด้านประมง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">             ......</w:t>
       </w:r>
       <w:r w:rsidR="00E62681">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>104</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00046D04">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>51</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="006C0931">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>...ราย/.......</w:t>
       </w:r>
       <w:r w:rsidR="00E62681">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>113</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00046D04">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>51</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.....</w:t>
       </w:r>
       <w:r w:rsidR="006C0931">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.......</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>..แปลง.....</w:t>
       </w:r>
-      <w:r w:rsidR="00E62681">
-[...6 lines deleted...]
-        <w:t>480.9462</w:t>
+      <w:r w:rsidR="00046D04">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>805.6901</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>…</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>..</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -19913,51 +19642,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7909DECD" id="ตัวเชื่อมต่อตรง 4" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="26.95pt,22.2pt" to="449.2pt,22.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMvmX80wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2WQXpdBosz10VS4F&#10;KrVwn/ojsXBsy2M22X/P2NndFrghcrDGM57n98Yv25t5tOygIhrvOr5e1ZwpJ7w0ru/4t6e7dx85&#10;wwROgvVOdfyokN/s3r7ZTqFVGz94K1VkBOKwnULHh5RCW1UoBjUCrnxQjoraxxESbWNfyQgToY+2&#10;2tT1VTX5KEP0QiFSdr8U+a7ga61E+qo1qsRsx4lbKmss63Neq90W2j5CGIw40YB/YDGCcXTpBWoP&#10;CdjPaP6CGo2IHr1OK+HHymtthCoaSM26/kPN4wBBFS00HAyXMeH/gxVfDrfuIWbqYnaP4d6LH0hD&#10;qaaA7aWYNxiWY7OOI9PWhO/03kUzqWBzGenxMlI1JyYo2by/2jQfGs7EuVZBmyHyjSFi+qT8yHLQ&#10;cWtcVgstHO4xZRIvR3La+TtjbXkx69jU8etmk5GBfKMtJArHIDuOrucMbE+GFCkWRPTWyNydcfCI&#10;tzayA5AnyErST09ElzMLmKhAGsq3NA4g1XL0uqH0YhiE9NnLJb2uz3miu0AX5r9dmQXuAYelpZQy&#10;EnVYlympYtWT6pdp5+jZy+NDPD8J2aC0nSybffZ6T/HrH2v3CwAA//8DAFBLAwQUAAYACAAAACEA&#10;UY0eytwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKVlBbmk4TAi5I&#10;SBuFc9qYtiJxqibryr/HiAPcbL+n5++V28VZMeMUBk8KrlcJCKTWm4E6BfXr41UGIkRNRltPqOAL&#10;A2yr87NSF8afaI/zIXaCQygUWkEf41hIGdoenQ4rPyKx9uEnpyOvUyfNpE8c7qxcJ8mtdHog/tDr&#10;Ee97bD8PR6dg9/78sHmZG+etybv6zbg6eVordXmx7O5ARFzinxl+8BkdKmZq/JFMEFbBzSZnp4I0&#10;TUGwnuUZD83vQVal/F+g+gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMvmX80wEAAKAD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBRjR7K3AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
+              <v:line w14:anchorId="5DE24014" id="ตัวเชื่อมต่อตรง 4" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251651584;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="26.95pt,22.2pt" to="449.2pt,22.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBMvmX80wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01v1DAQvSPxHyzf2WQXpdBosz10VS4F&#10;KrVwn/ojsXBsy2M22X/P2NndFrghcrDGM57n98Yv25t5tOygIhrvOr5e1ZwpJ7w0ru/4t6e7dx85&#10;wwROgvVOdfyokN/s3r7ZTqFVGz94K1VkBOKwnULHh5RCW1UoBjUCrnxQjoraxxESbWNfyQgToY+2&#10;2tT1VTX5KEP0QiFSdr8U+a7ga61E+qo1qsRsx4lbKmss63Neq90W2j5CGIw40YB/YDGCcXTpBWoP&#10;CdjPaP6CGo2IHr1OK+HHymtthCoaSM26/kPN4wBBFS00HAyXMeH/gxVfDrfuIWbqYnaP4d6LH0hD&#10;qaaA7aWYNxiWY7OOI9PWhO/03kUzqWBzGenxMlI1JyYo2by/2jQfGs7EuVZBmyHyjSFi+qT8yHLQ&#10;cWtcVgstHO4xZRIvR3La+TtjbXkx69jU8etmk5GBfKMtJArHIDuOrucMbE+GFCkWRPTWyNydcfCI&#10;tzayA5AnyErST09ElzMLmKhAGsq3NA4g1XL0uqH0YhiE9NnLJb2uz3miu0AX5r9dmQXuAYelpZQy&#10;EnVYlympYtWT6pdp5+jZy+NDPD8J2aC0nSybffZ6T/HrH2v3CwAA//8DAFBLAwQUAAYACAAAACEA&#10;UY0eytwAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPQU/DMAyF70j8h8hI3FjKVlBbmk4TAi5I&#10;SBuFc9qYtiJxqibryr/HiAPcbL+n5++V28VZMeMUBk8KrlcJCKTWm4E6BfXr41UGIkRNRltPqOAL&#10;A2yr87NSF8afaI/zIXaCQygUWkEf41hIGdoenQ4rPyKx9uEnpyOvUyfNpE8c7qxcJ8mtdHog/tDr&#10;Ee97bD8PR6dg9/78sHmZG+etybv6zbg6eVordXmx7O5ARFzinxl+8BkdKmZq/JFMEFbBzSZnp4I0&#10;TUGwnuUZD83vQVal/F+g+gYAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBMvmX80wEAAKAD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQBRjR7K3AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:noProof/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
               <wp:anchor distT="4294967291" distB="4294967291" distL="114300" distR="114300" simplePos="0" relativeHeight="251663872" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="1E900C91" wp14:editId="173ED385">
                 <wp:simplePos x="0" y="0"/>
                 <wp:positionH relativeFrom="column">
                   <wp:posOffset>337820</wp:posOffset>
                 </wp:positionH>
                 <wp:positionV relativeFrom="paragraph">
                   <wp:posOffset>-26035</wp:posOffset>
                 </wp:positionV>
                 <wp:extent cx="5343525" cy="0"/>
@@ -19986,51 +19715,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="1FB2A633" id="ตัวเชื่อมต่อตรง 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="26.6pt,-2.05pt" to="447.35pt,-2.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyNvVpzAEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdumgEyznESC9p&#10;GyDpB2z4kIhQJMFlLfnvu6QsN21vRXQgyF3u7MxytLuZBsuOKqLxruXrVc2ZcsJL47qW/3i6+/CZ&#10;M0zgJFjvVMtPCvnN/v273RgatfG9t1JFRiAOmzG0vE8pNFWFolcD4MoH5SipfRwg0TF2lYwwEvpg&#10;q01df6pGH2WIXihEih7mJN8XfK2VSN+1RpWYbTlxS2WNZX3Oa7XfQdNFCL0RZxrwHywGMI6aXqAO&#10;kID9jOYfqMGI6NHrtBJ+qLzWRqiigdSs67/UPPYQVNFCw8FwGRO+Haz4drx1DzFTF5N7DPdevCAN&#10;pRoDNpdkPmCYr006Dvk6cWdTGeTpMkg1JSYouL36eLXdbDkTS66CZikMEdMX5QeWNy23xmWN0MDx&#10;HlNuDc1yJYedvzPWlneyjo0tv56RgdyiLSRqMgTZcnQdZ2A7sqFIsSCit0bm6oyDJ7y1kR2BnEAG&#10;kn58IrqcWcBECdJQvrmwB6nmq9dbCs82QUhfvZzD63qJE90ZujD/o2WWcQDs55KSykhUYV2mpIpB&#10;z6p/zzjvnr08PcTlIejxS9nZqNldr8+0f/077X8BAAD//wMAUEsDBBQABgAIAAAAIQByKT573QAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtZpWqCEbCoE5MaFAuK6jZck&#10;Il6nsdsGvh4jDnCcndHM23w92k4dePCtE4T5LAHFUjnTSo3w8lxOV6B8IDHUOWGET/awLk5PcsqM&#10;O8oTHzahVrFEfEYITQh9prWvGrbkZ65nid67GyyFKIdam4GOsdx2Ok2SS22plbjQUM93DVcfm71F&#10;8OUr78qvSTVJ3ha143R3//hAiOdn4+0NqMBj+AvDD35EhyIybd1ejFcdwsUijUmE6XIOKvqr6+UV&#10;qO3vQRe5/v9A8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAyNvVpzAEAAJYDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQByKT573QAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAACYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;">
+              <v:line w14:anchorId="4E98659E" id="ตัวเชื่อมต่อตรง 3" o:spid="_x0000_s1026" style="position:absolute;z-index:251663872;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="26.6pt,-2.05pt" to="447.35pt,-2.05pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAyNvVpzAEAAJYDAAAOAAAAZHJzL2Uyb0RvYy54bWysU8tu2zAQvBfoPxC815KdumgEyznESC9p&#10;GyDpB2z4kIhQJMFlLfnvu6QsN21vRXQgyF3u7MxytLuZBsuOKqLxruXrVc2ZcsJL47qW/3i6+/CZ&#10;M0zgJFjvVMtPCvnN/v273RgatfG9t1JFRiAOmzG0vE8pNFWFolcD4MoH5SipfRwg0TF2lYwwEvpg&#10;q01df6pGH2WIXihEih7mJN8XfK2VSN+1RpWYbTlxS2WNZX3Oa7XfQdNFCL0RZxrwHywGMI6aXqAO&#10;kID9jOYfqMGI6NHrtBJ+qLzWRqiigdSs67/UPPYQVNFCw8FwGRO+Haz4drx1DzFTF5N7DPdevCAN&#10;pRoDNpdkPmCYr006Dvk6cWdTGeTpMkg1JSYouL36eLXdbDkTS66CZikMEdMX5QeWNy23xmWN0MDx&#10;HlNuDc1yJYedvzPWlneyjo0tv56RgdyiLSRqMgTZcnQdZ2A7sqFIsSCit0bm6oyDJ7y1kR2BnEAG&#10;kn58IrqcWcBECdJQvrmwB6nmq9dbCs82QUhfvZzD63qJE90ZujD/o2WWcQDs55KSykhUYV2mpIpB&#10;z6p/zzjvnr08PcTlIejxS9nZqNldr8+0f/077X8BAAD//wMAUEsDBBQABgAIAAAAIQByKT573QAA&#10;AAgBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI/BTsMwEETvSPyDtUhcqtZpWqCEbCoE5MaFAuK6jZck&#10;Il6nsdsGvh4jDnCcndHM23w92k4dePCtE4T5LAHFUjnTSo3w8lxOV6B8IDHUOWGET/awLk5PcsqM&#10;O8oTHzahVrFEfEYITQh9prWvGrbkZ65nid67GyyFKIdam4GOsdx2Ok2SS22plbjQUM93DVcfm71F&#10;8OUr78qvSTVJ3ha143R3//hAiOdn4+0NqMBj+AvDD35EhyIybd1ejFcdwsUijUmE6XIOKvqr6+UV&#10;qO3vQRe5/v9A8Q0AAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAA&#10;AAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAA&#10;AAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQAyNvVpzAEAAJYDAAAOAAAA&#10;AAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQByKT573QAAAAgBAAAP&#10;AAAAAAAAAAAAAAAAACYEAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAAMAUAAAAA&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">                                 </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
@@ -21577,51 +21306,51 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แปลงใหม่ - ราย / - แปลง)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75FDD112" w14:textId="62C014B3" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="75FDD112" w14:textId="38B6E9C6" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>คะน้า</w:t>
@@ -21648,240 +21377,219 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00F401BD">
-[...19 lines deleted...]
-        <w:t>7</w:t>
+      <w:r w:rsidR="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>23</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">/ </w:t>
       </w:r>
-      <w:r w:rsidR="00F401BD">
-[...15 lines deleted...]
-          <w:szCs w:val="32"/>
+      <w:r w:rsidR="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แปลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>3.360</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไร่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="254A9B19" w14:textId="3745032E" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">แปลงต่ออายุ </w:t>
+      </w:r>
+      <w:r w:rsidR="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
         </w:rPr>
         <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-[...108 lines deleted...]
-          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย/</w:t>
       </w:r>
-      <w:r w:rsidR="00F401BD">
-[...6 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>9</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -22268,51 +21976,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย /</w:t>
       </w:r>
       <w:r w:rsidR="00435756">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7FC20312" w14:textId="1DFF2634" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="7FC20312" w14:textId="40183CE2" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>มะพร้าว</w:t>
@@ -22407,74 +22115,85 @@
         <w:t xml:space="preserve"> แปลง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r w:rsidR="00435756">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00F03656">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00EC0A4B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="50FCBB21" w14:textId="490768D3" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="50FCBB21" w14:textId="5F946EC9" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> (แปลงต่ออายุ </w:t>
       </w:r>
       <w:r w:rsidR="00435756">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -22519,97 +22238,97 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แปลงตรวจติดตาม - ราย/- แปลง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แปลงใหม่ </w:t>
       </w:r>
-      <w:r w:rsidR="00F401BD">
-[...6 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidR="00435756">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ราย /</w:t>
       </w:r>
-      <w:r w:rsidR="00F401BD">
-[...6 lines deleted...]
-        <w:t>1</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485F9060" w14:textId="5C1B5ECE" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="485F9060" w14:textId="7CE47494" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>อื่นๆพืชไร่ พืชผัก</w:t>
@@ -22697,50 +22416,61 @@
         </w:rPr>
         <w:t xml:space="preserve"> แปลง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00F03656">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00EC0A4B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="153284C6" w14:textId="467B5F08" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
@@ -22922,51 +22652,51 @@
         <w:ind w:firstLine="720"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประมงชายฝั่ง</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32C94B26" w14:textId="2EBD205E" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="32C94B26" w14:textId="46BB2195" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>กุ้งทะเล</w:t>
@@ -22994,301 +22724,355 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...8 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย/ </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...8 lines deleted...]
-        <w:t>9</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>18</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง       </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...8 lines deleted...]
-        <w:t>385.92</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>702.42</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6F54BDAE" w14:textId="7EBC098C" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="6F54BDAE" w14:textId="132918CB" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>(แปลงต่ออายุ-ราย/- แปลง ไร่</w:t>
+        <w:t>(แปลงต่ออายุ</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3 ร</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>าย/</w:t>
+      </w:r>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> 3</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> แปลง </w:t>
+      </w:r>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">156.40 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไร่</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แปลงตรวจติดตาม </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...6 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย/</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...6 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>8</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง/</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...6 lines deleted...]
-        <w:t>291.07</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>398.17</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่ </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แปลงใหม่ </w:t>
       </w:r>
-      <w:r w:rsidR="006C0931">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย/</w:t>
       </w:r>
-      <w:r w:rsidR="006C0931">
-[...6 lines deleted...]
-        <w:t>5</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง/</w:t>
       </w:r>
-      <w:r w:rsidR="006C0931">
-[...6 lines deleted...]
-        <w:t>94.85</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>147.85</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20FDA3FD" w14:textId="33ABBCEE" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="20FDA3FD" w14:textId="3531C8D1" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปลากะพง</w:t>
@@ -23316,151 +23100,129 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...8 lines deleted...]
-        <w:t>95</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>131</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย/ </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...8 lines deleted...]
-        <w:t>95</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>131</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง      </w:t>
       </w:r>
       <w:r w:rsidR="00435756">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00435756">
-[...30 lines deleted...]
-        <w:t>83.0981</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>96.2701</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3D88EA6A" w14:textId="3DBF6952" w:rsidR="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="3D88EA6A" w14:textId="70D1A5C6" w:rsidR="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แปลงต่ออายุ -</w:t>
       </w:r>
@@ -23510,225 +23272,189 @@
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ไร่</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แปลงตรวจติดตาม </w:t>
       </w:r>
-      <w:r w:rsidR="00F401BD">
-[...15 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="007F6DD1">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ราย/</w:t>
       </w:r>
-      <w:r w:rsidR="00F401BD">
-[...15 lines deleted...]
-        <w:t>8</w:t>
+      <w:r w:rsidR="002C28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>40</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แปลง </w:t>
       </w:r>
-      <w:r w:rsidR="00F401BD">
-[...15 lines deleted...]
-        <w:t>7720</w:t>
+      <w:r w:rsidR="002C28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>30.314</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แปลงใหม่ </w:t>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...6 lines deleted...]
-        <w:t>67</w:t>
+      <w:r w:rsidR="002C28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>91</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย /</w:t>
       </w:r>
-      <w:r w:rsidR="00EC0A4B">
-[...6 lines deleted...]
-        <w:t>67</w:t>
+      <w:r w:rsidR="002C28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>91</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แปลง </w:t>
       </w:r>
-      <w:r w:rsidR="00F401BD">
-[...15 lines deleted...]
-        <w:t>5.3261</w:t>
+      <w:r w:rsidR="002C28F7">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>93.3241</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4895C59D" w14:textId="3CCCFE73" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -23748,51 +23474,51 @@
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
           <w:cs/>
         </w:rPr>
         <w:t>ประมงน้ำจืด</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">                                   </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34CB0176" w14:textId="5D90A33C" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="34CB0176" w14:textId="0F4B096D" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
@@ -23820,352 +23546,361 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ราย/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> แปลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ไร่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6B03D525" w14:textId="64801C6C" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>(แปลงต่ออายุ - ราย/- แปลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">,- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไร่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">แปลงตรวจติดตาม </w:t>
+      </w:r>
       <w:r w:rsidR="000218B3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย/ </w:t>
       </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
       <w:r w:rsidR="000218B3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:b/>
-[...39 lines deleted...]
-        <w:t xml:space="preserve">          </w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แปลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไร่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">แปลงใหม่ </w:t>
       </w:r>
       <w:r w:rsidR="000218B3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:b/>
-[...16 lines deleted...]
-        <w:t xml:space="preserve"> ไร่</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ราย/</w:t>
+      </w:r>
+      <w:r w:rsidR="00622C22">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> แปลง </w:t>
+      </w:r>
+      <w:r w:rsidR="000218B3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ไร</w:t>
+      </w:r>
+      <w:r w:rsidR="00F401BD">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6B03D525" w14:textId="23CA1EDA" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
-[...210 lines deleted...]
-    <w:p w14:paraId="0D14DF03" w14:textId="547CCDDF" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="0D14DF03" w14:textId="51F1CB39" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปลาดุกรัสเซีย</w:t>
@@ -24182,302 +23917,335 @@
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ราย/ </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> แปลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ไร่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="74BC1F39" w14:textId="3E981FD8" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+      <w:pPr>
+        <w:contextualSpacing/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">แปลงต่ออายุ -ราย/- </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แปลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,-</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ไร่ แปลงตรวจติดตาม </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ราย/</w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> แปลง</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ไร่ แปลงใหม่ </w:t>
+      </w:r>
       <w:r w:rsidR="000218B3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
-          <w:b/>
-          <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-[...72 lines deleted...]
-        <w:t xml:space="preserve"> ไร่</w:t>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ราย/</w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> แปลง </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ไร่)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="74BC1F39" w14:textId="555C4D5C" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
-[...160 lines deleted...]
-    <w:p w14:paraId="7006C331" w14:textId="1B2BA481" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="7006C331" w14:textId="440E269E" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปลาตะเพียนขาว</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
@@ -24578,51 +24346,51 @@
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00622C22">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">         -</w:t>
+        <w:t xml:space="preserve">        -</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  ไร่</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="4E7B27CF" w14:textId="4E869576" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
@@ -24723,51 +24491,51 @@
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แปลง </w:t>
       </w:r>
       <w:r w:rsidR="00622C22">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65B31786" w14:textId="73F5BA54" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="65B31786" w14:textId="6DEC5E3A" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปลากดเหลือง</w:t>
@@ -24805,115 +24573,136 @@
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">  -</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">ราย/ </w:t>
       </w:r>
-      <w:r w:rsidR="000218B3">
-[...8 lines deleted...]
-        <w:t>4</w:t>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แปลง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">   </w:t>
-[...10 lines deleted...]
-        <w:t>0.3131</w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="229A5C07" w14:textId="3F051B85" w:rsidR="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
@@ -25044,51 +24833,51 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-ราย/-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แปลง - ไร่)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16C9450C" w14:textId="7AF013AF" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="16C9450C" w14:textId="1FE7C751" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปลานิลแดง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
@@ -25112,116 +24901,116 @@
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> - ราย/ </w:t>
-[...10 lines deleted...]
-        <w:t>3</w:t>
+        <w:t xml:space="preserve"> - ราย/</w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> -</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> แปลง</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-        <w:t xml:space="preserve">             </w:t>
-[...9 lines deleted...]
-        <w:t>1.665</w:t>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ไร่</w:t>
       </w:r>
       <w:bookmarkStart w:id="2" w:name="_Hlk144806606"/>
     </w:p>
     <w:p w14:paraId="426AA24B" w14:textId="193BF1AA" w:rsidR="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
@@ -25315,51 +25104,51 @@
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">แปลงใหม่ </w:t>
       </w:r>
       <w:r w:rsidR="00622C22">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย/- แปลง - ไร่)</w:t>
       </w:r>
     </w:p>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w14:paraId="0FE0F549" w14:textId="5C5DBB22" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="0FE0F549" w14:textId="19D625CD" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปลาบึก</w:t>
@@ -25446,51 +25235,51 @@
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00622C22">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">     </w:t>
+        <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>- ไร่</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="442EA36C" w14:textId="13573B4E" w:rsidR="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
@@ -25596,51 +25385,51 @@
           <w:numId w:val="13"/>
         </w:numPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>ปลาสวยงาม (ระบุชื่อ............)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="57BEAC62" w14:textId="719CE338" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="57BEAC62" w14:textId="719CE338" w:rsidR="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>(</w:t>
@@ -25734,65 +25523,51 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>/..-..</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แปลง)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="48E81853" w14:textId="631B9A04" w:rsidR="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="00995F98">
-[...13 lines deleted...]
-    <w:p w14:paraId="2100E27F" w14:textId="7EC1926F" w:rsidR="00F401BD" w:rsidRPr="00580F4D" w:rsidRDefault="00F401BD" w:rsidP="00F401BD">
+    <w:p w14:paraId="2DBF2652" w14:textId="77777777" w:rsidR="00EF3482" w:rsidRPr="001E6BF3" w:rsidRDefault="00EF3482" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7B60CFDE" w14:textId="04953EBC" w:rsidR="00F401BD" w:rsidRDefault="002E0AD8" w:rsidP="002E0AD8">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002E0AD8">
         <w:rPr>
@@ -27236,60 +27011,60 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="049EC3DD" id="ตัวเชื่อมต่อตรง 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="23.65pt,11.2pt" to="442.15pt,11.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFgHhV0wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW4CQXSVTQ+NyqVA&#10;pbbcp/7YtfCXPCab/HvG3iQtcEPswRrPeJ7fG7/dXB+cZXuV0ATf8+Wi5Ux5EaTxQ8+fHm/ffeIM&#10;M3gJNnjV86NCfr19+2YzxU6twhisVIkRiMduij0fc45d06AYlQNchKg8FXVIDjJt09DIBBOhO9us&#10;2vZjM4UkYwpCIVJ2Nxf5tuJrrUT+pjWqzGzPiVuua6rrc1mb7Qa6IUEcjTjRgH9g4cB4uvQCtYMM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qHkYIaqqhYaD8TIm/H+w4uv+xt+nQl0c/EO8C+IH0lCa&#10;KWJ3KZYNxvnYQSfHtDXxO7131Uwq2KGO9HgZqTpkJii5fr/8cLWmyYtzrYGuQJQbY8L8WQXHStBz&#10;a3xRCx3s7zAXEi9HStqHW2NtfTHr2dTzq/VqTchAvtEWMoUuyp6jHzgDO5AhRU4VEYM1snQXHDzi&#10;jU1sD+QJspIM0yPR5cwCZiqQhvrNjSNINR8lGe3JMAj5S5Bzetme80R3hq7Mf7uyCNwBjnNLLRXr&#10;UYf1hZKqVj2pfpl2iZ6DPN6n85OQDWrbybLFZ6/3FL/+sba/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;h23ab9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDGkGaxqkqBFyQ&#10;kCiBsxMvSYS9jmI3DX/PIg5w3JnR7JtytzgrZpzC4EnB9SoBgdR6M1CnoH59uMpBhKjJaOsJFXxh&#10;gF11flbqwvgTveB8iJ3gEgqFVtDHOBZShrZHp8PKj0jsffjJ6cjn1Ekz6ROXOyvTJLmRTg/EH3o9&#10;4l2P7efh6BTs35/u189z47w1m65+M65OHlOlLi+W/RZExCX+heEHn9GhYqbGH8kEYRVkt2tOKkjT&#10;DAT7eZ6x0PwKsirl/wHVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFgHhV0wEAAKAD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHbdpv3AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
+              <v:line w14:anchorId="2BB2292E" id="ตัวเชื่อมต่อตรง 2" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251656704;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="23.65pt,11.2pt" to="442.15pt,11.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFgHhV0wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW4CQXSVTQ+NyqVA&#10;pbbcp/7YtfCXPCab/HvG3iQtcEPswRrPeJ7fG7/dXB+cZXuV0ATf8+Wi5Ux5EaTxQ8+fHm/ffeIM&#10;M3gJNnjV86NCfr19+2YzxU6twhisVIkRiMduij0fc45d06AYlQNchKg8FXVIDjJt09DIBBOhO9us&#10;2vZjM4UkYwpCIVJ2Nxf5tuJrrUT+pjWqzGzPiVuua6rrc1mb7Qa6IUEcjTjRgH9g4cB4uvQCtYMM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qHkYIaqqhYaD8TIm/H+w4uv+xt+nQl0c/EO8C+IH0lCa&#10;KWJ3KZYNxvnYQSfHtDXxO7131Uwq2KGO9HgZqTpkJii5fr/8cLWmyYtzrYGuQJQbY8L8WQXHStBz&#10;a3xRCx3s7zAXEi9HStqHW2NtfTHr2dTzq/VqTchAvtEWMoUuyp6jHzgDO5AhRU4VEYM1snQXHDzi&#10;jU1sD+QJspIM0yPR5cwCZiqQhvrNjSNINR8lGe3JMAj5S5Bzetme80R3hq7Mf7uyCNwBjnNLLRXr&#10;UYf1hZKqVj2pfpl2iZ6DPN6n85OQDWrbybLFZ6/3FL/+sba/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;h23ab9wAAAAIAQAADwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhDGkGaxqkqBFyQ&#10;kCiBsxMvSYS9jmI3DX/PIg5w3JnR7JtytzgrZpzC4EnB9SoBgdR6M1CnoH59uMpBhKjJaOsJFXxh&#10;gF11flbqwvgTveB8iJ3gEgqFVtDHOBZShrZHp8PKj0jsffjJ6cjn1Ekz6ROXOyvTJLmRTg/EH3o9&#10;4l2P7efh6BTs35/u189z47w1m65+M65OHlOlLi+W/RZExCX+heEHn9GhYqbGH8kEYRVkt2tOKkjT&#10;DAT7eZ6x0PwKsirl/wHVNwAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAA&#10;AAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQB&#10;AAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQBFgHhV0wEAAKAD&#10;AAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQCHbdpv3AAA&#10;AAgBAAAPAAAAAAAAAAAAAAAAAC0EAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAANgUA&#10;AAAA&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
                 <w10:wrap anchorx="margin"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0AF9F123" w14:textId="6BE74FC0" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
+    <w:p w14:paraId="0AF9F123" w14:textId="3AB34F84" w:rsidR="001E6BF3" w:rsidRPr="001E6BF3" w:rsidRDefault="001E6BF3" w:rsidP="001E6BF3">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:contextualSpacing/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>รวมทั้งสิ้น</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
@@ -27314,148 +27089,104 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="00267B40">
-[...8 lines deleted...]
-        <w:t>148</w:t>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>203</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย/ </w:t>
       </w:r>
-      <w:r w:rsidR="00267B40">
-[...74 lines deleted...]
-        <w:t>9312</w:t>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>206</w:t>
+      </w:r>
+      <w:r w:rsidRPr="001E6BF3">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> แปลง              </w:t>
+      </w:r>
+      <w:r w:rsidR="00346DF4">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>1,173.801</w:t>
       </w:r>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  ไร่</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43A5CC1F" w14:textId="4D647C9A" w:rsidR="00B4192C" w:rsidRPr="00B4192C" w:rsidRDefault="00F70057" w:rsidP="00B4192C">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
       </w:pPr>
@@ -27503,51 +27234,51 @@
                           <a:solidFill>
                             <a:sysClr val="windowText" lastClr="000000">
                               <a:shade val="95000"/>
                               <a:satMod val="105000"/>
                             </a:sysClr>
                           </a:solidFill>
                           <a:prstDash val="solid"/>
                         </a:ln>
                         <a:effectLst/>
                       </wps:spPr>
                       <wps:bodyPr/>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
-              <v:line w14:anchorId="7665AC63" id="ตัวเชื่อมต่อตรง 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="24pt,1.85pt" to="442.5pt,1.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFgHhV0wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW4CQXSVTQ+NyqVA&#10;pbbcp/7YtfCXPCab/HvG3iQtcEPswRrPeJ7fG7/dXB+cZXuV0ATf8+Wi5Ux5EaTxQ8+fHm/ffeIM&#10;M3gJNnjV86NCfr19+2YzxU6twhisVIkRiMduij0fc45d06AYlQNchKg8FXVIDjJt09DIBBOhO9us&#10;2vZjM4UkYwpCIVJ2Nxf5tuJrrUT+pjWqzGzPiVuua6rrc1mb7Qa6IUEcjTjRgH9g4cB4uvQCtYMM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qHkYIaqqhYaD8TIm/H+w4uv+xt+nQl0c/EO8C+IH0lCa&#10;KWJ3KZYNxvnYQSfHtDXxO7131Uwq2KGO9HgZqTpkJii5fr/8cLWmyYtzrYGuQJQbY8L8WQXHStBz&#10;a3xRCx3s7zAXEi9HStqHW2NtfTHr2dTzq/VqTchAvtEWMoUuyp6jHzgDO5AhRU4VEYM1snQXHDzi&#10;jU1sD+QJspIM0yPR5cwCZiqQhvrNjSNINR8lGe3JMAj5S5Bzetme80R3hq7Mf7uyCNwBjnNLLRXr&#10;UYf1hZKqVj2pfpl2iZ6DPN6n85OQDWrbybLFZ6/3FL/+sba/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;wfoKINsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j9B2sqsaNOWx5piFNVCNgg&#10;IVFC1048JFHtcRS7afh7BjawPLqje8/k28lZMeIQOk8KlosEBFLtTUeNgvL96SoFEaImo60nVPCF&#10;AbbF7CLXmfFnesNxHxvBJRQyraCNsc+kDHWLToeF75E4+/SD05FxaKQZ9JnLnZWrJLmVTnfEC63u&#10;8aHF+rg/OQW7w8vj+nWsnLdm05QfxpXJ80qpy/m0uwcRcYp/x/Cjz+pQsFPlT2SCsAquU34lKljf&#10;geA4TW+Yq1+WRS7/6xffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWAeFXTAQAAoAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMH6CiDbAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;">
+              <v:line w14:anchorId="42530477" id="ตัวเชื่อมต่อตรง 1" o:spid="_x0000_s1026" style="position:absolute;flip:y;z-index:251658752;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:-1e-4mm;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:-1e-4mm;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin" from="24pt,1.85pt" to="442.5pt,1.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBFgHhV0wEAAKADAAAOAAAAZHJzL2Uyb0RvYy54bWysU01vEzEQvSPxHyzfyW4CQXSVTQ+NyqVA&#10;pbbcp/7YtfCXPCab/HvG3iQtcEPswRrPeJ7fG7/dXB+cZXuV0ATf8+Wi5Ux5EaTxQ8+fHm/ffeIM&#10;M3gJNnjV86NCfr19+2YzxU6twhisVIkRiMduij0fc45d06AYlQNchKg8FXVIDjJt09DIBBOhO9us&#10;2vZjM4UkYwpCIVJ2Nxf5tuJrrUT+pjWqzGzPiVuua6rrc1mb7Qa6IUEcjTjRgH9g4cB4uvQCtYMM&#10;7Gcyf0E5I1LAoPNCBNcErY1QVQOpWbZ/qHkYIaqqhYaD8TIm/H+w4uv+xt+nQl0c/EO8C+IH0lCa&#10;KWJ3KZYNxvnYQSfHtDXxO7131Uwq2KGO9HgZqTpkJii5fr/8cLWmyYtzrYGuQJQbY8L8WQXHStBz&#10;a3xRCx3s7zAXEi9HStqHW2NtfTHr2dTzq/VqTchAvtEWMoUuyp6jHzgDO5AhRU4VEYM1snQXHDzi&#10;jU1sD+QJspIM0yPR5cwCZiqQhvrNjSNINR8lGe3JMAj5S5Bzetme80R3hq7Mf7uyCNwBjnNLLRXr&#10;UYf1hZKqVj2pfpl2iZ6DPN6n85OQDWrbybLFZ6/3FL/+sba/AAAA//8DAFBLAwQUAAYACAAAACEA&#10;wfoKINsAAAAGAQAADwAAAGRycy9kb3ducmV2LnhtbEyPy07DMBBF90j9B2sqsaNOWx5piFNVCNgg&#10;IVFC1048JFHtcRS7afh7BjawPLqje8/k28lZMeIQOk8KlosEBFLtTUeNgvL96SoFEaImo60nVPCF&#10;AbbF7CLXmfFnesNxHxvBJRQyraCNsc+kDHWLToeF75E4+/SD05FxaKQZ9JnLnZWrJLmVTnfEC63u&#10;8aHF+rg/OQW7w8vj+nWsnLdm05QfxpXJ80qpy/m0uwcRcYp/x/Cjz+pQsFPlT2SCsAquU34lKljf&#10;geA4TW+Yq1+WRS7/6xffAAAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAA&#10;AAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEA&#10;AAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhAEWAeFXTAQAAoAMA&#10;AA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAMH6CiDbAAAA&#10;BgEAAA8AAAAAAAAAAAAAAAAALQQAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAA1BQAA&#10;AAA=&#10;">
                 <o:lock v:ext="edit" shapetype="f"/>
               </v:line>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:p w14:paraId="7BC227DA" w14:textId="2A993A77" w:rsidR="00765F35" w:rsidRPr="00765F35" w:rsidRDefault="002B5E98" w:rsidP="00765F35">
       <w:pPr>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002B5E98">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
@@ -28912,89 +28643,107 @@
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">            </w:t>
       </w:r>
       <w:r w:rsidRPr="00765F35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> คิดเป็นร้อยละ </w:t>
       </w:r>
       <w:r w:rsidRPr="00765F35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>100</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B4BE8DD" w14:textId="1C76EAE0" w:rsidR="00765F35" w:rsidRPr="00765F35" w:rsidRDefault="00765F35" w:rsidP="00765F35">
+    <w:p w14:paraId="7B4BE8DD" w14:textId="63D9C30E" w:rsidR="00765F35" w:rsidRPr="00765F35" w:rsidRDefault="00765F35" w:rsidP="00765F35">
       <w:pPr>
         <w:spacing w:before="120" w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:firstLine="1440"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00765F35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>1.3 กิจกรรมหลักที่ 4 ขับเคลื่อนและต่อยอดโครงการพรุ</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00765F35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>แฆแฆ</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00765F35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>อันเนื่องมาจากพระราชดำริ อำเภอปะนาเระ อำเภอสายบุรี จังหวัดปัตตานี</w:t>
+        <w:t>อันเนื่องมาจากพระราชดำริ</w:t>
+      </w:r>
+      <w:r w:rsidR="00DC02EA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">           </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00765F35">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> อำเภอปะนาเระ อำเภอสายบุรี จังหวัดปัตตานี</w:t>
       </w:r>
       <w:r w:rsidRPr="00765F35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00765F35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>จังหวัดปัตตานี</w:t>
       </w:r>
       <w:r w:rsidRPr="00765F35">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
@@ -34996,3074 +34745,3082 @@
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="16"/>
           <w:szCs w:val="16"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="47E6C552" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="001E6BF3" w:rsidP="00977304">
+    <w:p w14:paraId="22CB2205" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="001E6BF3" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001E6BF3">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">  5</w:t>
       </w:r>
       <w:r w:rsidRPr="009312FC">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Calibri" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00977304" w:rsidRPr="00977304">
+      <w:r w:rsidR="0071653B" w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>สถานการณ์และการช่วยเหลือภัยพิบัติด้านการเกษตร</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B2CC183" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="65E4E5DE" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>รายงานข้อมูลความเสียหายด้านการเกษตร และการให้ความช่วยเหลือเกษตรกร ดังนี้</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F08BFEA" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="19535D80" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>1. ด้านพืช ได้รับความเสียหาย จำนวน 12 อำเภอ 104 ตำบล 3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,191</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> ราย 6</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,521</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>.795 ไร่ วงเงินการช่วยเหลือ 14</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,823,003.84</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t xml:space="preserve"> บาท ได้แก่ </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0DB761A2" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="2E36C7E6" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">- ข้าว </w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>จำนวน  3</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>626.975 ไร่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F292D70" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="069F9894" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">- พืชไร่/พืชผัก </w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>จำนวน    910.0450 ไร่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="79C0F441" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="33AD06F6" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">- ไม้ผลไม้ยืนต้นและอื่นๆ </w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t>จำนวน  1</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:t>980.7750 ไร่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7A676842" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="0FF0D0C1" w14:textId="5E26A5DE" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">ทั้งนี้   (1) ได้ดำเนินการโอนเงินช่วยเหลือเกษตรกรที่ประสบภัยพิบัติแล้ว จำนวน 3,151 ราย เป็นเงิน 14,705,055.80 บาท </w:t>
+        <w:t xml:space="preserve">ทั้งนี้   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="33"/>
+          <w:szCs w:val="33"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ธกส. ได้โอนเงินเสร็จเรียบร้อยแล้ว จำนวน 3,175 ราย ส่วนอีก 16 ราย ธกส. </w:t>
+      </w:r>
+      <w:r w:rsidR="00260D91">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="33"/>
+          <w:szCs w:val="33"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="33"/>
+          <w:szCs w:val="33"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>จะเร่งตรวจสอบและดำเนินการโอนเงินให้เกษตรกรต่อไป</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6C17958C" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="2485373C" w14:textId="09C17809" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00977304">
+        <w:t>2. ด้านปศุสัตว์ ได้รับความเสียหาย จำนวน 12 อำเภอ 99 ตำบล 709 ราย 17</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...2 lines deleted...]
-        <w:t xml:space="preserve">        (2) โอนเงินให้เกษตรกรไม่สำเร็จ จำนวน 40 ราย เป็นเงิน 117,948.04 บาท เนื่องบัญชีที่แจ้งไว้ เป็นบัญชีปิด และบัญชีไม่ถูกต้อง</w:t>
+        </w:rPr>
+        <w:t>,267</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ตัว   </w:t>
+      </w:r>
+      <w:r w:rsidR="00260D91">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    แปลงหญ้า 56 ไร่ วงเงินการช่วยเหลือ 23</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,338,54</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>0.50 บาท ได้แก่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5FD11983" w14:textId="776511E9" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="25A4B857" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>2. ด้านปศุสัตว์ ได้รับความเสียหาย จำนวน 12 อำเภอ 99 ตำบล 709 ราย 17</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- โค</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ตัว     </w:t>
-[...10 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:tab/>
+        <w:t xml:space="preserve">              จำนวน    691 ตัว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">  แปลงหญ้า 56 ไร่ วงเงินการช่วยเหลือ 23</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:tab/>
+        <w:t>- สุกร</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>0.50 บาท ได้แก่</w:t>
+        <w:tab/>
+        <w:t>จำนวน       35 ตัว</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73CCA7F4" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="3B409648" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>- โค</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t>- แกะ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">              จำนวน    691 ตัว</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t xml:space="preserve">              จำนวน    107 ตัว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>- สุกร</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t>- ไก่ไข่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>จำนวน       35 ตัว</w:t>
+        <w:t>จำนวน   1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,790</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ตัว</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D543507" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="37D2163B" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>- แกะ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t>- เป็ดไข่</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">              จำนวน    107 ตัว</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t xml:space="preserve">              จำนวน 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        </w:rPr>
+        <w:t>,516</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t xml:space="preserve"> ตัว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>จำนวน   1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t>- ห่าน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ตัว</w:t>
+        <w:tab/>
+        <w:t>จำนวน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">       3 ตัว</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="72830AE8" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="11ABB99E" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>- เป็ดไข่</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t>- กระบือ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">              จำนวน 1</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t xml:space="preserve">    จำนวน     21 ตัว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- แพะ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve"> ตัว</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>- ห่าน</w:t>
-[...28 lines deleted...]
-        <w:t xml:space="preserve">       3 ตัว</w:t>
+        <w:t>จำนวน     232 ตัว</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="28465D6B" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="03FC9042" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>- กระบือ</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t xml:space="preserve">- ไก่พื้นเมือง   </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">    จำนวน     21 ตัว</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t xml:space="preserve">    จำนวน 4</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t>489 ตัว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t>จำนวน     232 ตัว</w:t>
+        <w:t>- ไก่เนื้อ</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>จำนวน   7</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,058</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ตัว</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2E7AA485" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="0B36EDC0" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">- ไก่พื้นเมือง   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t>- เป็ดเนื้อ/เป็ดเทศ   จำนวน 1,209 ตัว</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve">    จำนวน 4</w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t>- นกกระทา</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-        </w:rPr>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>จำนวน</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>489 ตัว</w:t>
-[...45 lines deleted...]
-        <w:t xml:space="preserve"> ตัว</w:t>
+        <w:tab/>
+        <w:t xml:space="preserve">    116 ตัว </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="32064335" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="554B93F3" w14:textId="77777777" w:rsidR="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
-          <w:cs/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:tab/>
-[...20 lines deleted...]
-        <w:t xml:space="preserve">    116 ตัว </w:t>
+        <w:t xml:space="preserve">ทั้งนี้  อยู่ระหว่างการตรวจสอบเอกสารของกระทรวงเกษตรและสหกรณ์  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="354D0745" w14:textId="77777777" w:rsidR="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="5C943183" w14:textId="77777777" w:rsidR="00CC1FFA" w:rsidRDefault="00CC1FFA" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
-[...47 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="2477C34D" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="6F885792" w14:textId="77777777" w:rsidR="00CC1FFA" w:rsidRDefault="00CC1FFA" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="671CB2B0" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="4521E2DB" w14:textId="77777777" w:rsidR="00CC1FFA" w:rsidRDefault="00CC1FFA" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
-[...70 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="52FFF4DC" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="2DAEB307" w14:textId="77777777" w:rsidR="00CC1FFA" w:rsidRPr="0071653B" w:rsidRDefault="00CC1FFA" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
-[...44 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="40617D7B" w14:textId="09810E3F" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="4F77A9C4" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:tab/>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:lastRenderedPageBreak/>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00977304">
+        <w:t>3. ด้านประมง ได้รับความเสียหาย จำนวน 11 อำเภอ 83 ตำบล 1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,413</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ราย วงเงินการช่วยเหลือ 16</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,042,236</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.66 บาท ได้แก่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3CB8B1E6" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="00EF3482">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(1) กุ้งก้ามกราม กุ้งทะเล หรือหอยทะเล จำนวน 156.04 ไร่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="148D9B66" w14:textId="60401052" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="00EF3482">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">(2) ปลาหรือสัตว์น้ำอื่น นอกจากข้อ (1) ที่เลี้ยงในบ่อดิน นาข้าว หรือร่องสวน </w:t>
       </w:r>
-      <w:r>
+      <w:r w:rsidR="00260D91">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t xml:space="preserve">                   </w:t>
-[...1 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:t>จำนวน 990.001 ไร่</w:t>
+        <w:t xml:space="preserve">     จำนวน 990.001 ไร่</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="77179E30" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="178F5F8A" w14:textId="5CF2B8F8" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="00EF3482">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>(3) สัตว์น้ำตามข้อ (1) และข้อ (2) ที่เลี้ยงในกระชัง บ่อซีเมนต์หรือที่เลี้ยงในลักษณะอื่น</w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ที่คล้ายคลึงกัน จำนวน 25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>,984</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ตารางเมตร</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7250EF8C" w14:textId="0CD9A7D8" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="00EF3482">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="709"/>
+          <w:tab w:val="left" w:pos="851"/>
+          <w:tab w:val="left" w:pos="1134"/>
+          <w:tab w:val="left" w:pos="1843"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">ทั้งนี้ ได้ดำเนินการโอนเงินช่วยเหลือเกษตรกรที่ประสบภัยพิบัติ จำนวน 1,413 ราย </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>เป็นเงิน 16,042,236.66 บาท เรียบร้อยแล้ว</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2602B377" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="50AB9B65" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="993"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:r w:rsidRPr="00977304">
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
         <w:tab/>
-      </w:r>
-      <w:r w:rsidRPr="00977304">
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">การระบาดของโรคในพืช </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
           <w:cs/>
         </w:rPr>
-        <w:tab/>
-[...2 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+        <w:t>(สถานการณ์การระบาดศัตรูพืช)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="62755040" w14:textId="192DE604" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...4 lines deleted...]
-      <w:r w:rsidRPr="00977304">
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:sz w:val="32"/>
-[...3 lines deleted...]
-        <w:t xml:space="preserve"> ตารางเมตร</w:t>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>ยางพารา</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="601C94B7" w14:textId="44B95847" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
+    <w:p w14:paraId="499489EE" w14:textId="30DA608F" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF3482">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">- </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">โรคใบร่วงชนิดใหม่ในยางพารา </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ไม่พบพื้นที่การระบาด</w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> ของโรคใบร่วงชนิดใหม่ในยางพารา (ข้อมูลจาก </w:t>
+      </w:r>
+      <w:proofErr w:type="spellStart"/>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>กยท</w:t>
+      </w:r>
+      <w:proofErr w:type="spellEnd"/>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>.ปัตตานี</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="627C51C4" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5659B208" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>การดำเนินการแก้ไขปัญหา</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A0FB0FA" w14:textId="7E9B1A99" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidR="00EF3482">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- ประชาสัมพันธ์สร้างการรับรู้ให้เกษตรกรผ่านการอบรม หลักสูตร การป้องกันโรคและศัตรูยาง และจากการออกหน่วยบริการจังหวัดเคลื่อนที่ คลินิกเกษตรฯ เป็นต้น </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24B9E5B8" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="0AAE924C" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>แนวทางการป้องกัน/การให้ความช่วยเหลือ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="662F27E7" w14:textId="1ACAE70E" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">แนะนำให้เกษตรกรใส่ปุ๋ยเคมีอย่างน้อยปีละ </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ครั้ง และใส่ปุ๋ยอินทรีย์ร่วมด้วย เพื่อให้ต้นยาง  </w:t>
+      </w:r>
+      <w:r w:rsidR="00260D91">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">              </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> มีความแข็งแรงสามารถต้านทานกับโรคได้ </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="3A1AAEE5" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2. </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">แนะนำเกษตรกรให้ใส่ปุ๋ยบำรุงรักษาต้นยางพารา โดยสูตรปุ๋ยที่แนะนำในสวนยางก่อนเปิดกรีด </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t xml:space="preserve">20-8-18 </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">สวนยางหลังเปิดกรีด </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+        <w:t>20-7-16</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2CB46933" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2034937C" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ปัญหาและอุปสรรคในการดำเนินงาน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1C0ABA3D" w14:textId="750EB28A" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">1. สภาพอากาศที่เปลี่ยนแปลงบ่อย ในพื้นที่มีฝนตกฉุกยาวนานกว่าปกติ ซึ่งเป็นสาเหตุ          </w:t>
+      </w:r>
+      <w:r w:rsidR="00260D91">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ที่ทำให้การแพร่ระบาดของโรคเป็นไปได้อย่างรวดเร็วมากยิ่งขึ้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="629786DB" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>2. เกษตรกรในพื้นที่ส่วนใหญ่ขาดความเอาใจใส่ในการดูแลสวนยาง เพราะเกษตรกรคิดว่าไม่คุ้มกับการลงทุน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6A1D7173" w14:textId="2A71FD81" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3. แปลงยางส่วนใหญ่เป็นยางต้นสูง ทำให้การเลือกใช้วิธีดูแลรักษาได้ไม่หลากหลาย เนื่องจาก </w:t>
+      </w:r>
+      <w:r w:rsidR="00CC1FFA">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">            </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>ขาดแคลนเครื่องมือที่จะใช้ เช่น การป้องกันโรคด้วยการฉีดพ้นทางใบก็ไม่สามารถทำได้ เป็นต้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="06962637" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4944D2DD" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โรคศัตรูพืชอื่นๆ</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="705A3BAD" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="00EF3482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>- โรคระบาดศัตรูพืช ยังไม่ได้รับรายงานในพื้นที่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="50B0626B" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="00EF3482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="698" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>- ประชาสัมพันธ์สร้างการรับรู้ให้เกษตรกรหยุดเผาในพื้นที่สวนยาง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="19BC8568" w14:textId="4FE449A6" w:rsidR="0071653B" w:rsidRDefault="0071653B" w:rsidP="00EF3482">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1418"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- ประชาสัมพันธ์สร้างการรับรู้ให้เกษตรกรผู้ปลูกพืช เตรียมพร้อมรับมือสถานการณ์ภัยแล้ง     </w:t>
+      </w:r>
+      <w:r w:rsidR="00260D91">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">    ที่อาจจะเกิดขึ้น</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="61929D52" w14:textId="77777777" w:rsidR="00CC1FFA" w:rsidRDefault="00CC1FFA" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="2C118791" w14:textId="77777777" w:rsidR="00CC1FFA" w:rsidRDefault="00CC1FFA" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="5944DD16" w14:textId="77777777" w:rsidR="00CC1FFA" w:rsidRDefault="00CC1FFA" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="267AD649" w14:textId="77777777" w:rsidR="00CC1FFA" w:rsidRDefault="00CC1FFA" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="094AF8B2" w14:textId="77777777" w:rsidR="00CC1FFA" w:rsidRPr="0071653B" w:rsidRDefault="00CC1FFA" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="705694C9" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4496D117" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>โรคระบาดด้านประมง</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="68E032C0" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>- ลงพื้นที่ประชาสัมพันธ์สร้างการรับรู้ให้เกษตรกร เตรียมรับมือสถานการณ์ภัยแล้งที่อาจจะเกิดขึ้น และให้สำนักงานประมงอำเภอ กำชับการดูแลสัตว์น้ำช่วงฤดูร้อน</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7C07CFF4" w14:textId="77777777" w:rsidR="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>- โรคระบาดด้านประมง ยังไม่ได้รับรายงานในพื้นที่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="52C1CC89" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6FD07836" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>โรคระบาดด้านปศุสัตว์</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="2BA0A4A8" w14:textId="66F460D8" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t xml:space="preserve">- ประชาสัมพันธ์สร้างการรับรู้ให้เกษตรกรผู้เลี้ยงสัตว์ เตรียมพร้อมรับมือสถานการณ์ภัยแล้ง   </w:t>
+      </w:r>
+      <w:r w:rsidR="00260D91">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">          </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">   ที่อาจจะเกิดขึ้นในพื้นที่จังหวัดปัตตานี</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4CD99061" w14:textId="69315609" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:firstLine="1440"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">- ประชาสัมพันธ์สร้างการรับรู้ให้เกษตรกรในพื้นที่ รู้ถึงพิษภัยของโรคพิษสุนัขบ้า รักษาไม่หาย </w:t>
+      </w:r>
+      <w:r w:rsidR="00260D91">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK" w:hint="cs"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">             </w:t>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">  แต่ป้องกันได้</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="5184C0CA" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:tab/>
+        <w:t>- โรคระบาดด้านปศุสัตว์ ยังไม่ได้รับรายงานในพื้นที่</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="6CE4E045" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="237C9D92" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:u w:val="single"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t xml:space="preserve">ปัญหา/ข้อเรียกร้องที่เกิดขึ้นในจังหวัด/แนวทางแก้ไข </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="7EB5B018" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:ind w:left="720" w:firstLine="720"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>– ไม่มี –</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="1B31828E" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="16"/>
+          <w:szCs w:val="16"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="556A428C" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="thaiDistribute"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6887E134" w14:textId="77777777" w:rsidR="0071653B" w:rsidRPr="0071653B" w:rsidRDefault="0071653B" w:rsidP="0071653B">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="0071653B">
+        <w:rPr>
+          <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
+          <w:i/>
+          <w:iCs/>
+          <w:sz w:val="32"/>
+          <w:szCs w:val="32"/>
+          <w:cs/>
+        </w:rPr>
+        <w:t>/ข้อมูล ณ วันที่ 30 มิถุนายน 2569</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="42806974" w14:textId="3FD77AC2" w:rsidR="00353245" w:rsidRPr="0071653B" w:rsidRDefault="00353245" w:rsidP="0071653B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="709"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:jc w:val="thaiDistribute"/>
         <w:rPr>
           <w:rFonts w:ascii="TH SarabunPSK" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
-          <w:b/>
-[...68 lines deleted...]
-      </w:r>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w14:paraId="359A4B78" w14:textId="77777777" w:rsidR="00977304" w:rsidRPr="00977304" w:rsidRDefault="00977304" w:rsidP="00977304">
-[...1139 lines deleted...]
-    <w:sectPr w:rsidR="00353245" w:rsidRPr="00977304" w:rsidSect="00D73670">
+    <w:sectPr w:rsidR="00353245" w:rsidRPr="0071653B" w:rsidSect="00D73670">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="993" w:right="991" w:bottom="568" w:left="1304" w:header="425" w:footer="709" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2BB49D59" w14:textId="77777777" w:rsidR="006778F1" w:rsidRDefault="006778F1" w:rsidP="00F260F1">
+    <w:p w14:paraId="3D09FC82" w14:textId="77777777" w:rsidR="00A47DE7" w:rsidRDefault="00A47DE7" w:rsidP="00F260F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="22861DA0" w14:textId="77777777" w:rsidR="006778F1" w:rsidRDefault="006778F1" w:rsidP="00F260F1">
+    <w:p w14:paraId="118BA3A5" w14:textId="77777777" w:rsidR="00A47DE7" w:rsidRDefault="00A47DE7" w:rsidP="00F260F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="TH SarabunPSK">
     <w:panose1 w:val="020B0500040200020003"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
@@ -38115,61 +37872,61 @@
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="81000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00010001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="052553E2" w14:textId="77777777" w:rsidR="006778F1" w:rsidRDefault="006778F1" w:rsidP="00F260F1">
+    <w:p w14:paraId="69ED05AC" w14:textId="77777777" w:rsidR="00A47DE7" w:rsidRDefault="00A47DE7" w:rsidP="00F260F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="68C46779" w14:textId="77777777" w:rsidR="006778F1" w:rsidRDefault="006778F1" w:rsidP="00F260F1">
+    <w:p w14:paraId="19742EC1" w14:textId="77777777" w:rsidR="00A47DE7" w:rsidRDefault="00A47DE7" w:rsidP="00F260F1">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="TH SarabunPSK" w:eastAsia="Times New Roman" w:hAnsi="TH SarabunPSK" w:cs="TH SarabunPSK"/>
         <w:sz w:val="35"/>
         <w:szCs w:val="35"/>
         <w:lang w:val="th-TH"/>
       </w:rPr>
       <w:id w:val="1179859212"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Top of Page)"/>
         <w:docPartUnique/>
@@ -41006,50 +40763,51 @@
     <w:rsid w:val="00015EF8"/>
     <w:rsid w:val="000164D7"/>
     <w:rsid w:val="00020659"/>
     <w:rsid w:val="00021784"/>
     <w:rsid w:val="000218B3"/>
     <w:rsid w:val="00023556"/>
     <w:rsid w:val="000236F7"/>
     <w:rsid w:val="00023B5B"/>
     <w:rsid w:val="00026B28"/>
     <w:rsid w:val="00026C46"/>
     <w:rsid w:val="00027FD0"/>
     <w:rsid w:val="00030933"/>
     <w:rsid w:val="00030C1C"/>
     <w:rsid w:val="00031645"/>
     <w:rsid w:val="00031661"/>
     <w:rsid w:val="00032B47"/>
     <w:rsid w:val="0003304A"/>
     <w:rsid w:val="0003539B"/>
     <w:rsid w:val="00035CC7"/>
     <w:rsid w:val="00037846"/>
     <w:rsid w:val="00037A63"/>
     <w:rsid w:val="00040221"/>
     <w:rsid w:val="00040EAB"/>
     <w:rsid w:val="00041EC0"/>
     <w:rsid w:val="00044081"/>
+    <w:rsid w:val="00046D04"/>
     <w:rsid w:val="00047954"/>
     <w:rsid w:val="00047D83"/>
     <w:rsid w:val="00050471"/>
     <w:rsid w:val="00052458"/>
     <w:rsid w:val="0005275A"/>
     <w:rsid w:val="000579B0"/>
     <w:rsid w:val="000627E1"/>
     <w:rsid w:val="00064778"/>
     <w:rsid w:val="00065B2B"/>
     <w:rsid w:val="00067FF9"/>
     <w:rsid w:val="00070D54"/>
     <w:rsid w:val="00072199"/>
     <w:rsid w:val="00073A9C"/>
     <w:rsid w:val="00073CAB"/>
     <w:rsid w:val="0008022C"/>
     <w:rsid w:val="000804A5"/>
     <w:rsid w:val="00080E69"/>
     <w:rsid w:val="00083C55"/>
     <w:rsid w:val="00084EF1"/>
     <w:rsid w:val="00085BF9"/>
     <w:rsid w:val="00086354"/>
     <w:rsid w:val="00086D7F"/>
     <w:rsid w:val="000870F4"/>
     <w:rsid w:val="0009230C"/>
     <w:rsid w:val="000923EA"/>
@@ -41076,50 +40834,51 @@
     <w:rsid w:val="000B3771"/>
     <w:rsid w:val="000B4948"/>
     <w:rsid w:val="000B5BDE"/>
     <w:rsid w:val="000B78CE"/>
     <w:rsid w:val="000C051F"/>
     <w:rsid w:val="000C0D48"/>
     <w:rsid w:val="000C10D8"/>
     <w:rsid w:val="000C1D33"/>
     <w:rsid w:val="000C2A0D"/>
     <w:rsid w:val="000C5F3F"/>
     <w:rsid w:val="000C6C5C"/>
     <w:rsid w:val="000D17F5"/>
     <w:rsid w:val="000D1D10"/>
     <w:rsid w:val="000D3805"/>
     <w:rsid w:val="000D3E04"/>
     <w:rsid w:val="000E475F"/>
     <w:rsid w:val="000E66BE"/>
     <w:rsid w:val="000E738E"/>
     <w:rsid w:val="000F11FA"/>
     <w:rsid w:val="000F12F2"/>
     <w:rsid w:val="000F5196"/>
     <w:rsid w:val="000F5601"/>
     <w:rsid w:val="00100D4F"/>
     <w:rsid w:val="00101424"/>
     <w:rsid w:val="0010201C"/>
+    <w:rsid w:val="00103753"/>
     <w:rsid w:val="00103B0A"/>
     <w:rsid w:val="00106449"/>
     <w:rsid w:val="00106FFB"/>
     <w:rsid w:val="00110373"/>
     <w:rsid w:val="00110B9B"/>
     <w:rsid w:val="0011180C"/>
     <w:rsid w:val="001134D6"/>
     <w:rsid w:val="00114825"/>
     <w:rsid w:val="00116394"/>
     <w:rsid w:val="001218C3"/>
     <w:rsid w:val="001230E1"/>
     <w:rsid w:val="00124E39"/>
     <w:rsid w:val="00133D94"/>
     <w:rsid w:val="00140B4E"/>
     <w:rsid w:val="00142EFF"/>
     <w:rsid w:val="00143167"/>
     <w:rsid w:val="001432BA"/>
     <w:rsid w:val="00144792"/>
     <w:rsid w:val="0014485D"/>
     <w:rsid w:val="00144921"/>
     <w:rsid w:val="00145A60"/>
     <w:rsid w:val="00146EDA"/>
     <w:rsid w:val="001477E2"/>
     <w:rsid w:val="00147B40"/>
     <w:rsid w:val="001519E3"/>
@@ -41211,144 +40970,149 @@
     <w:rsid w:val="00216743"/>
     <w:rsid w:val="00216A96"/>
     <w:rsid w:val="002247C7"/>
     <w:rsid w:val="00225E6E"/>
     <w:rsid w:val="0022768A"/>
     <w:rsid w:val="0023085C"/>
     <w:rsid w:val="002318AD"/>
     <w:rsid w:val="002346C8"/>
     <w:rsid w:val="00235CE9"/>
     <w:rsid w:val="00235D88"/>
     <w:rsid w:val="0024077C"/>
     <w:rsid w:val="00241711"/>
     <w:rsid w:val="002418E3"/>
     <w:rsid w:val="0024468F"/>
     <w:rsid w:val="00245284"/>
     <w:rsid w:val="002452F7"/>
     <w:rsid w:val="00245E55"/>
     <w:rsid w:val="00246D71"/>
     <w:rsid w:val="002510E1"/>
     <w:rsid w:val="0025132C"/>
     <w:rsid w:val="00251A03"/>
     <w:rsid w:val="002531E1"/>
     <w:rsid w:val="00255FC9"/>
     <w:rsid w:val="002574F8"/>
     <w:rsid w:val="0026030A"/>
+    <w:rsid w:val="00260D91"/>
     <w:rsid w:val="00264EC3"/>
     <w:rsid w:val="00265072"/>
     <w:rsid w:val="0026522B"/>
     <w:rsid w:val="00267B40"/>
     <w:rsid w:val="00271AF0"/>
     <w:rsid w:val="0027241C"/>
     <w:rsid w:val="0027261A"/>
     <w:rsid w:val="00274558"/>
     <w:rsid w:val="00275D79"/>
     <w:rsid w:val="002760F9"/>
     <w:rsid w:val="00276DEF"/>
     <w:rsid w:val="00277078"/>
     <w:rsid w:val="002807C9"/>
     <w:rsid w:val="0028091D"/>
     <w:rsid w:val="00284676"/>
     <w:rsid w:val="002851B3"/>
     <w:rsid w:val="00285459"/>
     <w:rsid w:val="002862E4"/>
     <w:rsid w:val="002910EA"/>
     <w:rsid w:val="002919D4"/>
     <w:rsid w:val="00293A1F"/>
     <w:rsid w:val="00294CF5"/>
     <w:rsid w:val="002A0928"/>
+    <w:rsid w:val="002A22A7"/>
     <w:rsid w:val="002A26C3"/>
     <w:rsid w:val="002A2A36"/>
     <w:rsid w:val="002A34AE"/>
     <w:rsid w:val="002A3F0A"/>
     <w:rsid w:val="002A4672"/>
     <w:rsid w:val="002A5CFA"/>
     <w:rsid w:val="002A5D87"/>
     <w:rsid w:val="002A62B2"/>
     <w:rsid w:val="002A6CDC"/>
     <w:rsid w:val="002A7BEE"/>
     <w:rsid w:val="002B0CBF"/>
     <w:rsid w:val="002B1226"/>
     <w:rsid w:val="002B1B37"/>
     <w:rsid w:val="002B230B"/>
     <w:rsid w:val="002B2A08"/>
     <w:rsid w:val="002B5E98"/>
     <w:rsid w:val="002B778D"/>
     <w:rsid w:val="002C1562"/>
     <w:rsid w:val="002C15C4"/>
     <w:rsid w:val="002C261E"/>
+    <w:rsid w:val="002C28F7"/>
     <w:rsid w:val="002C3CE7"/>
     <w:rsid w:val="002C4D24"/>
     <w:rsid w:val="002C7EC5"/>
     <w:rsid w:val="002D1D6C"/>
     <w:rsid w:val="002D3176"/>
     <w:rsid w:val="002D4458"/>
     <w:rsid w:val="002D4A41"/>
     <w:rsid w:val="002D5209"/>
     <w:rsid w:val="002D675C"/>
     <w:rsid w:val="002E0AD8"/>
     <w:rsid w:val="002E1B0A"/>
     <w:rsid w:val="002E2011"/>
     <w:rsid w:val="002E4E1B"/>
     <w:rsid w:val="002E6426"/>
     <w:rsid w:val="002E7BFD"/>
     <w:rsid w:val="002F1F2A"/>
     <w:rsid w:val="002F23DF"/>
     <w:rsid w:val="002F25A0"/>
     <w:rsid w:val="002F2F3E"/>
     <w:rsid w:val="002F3C4B"/>
     <w:rsid w:val="002F5B78"/>
     <w:rsid w:val="002F5C58"/>
     <w:rsid w:val="002F5F87"/>
     <w:rsid w:val="0030035F"/>
     <w:rsid w:val="00300948"/>
     <w:rsid w:val="00304971"/>
     <w:rsid w:val="00305809"/>
     <w:rsid w:val="00305AA8"/>
     <w:rsid w:val="00305B28"/>
     <w:rsid w:val="00305CC9"/>
     <w:rsid w:val="00306441"/>
     <w:rsid w:val="0031100B"/>
     <w:rsid w:val="0031104D"/>
     <w:rsid w:val="00311441"/>
     <w:rsid w:val="0031210C"/>
     <w:rsid w:val="00314562"/>
     <w:rsid w:val="00315B31"/>
     <w:rsid w:val="00317890"/>
     <w:rsid w:val="00320E6D"/>
     <w:rsid w:val="003226C1"/>
+    <w:rsid w:val="00331EA9"/>
     <w:rsid w:val="003328BD"/>
     <w:rsid w:val="00337690"/>
     <w:rsid w:val="00337CE4"/>
     <w:rsid w:val="00341BF2"/>
     <w:rsid w:val="00342AEF"/>
     <w:rsid w:val="00344592"/>
     <w:rsid w:val="00344763"/>
     <w:rsid w:val="003453FE"/>
     <w:rsid w:val="003466E0"/>
     <w:rsid w:val="003468B4"/>
     <w:rsid w:val="00346A67"/>
+    <w:rsid w:val="00346DF4"/>
     <w:rsid w:val="00347620"/>
     <w:rsid w:val="0035084A"/>
     <w:rsid w:val="0035110B"/>
     <w:rsid w:val="00351124"/>
     <w:rsid w:val="003517B9"/>
     <w:rsid w:val="00351968"/>
     <w:rsid w:val="00352389"/>
     <w:rsid w:val="00353245"/>
     <w:rsid w:val="003544DC"/>
     <w:rsid w:val="00354F4B"/>
     <w:rsid w:val="00355EC7"/>
     <w:rsid w:val="003560C8"/>
     <w:rsid w:val="00357CB7"/>
     <w:rsid w:val="00360A93"/>
     <w:rsid w:val="00360DA4"/>
     <w:rsid w:val="00361BFF"/>
     <w:rsid w:val="00361E0D"/>
     <w:rsid w:val="00362627"/>
     <w:rsid w:val="00362E38"/>
     <w:rsid w:val="003644CB"/>
     <w:rsid w:val="00364B4D"/>
     <w:rsid w:val="0036673E"/>
     <w:rsid w:val="00367DE2"/>
     <w:rsid w:val="003702D4"/>
     <w:rsid w:val="00370ADD"/>
@@ -41503,50 +41267,51 @@
     <w:rsid w:val="004D6722"/>
     <w:rsid w:val="004D6AD4"/>
     <w:rsid w:val="004D7189"/>
     <w:rsid w:val="004D725A"/>
     <w:rsid w:val="004E1E07"/>
     <w:rsid w:val="004E431A"/>
     <w:rsid w:val="004E6DF5"/>
     <w:rsid w:val="004F1A3E"/>
     <w:rsid w:val="004F325A"/>
     <w:rsid w:val="004F36D0"/>
     <w:rsid w:val="004F57AB"/>
     <w:rsid w:val="004F5E30"/>
     <w:rsid w:val="004F63B7"/>
     <w:rsid w:val="004F6417"/>
     <w:rsid w:val="004F75C5"/>
     <w:rsid w:val="005000A1"/>
     <w:rsid w:val="00501CAB"/>
     <w:rsid w:val="00502448"/>
     <w:rsid w:val="005046A6"/>
     <w:rsid w:val="005055DD"/>
     <w:rsid w:val="00505910"/>
     <w:rsid w:val="00505B0E"/>
     <w:rsid w:val="0050615A"/>
     <w:rsid w:val="00507125"/>
     <w:rsid w:val="0050794C"/>
+    <w:rsid w:val="00511963"/>
     <w:rsid w:val="0051201E"/>
     <w:rsid w:val="00514A15"/>
     <w:rsid w:val="00515F75"/>
     <w:rsid w:val="00517191"/>
     <w:rsid w:val="0051749F"/>
     <w:rsid w:val="0052185C"/>
     <w:rsid w:val="00521D9B"/>
     <w:rsid w:val="0052392D"/>
     <w:rsid w:val="0052559C"/>
     <w:rsid w:val="00525DFA"/>
     <w:rsid w:val="00526C75"/>
     <w:rsid w:val="0052799E"/>
     <w:rsid w:val="00531ECA"/>
     <w:rsid w:val="00535624"/>
     <w:rsid w:val="0053663E"/>
     <w:rsid w:val="005368FA"/>
     <w:rsid w:val="0054160E"/>
     <w:rsid w:val="00543696"/>
     <w:rsid w:val="00543AE9"/>
     <w:rsid w:val="005460FC"/>
     <w:rsid w:val="00547209"/>
     <w:rsid w:val="00547266"/>
     <w:rsid w:val="00547C9A"/>
     <w:rsid w:val="0055146E"/>
     <w:rsid w:val="00551EFA"/>
@@ -41642,50 +41407,51 @@
     <w:rsid w:val="0062518A"/>
     <w:rsid w:val="006262C6"/>
     <w:rsid w:val="00626E10"/>
     <w:rsid w:val="00627398"/>
     <w:rsid w:val="006305ED"/>
     <w:rsid w:val="0063078A"/>
     <w:rsid w:val="0063254B"/>
     <w:rsid w:val="00634449"/>
     <w:rsid w:val="00634753"/>
     <w:rsid w:val="00634760"/>
     <w:rsid w:val="006363B4"/>
     <w:rsid w:val="00636BDB"/>
     <w:rsid w:val="00636EB0"/>
     <w:rsid w:val="00637B39"/>
     <w:rsid w:val="00641AC8"/>
     <w:rsid w:val="00642A57"/>
     <w:rsid w:val="006450DB"/>
     <w:rsid w:val="00647680"/>
     <w:rsid w:val="00647A21"/>
     <w:rsid w:val="00647AF7"/>
     <w:rsid w:val="00652E54"/>
     <w:rsid w:val="006548F5"/>
     <w:rsid w:val="006556FF"/>
     <w:rsid w:val="00660707"/>
     <w:rsid w:val="00660E85"/>
+    <w:rsid w:val="00661D60"/>
     <w:rsid w:val="00664FE2"/>
     <w:rsid w:val="006672BA"/>
     <w:rsid w:val="006707D3"/>
     <w:rsid w:val="00670C88"/>
     <w:rsid w:val="00674AEF"/>
     <w:rsid w:val="006778F1"/>
     <w:rsid w:val="00677EB8"/>
     <w:rsid w:val="006806C7"/>
     <w:rsid w:val="006844D5"/>
     <w:rsid w:val="00684709"/>
     <w:rsid w:val="00686309"/>
     <w:rsid w:val="0068674E"/>
     <w:rsid w:val="00687DE4"/>
     <w:rsid w:val="00690A12"/>
     <w:rsid w:val="006912F0"/>
     <w:rsid w:val="00692C29"/>
     <w:rsid w:val="00693F87"/>
     <w:rsid w:val="00695E1D"/>
     <w:rsid w:val="00696F16"/>
     <w:rsid w:val="006A0E30"/>
     <w:rsid w:val="006A1F40"/>
     <w:rsid w:val="006A244A"/>
     <w:rsid w:val="006A4C55"/>
     <w:rsid w:val="006A50FD"/>
     <w:rsid w:val="006A6194"/>
@@ -41705,91 +41471,93 @@
     <w:rsid w:val="006D322D"/>
     <w:rsid w:val="006D3907"/>
     <w:rsid w:val="006D5E9E"/>
     <w:rsid w:val="006D75DA"/>
     <w:rsid w:val="006D7AA6"/>
     <w:rsid w:val="006E073D"/>
     <w:rsid w:val="006E1BEE"/>
     <w:rsid w:val="006E2FB6"/>
     <w:rsid w:val="006E441E"/>
     <w:rsid w:val="006E54AD"/>
     <w:rsid w:val="006E5532"/>
     <w:rsid w:val="006E5FFD"/>
     <w:rsid w:val="006F0782"/>
     <w:rsid w:val="006F535B"/>
     <w:rsid w:val="006F594F"/>
     <w:rsid w:val="006F5DD8"/>
     <w:rsid w:val="006F65AA"/>
     <w:rsid w:val="006F7BAC"/>
     <w:rsid w:val="007016B3"/>
     <w:rsid w:val="00702155"/>
     <w:rsid w:val="00702A13"/>
     <w:rsid w:val="00706013"/>
     <w:rsid w:val="00711877"/>
     <w:rsid w:val="00711E66"/>
     <w:rsid w:val="0071208A"/>
+    <w:rsid w:val="0071653B"/>
     <w:rsid w:val="00716640"/>
     <w:rsid w:val="00717487"/>
     <w:rsid w:val="00722597"/>
     <w:rsid w:val="00723FDF"/>
     <w:rsid w:val="00723FF4"/>
     <w:rsid w:val="0072455E"/>
     <w:rsid w:val="0072477B"/>
     <w:rsid w:val="00724F22"/>
     <w:rsid w:val="00726539"/>
     <w:rsid w:val="00726699"/>
     <w:rsid w:val="00730BCD"/>
     <w:rsid w:val="007333B6"/>
     <w:rsid w:val="00733DB1"/>
     <w:rsid w:val="007342C3"/>
     <w:rsid w:val="00734691"/>
     <w:rsid w:val="00735255"/>
     <w:rsid w:val="00735C52"/>
     <w:rsid w:val="00736370"/>
     <w:rsid w:val="007405B3"/>
     <w:rsid w:val="007410BC"/>
     <w:rsid w:val="007412EB"/>
     <w:rsid w:val="00743441"/>
     <w:rsid w:val="0074394A"/>
     <w:rsid w:val="00743EFB"/>
     <w:rsid w:val="00745517"/>
     <w:rsid w:val="00745ECD"/>
     <w:rsid w:val="00746C2A"/>
     <w:rsid w:val="00747CA1"/>
     <w:rsid w:val="00747E4D"/>
     <w:rsid w:val="00751B8C"/>
     <w:rsid w:val="00752C82"/>
     <w:rsid w:val="007567C3"/>
     <w:rsid w:val="007579DF"/>
     <w:rsid w:val="00757E0B"/>
     <w:rsid w:val="007606F8"/>
     <w:rsid w:val="00760728"/>
     <w:rsid w:val="0076160B"/>
     <w:rsid w:val="007631B2"/>
     <w:rsid w:val="00763FCC"/>
     <w:rsid w:val="00765F35"/>
     <w:rsid w:val="00766165"/>
+    <w:rsid w:val="0077045E"/>
     <w:rsid w:val="007705D1"/>
     <w:rsid w:val="007706FD"/>
     <w:rsid w:val="00772913"/>
     <w:rsid w:val="00772C7C"/>
     <w:rsid w:val="00773FAA"/>
     <w:rsid w:val="007741DB"/>
     <w:rsid w:val="00774906"/>
     <w:rsid w:val="00775383"/>
     <w:rsid w:val="007815B5"/>
     <w:rsid w:val="00781EC9"/>
     <w:rsid w:val="00782B26"/>
     <w:rsid w:val="00783A09"/>
     <w:rsid w:val="00784A31"/>
     <w:rsid w:val="0078565A"/>
     <w:rsid w:val="0078580D"/>
     <w:rsid w:val="00785DF2"/>
     <w:rsid w:val="00795785"/>
     <w:rsid w:val="007974BE"/>
     <w:rsid w:val="00797EC6"/>
     <w:rsid w:val="007A066D"/>
     <w:rsid w:val="007A0F9A"/>
     <w:rsid w:val="007A1ABA"/>
     <w:rsid w:val="007A287B"/>
     <w:rsid w:val="007A2F59"/>
     <w:rsid w:val="007A3271"/>
@@ -41802,50 +41570,51 @@
     <w:rsid w:val="007B3858"/>
     <w:rsid w:val="007B49C8"/>
     <w:rsid w:val="007B4C1D"/>
     <w:rsid w:val="007B7B03"/>
     <w:rsid w:val="007B7B11"/>
     <w:rsid w:val="007C02BF"/>
     <w:rsid w:val="007C3937"/>
     <w:rsid w:val="007C3B8F"/>
     <w:rsid w:val="007D05BA"/>
     <w:rsid w:val="007D082D"/>
     <w:rsid w:val="007D0A91"/>
     <w:rsid w:val="007D320A"/>
     <w:rsid w:val="007D3E38"/>
     <w:rsid w:val="007D41A0"/>
     <w:rsid w:val="007D6266"/>
     <w:rsid w:val="007D7305"/>
     <w:rsid w:val="007D743C"/>
     <w:rsid w:val="007E226C"/>
     <w:rsid w:val="007E2EAC"/>
     <w:rsid w:val="007E3F3C"/>
     <w:rsid w:val="007E59F3"/>
     <w:rsid w:val="007F039A"/>
     <w:rsid w:val="007F1EB4"/>
     <w:rsid w:val="007F5AD3"/>
     <w:rsid w:val="007F6C2A"/>
+    <w:rsid w:val="007F6DD1"/>
     <w:rsid w:val="0080217B"/>
     <w:rsid w:val="008045ED"/>
     <w:rsid w:val="00804E34"/>
     <w:rsid w:val="0081088A"/>
     <w:rsid w:val="00810C2A"/>
     <w:rsid w:val="008121AE"/>
     <w:rsid w:val="00813F44"/>
     <w:rsid w:val="008143B8"/>
     <w:rsid w:val="0081596B"/>
     <w:rsid w:val="00815ABF"/>
     <w:rsid w:val="00816AB3"/>
     <w:rsid w:val="00817014"/>
     <w:rsid w:val="0082109F"/>
     <w:rsid w:val="00822B98"/>
     <w:rsid w:val="00825554"/>
     <w:rsid w:val="00825F97"/>
     <w:rsid w:val="0083203C"/>
     <w:rsid w:val="00835017"/>
     <w:rsid w:val="008379BB"/>
     <w:rsid w:val="00840327"/>
     <w:rsid w:val="008407F4"/>
     <w:rsid w:val="00841A96"/>
     <w:rsid w:val="00841B63"/>
     <w:rsid w:val="008421A8"/>
     <w:rsid w:val="00842F19"/>
@@ -41878,50 +41647,51 @@
     <w:rsid w:val="00890A74"/>
     <w:rsid w:val="00890BD1"/>
     <w:rsid w:val="0089300C"/>
     <w:rsid w:val="0089302F"/>
     <w:rsid w:val="0089335B"/>
     <w:rsid w:val="0089378A"/>
     <w:rsid w:val="00895381"/>
     <w:rsid w:val="008A43D4"/>
     <w:rsid w:val="008A4692"/>
     <w:rsid w:val="008A737E"/>
     <w:rsid w:val="008B093E"/>
     <w:rsid w:val="008B30E6"/>
     <w:rsid w:val="008B32E1"/>
     <w:rsid w:val="008B42D5"/>
     <w:rsid w:val="008B5432"/>
     <w:rsid w:val="008B5B86"/>
     <w:rsid w:val="008C029D"/>
     <w:rsid w:val="008C1C8E"/>
     <w:rsid w:val="008C2B17"/>
     <w:rsid w:val="008C45BC"/>
     <w:rsid w:val="008C46C0"/>
     <w:rsid w:val="008C4CE0"/>
     <w:rsid w:val="008C6D55"/>
     <w:rsid w:val="008C6F60"/>
     <w:rsid w:val="008D03AC"/>
+    <w:rsid w:val="008D076A"/>
     <w:rsid w:val="008D2E8C"/>
     <w:rsid w:val="008D3E0D"/>
     <w:rsid w:val="008D408F"/>
     <w:rsid w:val="008D458E"/>
     <w:rsid w:val="008D4DAC"/>
     <w:rsid w:val="008D5D83"/>
     <w:rsid w:val="008D6F88"/>
     <w:rsid w:val="008E2552"/>
     <w:rsid w:val="008E26E9"/>
     <w:rsid w:val="008E3233"/>
     <w:rsid w:val="008E74C9"/>
     <w:rsid w:val="008E786A"/>
     <w:rsid w:val="008F0437"/>
     <w:rsid w:val="008F0BF3"/>
     <w:rsid w:val="008F19D2"/>
     <w:rsid w:val="008F1C48"/>
     <w:rsid w:val="008F1F2C"/>
     <w:rsid w:val="008F285D"/>
     <w:rsid w:val="008F39A2"/>
     <w:rsid w:val="008F3BA4"/>
     <w:rsid w:val="008F4546"/>
     <w:rsid w:val="008F45FF"/>
     <w:rsid w:val="0090008C"/>
     <w:rsid w:val="0090009E"/>
     <w:rsid w:val="00900C01"/>
@@ -41956,50 +41726,51 @@
     <w:rsid w:val="009423DC"/>
     <w:rsid w:val="00945E63"/>
     <w:rsid w:val="00947F44"/>
     <w:rsid w:val="009514CA"/>
     <w:rsid w:val="00951B45"/>
     <w:rsid w:val="00954990"/>
     <w:rsid w:val="00954A64"/>
     <w:rsid w:val="00955DFE"/>
     <w:rsid w:val="009617A0"/>
     <w:rsid w:val="00962579"/>
     <w:rsid w:val="0096559D"/>
     <w:rsid w:val="009661FD"/>
     <w:rsid w:val="00966BC6"/>
     <w:rsid w:val="009708F4"/>
     <w:rsid w:val="00970F80"/>
     <w:rsid w:val="009724E2"/>
     <w:rsid w:val="009770B2"/>
     <w:rsid w:val="00977304"/>
     <w:rsid w:val="00980087"/>
     <w:rsid w:val="00980816"/>
     <w:rsid w:val="00980C14"/>
     <w:rsid w:val="009838BB"/>
     <w:rsid w:val="00986958"/>
     <w:rsid w:val="00990913"/>
     <w:rsid w:val="00991DD5"/>
+    <w:rsid w:val="009924B8"/>
     <w:rsid w:val="00992FBB"/>
     <w:rsid w:val="00994AB6"/>
     <w:rsid w:val="00995397"/>
     <w:rsid w:val="00995DE2"/>
     <w:rsid w:val="00995F98"/>
     <w:rsid w:val="009A2C1F"/>
     <w:rsid w:val="009A3AC3"/>
     <w:rsid w:val="009A4B1A"/>
     <w:rsid w:val="009A6E0F"/>
     <w:rsid w:val="009A774F"/>
     <w:rsid w:val="009A7C09"/>
     <w:rsid w:val="009A7C77"/>
     <w:rsid w:val="009B1740"/>
     <w:rsid w:val="009B1841"/>
     <w:rsid w:val="009B4350"/>
     <w:rsid w:val="009B5054"/>
     <w:rsid w:val="009B5229"/>
     <w:rsid w:val="009B5BE3"/>
     <w:rsid w:val="009B6992"/>
     <w:rsid w:val="009C01AD"/>
     <w:rsid w:val="009C0DDD"/>
     <w:rsid w:val="009C1BE9"/>
     <w:rsid w:val="009C26BF"/>
     <w:rsid w:val="009C2823"/>
     <w:rsid w:val="009C4553"/>
@@ -42036,90 +41807,93 @@
     <w:rsid w:val="00A17F40"/>
     <w:rsid w:val="00A20AA2"/>
     <w:rsid w:val="00A20BD1"/>
     <w:rsid w:val="00A20D16"/>
     <w:rsid w:val="00A20F6F"/>
     <w:rsid w:val="00A23F78"/>
     <w:rsid w:val="00A2474A"/>
     <w:rsid w:val="00A2588C"/>
     <w:rsid w:val="00A26F92"/>
     <w:rsid w:val="00A27C53"/>
     <w:rsid w:val="00A30CB9"/>
     <w:rsid w:val="00A31804"/>
     <w:rsid w:val="00A31C7D"/>
     <w:rsid w:val="00A32D18"/>
     <w:rsid w:val="00A32EA5"/>
     <w:rsid w:val="00A360E6"/>
     <w:rsid w:val="00A369F7"/>
     <w:rsid w:val="00A37ADA"/>
     <w:rsid w:val="00A40F39"/>
     <w:rsid w:val="00A43EC0"/>
     <w:rsid w:val="00A441F3"/>
     <w:rsid w:val="00A45962"/>
     <w:rsid w:val="00A45A89"/>
     <w:rsid w:val="00A46969"/>
     <w:rsid w:val="00A4732B"/>
+    <w:rsid w:val="00A47DE7"/>
     <w:rsid w:val="00A501A3"/>
     <w:rsid w:val="00A50C67"/>
     <w:rsid w:val="00A51A13"/>
     <w:rsid w:val="00A51C20"/>
     <w:rsid w:val="00A527A7"/>
     <w:rsid w:val="00A536CB"/>
     <w:rsid w:val="00A5453B"/>
     <w:rsid w:val="00A554C9"/>
     <w:rsid w:val="00A6012D"/>
     <w:rsid w:val="00A601A9"/>
     <w:rsid w:val="00A61D34"/>
     <w:rsid w:val="00A622C6"/>
     <w:rsid w:val="00A6265B"/>
+    <w:rsid w:val="00A63D60"/>
     <w:rsid w:val="00A672DB"/>
     <w:rsid w:val="00A67A36"/>
     <w:rsid w:val="00A70DE2"/>
     <w:rsid w:val="00A71FCE"/>
     <w:rsid w:val="00A72C9C"/>
     <w:rsid w:val="00A73BA5"/>
     <w:rsid w:val="00A74964"/>
     <w:rsid w:val="00A76592"/>
     <w:rsid w:val="00A806A9"/>
     <w:rsid w:val="00A8105D"/>
     <w:rsid w:val="00A874EF"/>
     <w:rsid w:val="00A90AF2"/>
     <w:rsid w:val="00A91288"/>
     <w:rsid w:val="00A92335"/>
     <w:rsid w:val="00A93137"/>
     <w:rsid w:val="00A93E84"/>
     <w:rsid w:val="00A94153"/>
     <w:rsid w:val="00A9423E"/>
     <w:rsid w:val="00A94E23"/>
     <w:rsid w:val="00A94FF3"/>
     <w:rsid w:val="00A95F97"/>
     <w:rsid w:val="00A96A39"/>
     <w:rsid w:val="00A976F5"/>
     <w:rsid w:val="00A97C4C"/>
     <w:rsid w:val="00AA0293"/>
     <w:rsid w:val="00AA0D6E"/>
     <w:rsid w:val="00AA0E4A"/>
+    <w:rsid w:val="00AA23B5"/>
     <w:rsid w:val="00AA2E79"/>
     <w:rsid w:val="00AA463B"/>
     <w:rsid w:val="00AA6474"/>
     <w:rsid w:val="00AA7617"/>
     <w:rsid w:val="00AB328C"/>
     <w:rsid w:val="00AB345B"/>
     <w:rsid w:val="00AB3739"/>
     <w:rsid w:val="00AB5891"/>
     <w:rsid w:val="00AC0581"/>
     <w:rsid w:val="00AC0FF6"/>
     <w:rsid w:val="00AC4CEB"/>
     <w:rsid w:val="00AC638C"/>
     <w:rsid w:val="00AD10D5"/>
     <w:rsid w:val="00AD1B02"/>
     <w:rsid w:val="00AD4DBE"/>
     <w:rsid w:val="00AD6531"/>
     <w:rsid w:val="00AE0A7F"/>
     <w:rsid w:val="00AE1F5F"/>
     <w:rsid w:val="00AE1F6F"/>
     <w:rsid w:val="00AE2981"/>
     <w:rsid w:val="00AE2A69"/>
     <w:rsid w:val="00AE49BB"/>
     <w:rsid w:val="00AE567D"/>
     <w:rsid w:val="00AE6F26"/>
     <w:rsid w:val="00AE734C"/>
@@ -42259,50 +42033,51 @@
     <w:rsid w:val="00C71FBE"/>
     <w:rsid w:val="00C72220"/>
     <w:rsid w:val="00C72A50"/>
     <w:rsid w:val="00C72ABA"/>
     <w:rsid w:val="00C75838"/>
     <w:rsid w:val="00C81E60"/>
     <w:rsid w:val="00C8214E"/>
     <w:rsid w:val="00C8323F"/>
     <w:rsid w:val="00C8654C"/>
     <w:rsid w:val="00C87567"/>
     <w:rsid w:val="00C92081"/>
     <w:rsid w:val="00C95081"/>
     <w:rsid w:val="00C964BB"/>
     <w:rsid w:val="00CA06C4"/>
     <w:rsid w:val="00CA1CAD"/>
     <w:rsid w:val="00CA2699"/>
     <w:rsid w:val="00CA5079"/>
     <w:rsid w:val="00CA77B0"/>
     <w:rsid w:val="00CB0F7A"/>
     <w:rsid w:val="00CB26E2"/>
     <w:rsid w:val="00CB27C7"/>
     <w:rsid w:val="00CB528E"/>
     <w:rsid w:val="00CB6666"/>
     <w:rsid w:val="00CB78BE"/>
     <w:rsid w:val="00CC0968"/>
+    <w:rsid w:val="00CC1FFA"/>
     <w:rsid w:val="00CC41CB"/>
     <w:rsid w:val="00CC48B7"/>
     <w:rsid w:val="00CC4C60"/>
     <w:rsid w:val="00CC7A8E"/>
     <w:rsid w:val="00CD130F"/>
     <w:rsid w:val="00CD34AF"/>
     <w:rsid w:val="00CD4BB4"/>
     <w:rsid w:val="00CD57C1"/>
     <w:rsid w:val="00CD5DDD"/>
     <w:rsid w:val="00CD5F29"/>
     <w:rsid w:val="00CD6F24"/>
     <w:rsid w:val="00CE215B"/>
     <w:rsid w:val="00CE3DE6"/>
     <w:rsid w:val="00CF0555"/>
     <w:rsid w:val="00CF071C"/>
     <w:rsid w:val="00CF2202"/>
     <w:rsid w:val="00CF377B"/>
     <w:rsid w:val="00D009B7"/>
     <w:rsid w:val="00D0365F"/>
     <w:rsid w:val="00D0464A"/>
     <w:rsid w:val="00D06205"/>
     <w:rsid w:val="00D11739"/>
     <w:rsid w:val="00D124B4"/>
     <w:rsid w:val="00D126A9"/>
     <w:rsid w:val="00D13347"/>
@@ -42340,50 +42115,51 @@
     <w:rsid w:val="00D761D0"/>
     <w:rsid w:val="00D76E34"/>
     <w:rsid w:val="00D80ADE"/>
     <w:rsid w:val="00D83082"/>
     <w:rsid w:val="00D839FA"/>
     <w:rsid w:val="00D8424F"/>
     <w:rsid w:val="00D92048"/>
     <w:rsid w:val="00D92321"/>
     <w:rsid w:val="00D9349C"/>
     <w:rsid w:val="00D93BAE"/>
     <w:rsid w:val="00D9484D"/>
     <w:rsid w:val="00D96889"/>
     <w:rsid w:val="00D97934"/>
     <w:rsid w:val="00DA0C21"/>
     <w:rsid w:val="00DA1F80"/>
     <w:rsid w:val="00DA3335"/>
     <w:rsid w:val="00DA40AC"/>
     <w:rsid w:val="00DA4289"/>
     <w:rsid w:val="00DA4D18"/>
     <w:rsid w:val="00DA7A65"/>
     <w:rsid w:val="00DB2095"/>
     <w:rsid w:val="00DB32C8"/>
     <w:rsid w:val="00DB34DD"/>
     <w:rsid w:val="00DB582E"/>
     <w:rsid w:val="00DB65D4"/>
+    <w:rsid w:val="00DC02EA"/>
     <w:rsid w:val="00DC18F4"/>
     <w:rsid w:val="00DC3D92"/>
     <w:rsid w:val="00DC44BA"/>
     <w:rsid w:val="00DC547C"/>
     <w:rsid w:val="00DC647D"/>
     <w:rsid w:val="00DC7775"/>
     <w:rsid w:val="00DD3845"/>
     <w:rsid w:val="00DD55CC"/>
     <w:rsid w:val="00DD5B69"/>
     <w:rsid w:val="00DD6860"/>
     <w:rsid w:val="00DD68A5"/>
     <w:rsid w:val="00DE4A8E"/>
     <w:rsid w:val="00DE4BA7"/>
     <w:rsid w:val="00DE786D"/>
     <w:rsid w:val="00DF12B2"/>
     <w:rsid w:val="00DF2AD5"/>
     <w:rsid w:val="00DF33FA"/>
     <w:rsid w:val="00DF389C"/>
     <w:rsid w:val="00DF564F"/>
     <w:rsid w:val="00DF6733"/>
     <w:rsid w:val="00DF7514"/>
     <w:rsid w:val="00DF7F7D"/>
     <w:rsid w:val="00E01139"/>
     <w:rsid w:val="00E02253"/>
     <w:rsid w:val="00E02DA8"/>
@@ -42398,112 +42174,119 @@
     <w:rsid w:val="00E21A74"/>
     <w:rsid w:val="00E21DC9"/>
     <w:rsid w:val="00E24220"/>
     <w:rsid w:val="00E24461"/>
     <w:rsid w:val="00E2524F"/>
     <w:rsid w:val="00E27B40"/>
     <w:rsid w:val="00E27B7F"/>
     <w:rsid w:val="00E31162"/>
     <w:rsid w:val="00E3254E"/>
     <w:rsid w:val="00E33D2F"/>
     <w:rsid w:val="00E358C6"/>
     <w:rsid w:val="00E3592B"/>
     <w:rsid w:val="00E40D98"/>
     <w:rsid w:val="00E42320"/>
     <w:rsid w:val="00E42733"/>
     <w:rsid w:val="00E43EFF"/>
     <w:rsid w:val="00E45FE2"/>
     <w:rsid w:val="00E46407"/>
     <w:rsid w:val="00E4689F"/>
     <w:rsid w:val="00E478ED"/>
     <w:rsid w:val="00E50141"/>
     <w:rsid w:val="00E51FD5"/>
     <w:rsid w:val="00E52F3A"/>
     <w:rsid w:val="00E52F3B"/>
     <w:rsid w:val="00E56D3E"/>
+    <w:rsid w:val="00E6016F"/>
+    <w:rsid w:val="00E62387"/>
     <w:rsid w:val="00E62681"/>
     <w:rsid w:val="00E627DB"/>
     <w:rsid w:val="00E6407C"/>
     <w:rsid w:val="00E6499C"/>
     <w:rsid w:val="00E71BA5"/>
     <w:rsid w:val="00E731C2"/>
     <w:rsid w:val="00E74E4D"/>
     <w:rsid w:val="00E75632"/>
     <w:rsid w:val="00E766B1"/>
     <w:rsid w:val="00E76F8A"/>
     <w:rsid w:val="00E8070C"/>
     <w:rsid w:val="00E82F5D"/>
     <w:rsid w:val="00E84B5C"/>
     <w:rsid w:val="00E8545D"/>
     <w:rsid w:val="00E85669"/>
     <w:rsid w:val="00E85749"/>
     <w:rsid w:val="00E85896"/>
     <w:rsid w:val="00E85AF8"/>
     <w:rsid w:val="00E85CC9"/>
     <w:rsid w:val="00E87E23"/>
     <w:rsid w:val="00E901C7"/>
     <w:rsid w:val="00E9035D"/>
     <w:rsid w:val="00E90B83"/>
     <w:rsid w:val="00E91761"/>
     <w:rsid w:val="00E92393"/>
     <w:rsid w:val="00E9320B"/>
     <w:rsid w:val="00E9492D"/>
     <w:rsid w:val="00E9494D"/>
     <w:rsid w:val="00E97159"/>
     <w:rsid w:val="00EA4030"/>
     <w:rsid w:val="00EA5089"/>
     <w:rsid w:val="00EA74DB"/>
+    <w:rsid w:val="00EB0413"/>
     <w:rsid w:val="00EB22B9"/>
     <w:rsid w:val="00EB4506"/>
     <w:rsid w:val="00EB5019"/>
     <w:rsid w:val="00EB5BD7"/>
     <w:rsid w:val="00EB6F57"/>
     <w:rsid w:val="00EB7745"/>
     <w:rsid w:val="00EC044D"/>
     <w:rsid w:val="00EC04EF"/>
     <w:rsid w:val="00EC0A4B"/>
     <w:rsid w:val="00EC1668"/>
     <w:rsid w:val="00EC216C"/>
     <w:rsid w:val="00EC611B"/>
     <w:rsid w:val="00EC64EE"/>
     <w:rsid w:val="00EC756F"/>
     <w:rsid w:val="00ED1651"/>
     <w:rsid w:val="00ED5AFF"/>
     <w:rsid w:val="00ED651D"/>
     <w:rsid w:val="00ED680E"/>
+    <w:rsid w:val="00EF1498"/>
     <w:rsid w:val="00EF178E"/>
+    <w:rsid w:val="00EF3482"/>
+    <w:rsid w:val="00EF4D12"/>
     <w:rsid w:val="00EF5918"/>
     <w:rsid w:val="00EF640B"/>
     <w:rsid w:val="00EF6658"/>
     <w:rsid w:val="00EF6717"/>
     <w:rsid w:val="00F003BA"/>
     <w:rsid w:val="00F00DDE"/>
     <w:rsid w:val="00F0120B"/>
     <w:rsid w:val="00F01792"/>
     <w:rsid w:val="00F01E29"/>
     <w:rsid w:val="00F020FB"/>
     <w:rsid w:val="00F02A30"/>
+    <w:rsid w:val="00F03656"/>
     <w:rsid w:val="00F036D1"/>
     <w:rsid w:val="00F046E2"/>
     <w:rsid w:val="00F04CD1"/>
     <w:rsid w:val="00F07CBC"/>
     <w:rsid w:val="00F10FEE"/>
     <w:rsid w:val="00F11A42"/>
     <w:rsid w:val="00F12A2F"/>
     <w:rsid w:val="00F146D9"/>
     <w:rsid w:val="00F17CD7"/>
     <w:rsid w:val="00F20B80"/>
     <w:rsid w:val="00F20FC3"/>
     <w:rsid w:val="00F22311"/>
     <w:rsid w:val="00F238FD"/>
     <w:rsid w:val="00F23CA8"/>
     <w:rsid w:val="00F24553"/>
     <w:rsid w:val="00F25F0A"/>
     <w:rsid w:val="00F25FCC"/>
     <w:rsid w:val="00F260F1"/>
     <w:rsid w:val="00F27F4C"/>
     <w:rsid w:val="00F309FD"/>
     <w:rsid w:val="00F31894"/>
     <w:rsid w:val="00F32C02"/>
     <w:rsid w:val="00F33533"/>
     <w:rsid w:val="00F344BA"/>
     <w:rsid w:val="00F34956"/>
@@ -42567,50 +42350,51 @@
     <w:rsid w:val="00FA4EA3"/>
     <w:rsid w:val="00FA663E"/>
     <w:rsid w:val="00FA79EF"/>
     <w:rsid w:val="00FA7E9A"/>
     <w:rsid w:val="00FB34C8"/>
     <w:rsid w:val="00FB3BE0"/>
     <w:rsid w:val="00FB62AE"/>
     <w:rsid w:val="00FB7CF0"/>
     <w:rsid w:val="00FC006E"/>
     <w:rsid w:val="00FC022F"/>
     <w:rsid w:val="00FC0D6B"/>
     <w:rsid w:val="00FC2ED8"/>
     <w:rsid w:val="00FC2FA9"/>
     <w:rsid w:val="00FC472D"/>
     <w:rsid w:val="00FC5915"/>
     <w:rsid w:val="00FC7C05"/>
     <w:rsid w:val="00FD129B"/>
     <w:rsid w:val="00FD6481"/>
     <w:rsid w:val="00FD73A3"/>
     <w:rsid w:val="00FD76EB"/>
     <w:rsid w:val="00FE0C42"/>
     <w:rsid w:val="00FE14BA"/>
     <w:rsid w:val="00FE2D37"/>
     <w:rsid w:val="00FE2ECE"/>
     <w:rsid w:val="00FE32E7"/>
+    <w:rsid w:val="00FE3738"/>
     <w:rsid w:val="00FE614B"/>
     <w:rsid w:val="00FE6DC9"/>
     <w:rsid w:val="00FF1AAD"/>
     <w:rsid w:val="00FF1ED7"/>
     <w:rsid w:val="00FF227F"/>
     <w:rsid w:val="00FF43EB"/>
     <w:rsid w:val="00FF654E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="th-TH"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="1026"/>
@@ -46089,67 +45873,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B02C441E-E4BA-476F-9289-AE1B01337FBB}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
   <Pages>13</Pages>
-  <Words>4674</Words>
-  <Characters>26644</Characters>
+  <Words>4649</Words>
+  <Characters>26500</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>222</Lines>
+  <Lines>220</Lines>
   <Paragraphs>62</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>ชื่อเรื่อง</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>31256</CharactersWithSpaces>
+  <CharactersWithSpaces>31087</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:creator>EZYTECH2</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>