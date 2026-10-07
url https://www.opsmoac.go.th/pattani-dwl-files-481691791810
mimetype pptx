--- v0 (2026-09-17)
+++ v1 (2026-10-07)
@@ -480,54 +480,54 @@
           <a:insideV>
             <a:ln>
               <a:noFill/>
             </a:ln>
           </a:insideV>
         </a:tcBdr>
         <a:fill>
           <a:noFill/>
         </a:fill>
       </a:tcStyle>
     </a:wholeTbl>
   </a:tblStyle>
 </a:tblStyleLst>
 </file>
 
 <file path=ppt/viewProps.xml><?xml version="1.0" encoding="utf-8"?>
 <p:viewPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:p="http://schemas.openxmlformats.org/presentationml/2006/main">
   <p:normalViewPr horzBarState="maximized">
     <p:restoredLeft sz="15000" autoAdjust="0"/>
     <p:restoredTop sz="94454" autoAdjust="0"/>
   </p:normalViewPr>
   <p:slideViewPr>
     <p:cSldViewPr showGuides="1">
       <p:cViewPr>
         <p:scale>
-          <a:sx n="196" d="100"/>
-          <a:sy n="196" d="100"/>
+          <a:sx n="118" d="100"/>
+          <a:sy n="118" d="100"/>
         </p:scale>
-        <p:origin x="600" y="-5820"/>
+        <p:origin x="1560" y="-2472"/>
       </p:cViewPr>
       <p:guideLst>
         <p:guide orient="horz" pos="3120"/>
         <p:guide pos="2160"/>
       </p:guideLst>
     </p:cSldViewPr>
   </p:slideViewPr>
   <p:notesTextViewPr>
     <p:cViewPr>
       <p:scale>
         <a:sx n="1" d="1"/>
         <a:sy n="1" d="1"/>
       </p:scale>
       <p:origin x="0" y="0"/>
     </p:cViewPr>
   </p:notesTextViewPr>
   <p:gridSpacing cx="76200" cy="76200"/>
 </p:viewPr>
 </file>
 
 <file path=ppt/_rels/presentation.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/presProps" Target="presProps.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slide" Target="slides/slide1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/slideMaster" Target="slideMasters/slideMaster1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/tableStyles" Target="tableStyles.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/viewProps" Target="viewProps.xml"/></Relationships>
 </file>
 
 <file path=ppt/charts/_rels/chart1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
@@ -1526,63 +1526,63 @@
                 <c:pt idx="6">
                   <c:v>ปลานิลแดง</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>ปลาบึก</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>ปลาสวยงามอื่นๆ</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$13</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="12"/>
                 <c:pt idx="0">
                   <c:v>1718.58</c:v>
                 </c:pt>
                 <c:pt idx="1">
                   <c:v>102.86060000000001</c:v>
                 </c:pt>
                 <c:pt idx="2">
-                  <c:v>7.52</c:v>
+                  <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
-                  <c:v>9.68</c:v>
+                  <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>1.2</c:v>
+                  <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>0</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-DE74-484F-ABB4-143F300FFE21}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
@@ -1843,51 +1843,51 @@
             <a:ln>
               <a:noFill/>
             </a:ln>
             <a:effectLst/>
             <a:sp3d/>
           </c:spPr>
           <c:invertIfNegative val="0"/>
           <c:cat>
             <c:strRef>
               <c:f>Sheet1!$A$2</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>พืชและข้าว</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
-                  <c:v>731.43299999999999</c:v>
+                  <c:v>877.28830000000005</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-AC74-47EC-A00D-E79BDC5F7EBC}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:ser>
           <c:idx val="1"/>
           <c:order val="1"/>
           <c:tx>
             <c:strRef>
               <c:f>Sheet1!$C$1</c:f>
               <c:strCache>
                 <c:ptCount val="1"/>
                 <c:pt idx="0">
                   <c:v>2568</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:tx>
           <c:spPr>
@@ -10642,75 +10642,75 @@
                 <c:pt idx="4">
                   <c:v>หน่อไม้ฝั่ง</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>คะน้า</c:v>
                 </c:pt>
                 <c:pt idx="6">
                   <c:v>ส้มโอ</c:v>
                 </c:pt>
                 <c:pt idx="7">
                   <c:v>มะพร้าว</c:v>
                 </c:pt>
                 <c:pt idx="8">
                   <c:v>อื่นๆพืชไร่/พืชผัก</c:v>
                 </c:pt>
               </c:strCache>
             </c:strRef>
           </c:cat>
           <c:val>
             <c:numRef>
               <c:f>Sheet1!$B$2:$B$11</c:f>
               <c:numCache>
                 <c:formatCode>General</c:formatCode>
                 <c:ptCount val="10"/>
                 <c:pt idx="0">
-                  <c:v>120</c:v>
+                  <c:v>16</c:v>
                 </c:pt>
                 <c:pt idx="1">
-                  <c:v>112.25</c:v>
+                  <c:v>127.5</c:v>
                 </c:pt>
                 <c:pt idx="2">
                   <c:v>0</c:v>
                 </c:pt>
                 <c:pt idx="3">
                   <c:v>4</c:v>
                 </c:pt>
                 <c:pt idx="4">
                   <c:v>1</c:v>
                 </c:pt>
                 <c:pt idx="5">
                   <c:v>4.1399999999999997</c:v>
                 </c:pt>
                 <c:pt idx="6">
-                  <c:v>0.5</c:v>
+                  <c:v>19.25</c:v>
                 </c:pt>
                 <c:pt idx="7">
-                  <c:v>228.25</c:v>
+                  <c:v>282.5</c:v>
                 </c:pt>
                 <c:pt idx="8">
-                  <c:v>261.29300000000001</c:v>
+                  <c:v>422.89299999999997</c:v>
                 </c:pt>
               </c:numCache>
             </c:numRef>
           </c:val>
           <c:extLst>
             <c:ext xmlns:c16="http://schemas.microsoft.com/office/drawing/2014/chart" uri="{C3380CC4-5D6E-409C-BE32-E72D297353CC}">
               <c16:uniqueId val="{00000000-DE74-484F-ABB4-143F300FFE21}"/>
             </c:ext>
           </c:extLst>
         </c:ser>
         <c:dLbls>
           <c:showLegendKey val="0"/>
           <c:showVal val="1"/>
           <c:showCatName val="0"/>
           <c:showSerName val="0"/>
           <c:showPercent val="0"/>
           <c:showBubbleSize val="0"/>
         </c:dLbls>
         <c:gapWidth val="150"/>
         <c:shape val="box"/>
         <c:axId val="-745144400"/>
         <c:axId val="-745137328"/>
         <c:axId val="0"/>
       </c:bar3DChart>
       <c:catAx>
@@ -21816,67 +21816,67 @@
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="0">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" idx="minor">
           <a:schemeClr val="lt1"/>
         </a:fontRef>
       </cdr:style>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" vertOverflow="clip"/>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
         <a:p xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:endParaRPr lang="th-TH" kern="1200"/>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.28024</cdr:x>
       <cdr:y>0.19715</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.89919</cdr:x>
-      <cdr:y>0.46654</cdr:y>
+      <cdr:y>0.61499</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="4" name="กล่องข้อความ 68">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{FC334F2E-4E23-41A2-2773-049B28BE7AC6}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="329411" y="145223"/>
-          <a:ext cx="727545" cy="198431"/>
+          <a:off x="329408" y="145220"/>
+          <a:ext cx="727545" cy="307777"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" rtlCol="0">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:defPPr>
             <a:defRPr lang="en-US"/>
           </a:defPPr>
           <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:defRPr sz="1800" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl1pPr>
           <a:lvl2pPr marL="457200" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -21970,51 +21970,51 @@
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="th-TH" sz="700" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:schemeClr val="bg1"/>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
             </a:rPr>
-            <a:t>185 ราย 1,821.4406 ไร่</a:t>
+            <a:t>180 ราย 1,833..4306 ไร่</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=ppt/drawings/drawing4.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.25139</cdr:x>
       <cdr:y>0.18356</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.76025</cdr:x>
       <cdr:y>0.39112</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="กล่องข้อความ 68">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{71D5F72D-CE69-0BC7-4D40-66454ACC9030}"/>
@@ -22160,67 +22160,67 @@
           <a:r>
             <a:rPr kumimoji="0" lang="th-TH" sz="800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
             </a:rPr>
             <a:t> ราย 1,12.497 ไร่</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.28248</cdr:x>
       <cdr:y>0.36022</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.79135</cdr:x>
-      <cdr:y>0.56778</cdr:y>
+      <cdr:y>0.6864</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="3" name="กล่องข้อความ 68">
           <a:extLst xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
               <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{45145B48-B8CC-2DEF-12F0-7A2FD50692E5}"/>
             </a:ext>
           </a:extLst>
         </cdr:cNvPr>
         <cdr:cNvSpPr txBox="1"/>
       </cdr:nvSpPr>
       <cdr:spPr>
         <a:xfrm xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
-          <a:off x="416849" y="373885"/>
-          <a:ext cx="750920" cy="215436"/>
+          <a:off x="416845" y="373889"/>
+          <a:ext cx="750921" cy="338554"/>
         </a:xfrm>
         <a:prstGeom xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" prst="rect">
           <a:avLst/>
         </a:prstGeom>
         <a:noFill xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main"/>
       </cdr:spPr>
       <cdr:txBody>
         <a:bodyPr xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" wrap="square" rtlCol="0">
           <a:spAutoFit/>
         </a:bodyPr>
         <a:lstStyle xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
           <a:defPPr>
             <a:defRPr lang="en-US"/>
           </a:defPPr>
           <a:lvl1pPr marL="0" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
             <a:defRPr sz="1800" kern="1200">
               <a:solidFill>
                 <a:schemeClr val="tx1"/>
               </a:solidFill>
               <a:latin typeface="+mn-lt"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="+mn-cs"/>
             </a:defRPr>
           </a:lvl1pPr>
           <a:lvl2pPr marL="457200" indent="0" algn="l" defTabSz="457200" rtl="0" eaLnBrk="1" latinLnBrk="0" hangingPunct="1">
@@ -22312,51 +22312,51 @@
             <a:spcBef>
               <a:spcPts val="0"/>
             </a:spcBef>
             <a:spcAft>
               <a:spcPts val="0"/>
             </a:spcAft>
             <a:buClrTx/>
             <a:buSzTx/>
             <a:buFontTx/>
             <a:buNone/>
             <a:tabLst/>
             <a:defRPr/>
           </a:pPr>
           <a:r>
             <a:rPr kumimoji="0" lang="th-TH" sz="800" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               <a:ea typeface="+mn-ea"/>
               <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
             </a:rPr>
-            <a:t>453 ราย 731.433 ไร่</a:t>
+            <a:t>533 ราย 877.2883 ไร่</a:t>
           </a:r>
         </a:p>
       </cdr:txBody>
     </cdr:sp>
   </cdr:relSizeAnchor>
 </c:userShapes>
 </file>
 
 <file path=ppt/drawings/drawing5.xml><?xml version="1.0" encoding="utf-8"?>
 <c:userShapes xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart">
   <cdr:relSizeAnchor xmlns:cdr="http://schemas.openxmlformats.org/drawingml/2006/chartDrawing">
     <cdr:from>
       <cdr:x>0.6751</cdr:x>
       <cdr:y>0.0762</cdr:y>
     </cdr:from>
     <cdr:to>
       <cdr:x>0.81975</cdr:x>
       <cdr:y>0.21405</cdr:y>
     </cdr:to>
     <cdr:sp macro="" textlink="">
       <cdr:nvSpPr>
         <cdr:cNvPr id="2" name="สี่เหลี่ยมผืนผ้า 1"/>
         <cdr:cNvSpPr/>
       </cdr:nvSpPr>
       <cdr:spPr>
@@ -24720,51 +24720,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master subtitle style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -24890,51 +24890,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25070,51 +25070,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25240,51 +25240,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25484,51 +25484,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Date Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -25716,51 +25716,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26083,51 +26083,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Fifth level</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="7" name="Date Placeholder 6"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="8" name="Footer Placeholder 7"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26201,51 +26201,51 @@
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master title style</a:t>
             </a:r>
             <a:endParaRPr lang="en-US" dirty="0"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Date Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="4" name="Footer Placeholder 3"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26296,51 +26296,51 @@
       <p:grpSpPr>
         <a:xfrm>
           <a:off x="0" y="0"/>
           <a:ext cx="0" cy="0"/>
           <a:chOff x="0" y="0"/>
           <a:chExt cx="0" cy="0"/>
         </a:xfrm>
       </p:grpSpPr>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="2" name="Date Placeholder 1"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="3" name="Footer Placeholder 2"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26573,51 +26573,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -26830,51 +26830,51 @@
             <a:pPr lvl="0"/>
             <a:r>
               <a:rPr lang="en-US"/>
               <a:t>Click to edit Master text styles</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Date Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="dt" sz="half" idx="10"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="Footer Placeholder 5"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="11"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr/>
         <p:txBody>
           <a:bodyPr/>
           <a:lstStyle/>
           <a:p>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
@@ -27047,51 +27047,51 @@
         <p:spPr>
           <a:xfrm>
             <a:off x="471488" y="9181397"/>
             <a:ext cx="1543050" cy="527403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
           <a:bodyPr vert="horz" lIns="91440" tIns="45720" rIns="91440" bIns="45720" rtlCol="0" anchor="ctr"/>
           <a:lstStyle>
             <a:lvl1pPr algn="l">
               <a:defRPr sz="900">
                 <a:solidFill>
                   <a:schemeClr val="tx1">
                     <a:tint val="75000"/>
                   </a:schemeClr>
                 </a:solidFill>
               </a:defRPr>
             </a:lvl1pPr>
           </a:lstStyle>
           <a:p>
             <a:fld id="{0CD10211-E1F9-48CC-88D1-78A832E36FD7}" type="datetimeFigureOut">
               <a:rPr lang="en-US" smtClean="0"/>
-              <a:t>9/2/2026</a:t>
+              <a:t>10/6/2026</a:t>
             </a:fld>
             <a:endParaRPr lang="en-US"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="5" name="Footer Placeholder 4"/>
           <p:cNvSpPr>
             <a:spLocks noGrp="1"/>
           </p:cNvSpPr>
           <p:nvPr>
             <p:ph type="ftr" sz="quarter" idx="3"/>
           </p:nvPr>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="2271713" y="9181397"/>
             <a:ext cx="2314575" cy="527403"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
         </p:spPr>
         <p:txBody>
@@ -27950,51 +27950,51 @@
           <a:p>
             <a:pPr lvl="0" algn="ctr">
               <a:lnSpc>
                 <a:spcPct val="150000"/>
               </a:lnSpc>
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr kumimoji="0" lang="th-TH" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:srgbClr val="C0CF3A">
                     <a:lumMod val="40000"/>
                     <a:lumOff val="60000"/>
                   </a:srgbClr>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
                 <a:ea typeface="Arial Unicode MS"/>
                 <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
-              <a:t>ข้อมูล ณ วันที่ 31 สิงหาคม 2569</a:t>
+              <a:t>ข้อมูล ณ วันที่ 30 กันยายน 2569</a:t>
             </a:r>
             <a:endParaRPr kumimoji="0" lang="en-US" sz="1100" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
               <a:ln>
                 <a:noFill/>
               </a:ln>
               <a:solidFill>
                 <a:srgbClr val="C0CF3A">
                   <a:lumMod val="40000"/>
                   <a:lumOff val="60000"/>
                 </a:srgbClr>
               </a:solidFill>
               <a:effectLst/>
               <a:uLnTx/>
               <a:uFillTx/>
               <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               <a:ea typeface="Arial Unicode MS"/>
               <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
             </a:endParaRPr>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="34" name="Rectangle 33">
             <a:extLst>
@@ -29252,51 +29252,51 @@
               <a:rPr lang="th-TH" sz="800" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
                 <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
                 <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
               <a:t>                              </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="th-TH" sz="800" b="1" i="0" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="TH Chakra Petch"/>
               </a:rPr>
-              <a:t> (*** ข้อมูล ณ วันที่ 31 สิงหาคม 2569***)</a:t>
+              <a:t> (*** ข้อมูล ณ วันที่ 30 กันยายน 2569***)</a:t>
             </a:r>
             <a:endParaRPr lang="th-TH" sz="800" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="thaiDist">
               <a:defRPr/>
             </a:pPr>
             <a:endParaRPr lang="th-TH" sz="800" dirty="0">
               <a:solidFill>
                 <a:prstClr val="black"/>
               </a:solidFill>
               <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               <a:ea typeface="Calibri" panose="020F0502020204030204" pitchFamily="34" charset="0"/>
               <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
             </a:endParaRPr>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="thaiDist">
@@ -29601,51 +29601,51 @@
           <a:p>
             <a:pPr lvl="0" algn="thaiDist">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="th-TH" sz="700" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
               <a:t>                                                                </a:t>
             </a:r>
           </a:p>
           <a:p>
             <a:pPr lvl="0" algn="thaiDist">
               <a:defRPr/>
             </a:pPr>
             <a:r>
               <a:rPr lang="th-TH" sz="700" b="1" dirty="0">
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
-              <a:t>                                                                           (*** ข้อมูล ณ วันที่ 31 สิงหาคม 2569***)</a:t>
+              <a:t>                                                                           (*** ข้อมูล ณ วันที่ 30 กันยายน 2569***)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="6" name="AutoShape 4" descr="data:image/jpeg;base64,/9j/4AAQSkZJRgABAQAAAQABAAD/2wCEAAkGBxMTEhUTEhMWFRUXGCAbGBgYGCAeGxoeHRwaGhsiGx4gHiggHh0lHSIeIjEiJSkrLy4uICAzODMtNygtLisBCgoKDg0OGxAQGy8lICYwNTA1MTAvLS81NS8wLy0vLTIvLy8tLy0vLS01Ny0uLS0tLS8tLS0tLS0tLTUtLS0tLf/AABEIAREAuQMBIgACEQEDEQH/xAAbAAACAwEBAQAAAAAAAAAAAAAEBQIDBgABB//EAFAQAAIBAgQEAwQGBQgIBAUFAAECEQMhAAQSMQUiQVETYXEGMoGRFCNCUqGxYsHR4fAVM1NykpPS8RY0Q1RzgrLTJKKzwmOkw9TiBzVVg5T/xAAaAQACAwEBAAAAAAAAAAAAAAACAwEEBQAG/8QAMREAAgIBAwIDBwQDAAMAAAAAAQIAEQMSITEEQVFx8BMiMmGBkcEFobHxM9HhFCNC/9oADAMBAAIRAxEAPwDWulaKRVlVVXmQFpYRbSZEX6RfrtiqlnBT1+H706nVRMk7FrbmPekTHUDA3jtWWVIpjUJ1ztNxynlYjqJja4xCrTSkwo0i3i+/BgtpnvsRJgTf0xTsgWvb19ZkRiEeutOoxKVNQZqUQzAfZqEEkr6WNulsQzWZpeKtEiKgEgIQoCzfmF9M9I+G2BatapXXRXBWGgAFRPYg3n0B8jImeq8TSUpHQSzRqFgDBJBInSYHTfywRdW+c6zB85kal/pDhqbyAx9wDoCBHS0mL3tsCDXzCmilMMVcCSVsB1MRqI7de+Dk4fKuGPjqdgLqix7pU+8BuGgkztYYI4bTYKjZUmpTkDUSNOidLGn1LL0BGkx6THsyDY7/AGkqLlNZNFcVUc1S6iRNpX3tIRbG4mxPuz5zPiZnxHE5Z15LqS4P2WMFbes2j4M/ARahrpUJcqKbCpIEAlhCgAht7gbdDipMu+Yp1Qo8CqZXxHvVQ9CFgcp3EkSDcC4wxlLE1GBJTRNBXpoaKGs8qChkAhSSXeNSTBAMSZgdcV/RaqO8jXTYDRoZvq4nWGlgak2IME9I7sM7pC0su1PS9QkKqwEJUajeOUACbie04Co8Lqq7LWBeiY0qCXjfVqmNQNosSNsSy1Qr6zqMW5rOfUA5QALuh1RTa99C303nYLfuNz1dNSu9VzWQHSSIeDuoSIYHyU7b2wC61HQvlaZqJJiCNB5iCQT5ztafjg1MpTBFQ1AXpmAz2I1CCNNonyAJgdsLOQ80RW0LRJ0OJ1arGnUAppMBmUDxJ+4GJAI2ggnHucWnl6WkTWWmP5sS1UAmZJEzE7sBbck7lUWNdmokNSCgcxQjxdU3p6ugiCCDv2gmvNMmRpCmvNTTZQSag1NN9ywk3YxAuZ6sCkrTbztBg2Z4fUq6GVkSmLmkjHS46cwFvgt+vkEaS1GalQQ+IhXXpIUKDMSQDOx6GO2HWa4FUdlaUsSSijSryPt76iDcTbe15ExUVyaaAGpRhX5tBSbhZSTcXgWiOuyjiZj7wnaIkTg7+HGZ0lDOotJSJ5eUGxiOYjfrjqnBcwADQU6WMszHmjuoBJ+BE/ljQUsgBSK50+LdtTsPqyCTp5QdKwsC43G5xY6VV0eCWFMEa9QBOiP9mLtMx73TYHBjAOCIeiZt+FshL+LLsIKsGJgdkgEeoHaceJmH0GlULUQxKgAQzA7MpPuz6SPI4e56mqsa1JiaxXSQVZiQDMFAJWCegG/nhdlUfMqVzM0mbUppggGOhBiSSL222Oxx3swrWLuATUpy2cXLaVXTVlgkA3BMDn30jpq7nbFWZDeLdB4ZB+r6BpkMCdzEjYYIaKZSlZzqFNQh1f3g+wttzP7TMzwUlg7aCgW9ECEBmdU9TFoIA626nZozgwPMWAJWNTSksh0kkwFIExaZI8reeFfg5772W+TY02RdKyMcuPDMlQ5lRqW1lU/WAHuYPngP+SeI/wC8Zf8AsNhJxk7g19LgxPQoqyqWbwyrBtNotcq5i4Ox29OmDMvWpms4SjTB0gl1Y+nK4EztYRHylVpBZWqVGLKSQe9ouqwG722gHF3j+I9h7oEFtmnqo6R1xGLPpFVFi+JcJfxFr1CyTa5ChY2cTfrzEREE49z3D6fg01p6mQsoHLyqhtq1EcygXm9rzgMKqKRXOuWjybVZV0T8Nvjg181VWotMgqoW7GCUA91QBIv3O0YAZFN6hd/aRxtCKeV8NkaVKFdMNpNOx3HYnve3TBGQzrurHK6UksAxnQGB5vq4hhN5EE98A1aqozVNXjO4BiZZSB9hVHUdABJFzi1PFqU6dSmRT1Q5gmXBiQQYCtp63Iw1TR2Jr1tOBjmvUAenUbWuY0MEE6g6nSW5VI1KDFyFI8pva2darrpFRQYDkqHdiR71MSDY2Kk/MEEqM5WXWhGsVlQ2LBmCnrLkjSSO/Qxjqeaq1abCqfDJlQU6g7HUZAbyG3fDWyBWqM1xiM2tBVSolN2YqGanHvDd6v2qYm+ozBIEyRJdGjVLMaoLUSAUVKjEqb6tcwXU2I97qIjdXR4s9NKdNV8VYC+KCYEDdzpiW8iZJ+OCKFJ0c61D0mAimgsrfaYgmGBEfHpc4gOLh65ZVzEUnfIhquktyKBp1TzgElYIMys7giAdqxw5qtQVKlQFqU6WaOUMIaVGmJHe9hfF1TNI1F6uRRdQB0EEJTdltpYbnbTJW3QjHZihQqmm9So+tLqWYgybfzZ5GB/qkTEXAweoAUYeoCE5TiXjO1EaeSJYqWV5m9MmAQNibwZHSTCpmkyFEK5Loo3JLVDJ3YfaPdp84sce5fMmq7UagKKoBWoUAFQmRCB5grF7dQRAx0JkaRJZnVZLEkmqZO7R78TEkCFHlhgIIhydfhbM6uGAQTqooYV52LHYkdBABkzNorzbKRVGWpA5ikm2rTpbSTTV9JvO4FxfpOFftnmvolJKrITSLFKlGk2kNrVo1GxsfugHvI2+acF9rq+Xcmm0rPU3IBMAk7kAxJwD5VQ0Zo9J+nZeoQ5F7fvNNx3j5zGTWuKpqGk5XNUCCimm5iGX7ynReZBJIi0bThfHGrrSeiZotIqO0TTOmQLb3gSRaRvNvj/G88a1VqyoR4oJrLTspMiSBeAQF1TMsJ6xgr2H9pXydUw2qk26+Q2MW5h8Oo9E+19+aWX9K19P7ophuB+P9T6DXzKLxhVVyWOWIYnmBM6hAEXKgWHYWw6NNs1RKuTQZwwKKR4iQY969wYMiIkXx8nyvtGH4wM0BymqBex06fDvFvd33/XjSJ7TDNcRqvTrLl6dOiFV3EW10y83sWJKg3i1pwWsG9+8pdV+muAu3CWfPwm1r1lpeFQZJZ+WmouG0jUZmNMATf4EnHiZWoKpNTS6aeWnOpkM3MuQCCI8x5g2uzOcpLFN6ZV2MoqxqaOqkHpNzIibxOACrio3j+5C+FDExIOoVSPPvIjqcEdKgm5hGgYTma6ujvlAalQSBpsrMLEMWsDNiRcfCMK//Gf0WY+dLB9fP0sujGmpbRc0UWbsZYgD3bnUZtvhn4z/ANLS/sn/ALmBrFkGoGTSnmYRkpeIiuqeJBK6ILQbEybRtvv2x7WoO1qihUEaIVSf0ixuFIttA/VS+aBGmTFMwCBYTsNQ7xt5eWJ0a7kMlU9IUBoBH4G43xW1pwe48zKwni+HQQ6R4zXABHMSTB1N7sDrI2893i8Mqa0JKlSIZAWAP3SHDMQBewEHCvJ1HpKmimGQFU5wQKS7auhaNoA7XwTmKLVKgYMrU4IemECrP3rlpbpfy7YYqrQYc9vn5w7veDvlENSqKCsGDw0kR4kdWJJJiJK3jzEAatk6pCksaTTNUAgCeo1fbHmD8Ri/McQquhq0NIIMLJiSlvdFvKbY6rllYqWqmbuAwjnkQYsTMmB8sQVUE6f5ktW0lSytM1UREVqrU9WsSFYAgGW0xIMco1b4O+hP4VRK76KZnmp7aTvqaNQYX5gFGxt0GbiRI8JqQGgAy6Eh5n3QSpt133GKaecSlT1V/rE1WLjU0G4XTflGw67TNzgaQOK5r1vIJEbJyikyI1ZTHPDKoUjlLKZLAj7o84AuIFYclnpvRIhUUqAjCdVmYAyCJ2iNr4EfNvT8MUR4aAywsYQCB4a3iLCNgOh6HzT1+Kms1GQAtDVFImQGUWWD20nzwwb7KfXnCDDmQDk0C+TplxJsxAVjMNY8yneIABO9jjyslEVEfUwqISUapaJBU8pCiCDFgPXEHqVczTd1C5epcA6Q1RStvemAeumDbrfAD+GKlOnVUmqAfDZTz2HMdRjT57TMXxJVSBQ3nFo7yvGDVdqUaNIgkpIqSN0kxHQyDf8AG7LcRp5SkqOeSdKszSzFjYNO7EmJnfthAUqgstUxTgFSAHN51eJK2i3zN8DahSpkUNVYHppmRN+ZrsBvPNthg90SdRj/ANp+GNm6fgmadEglgBrdWEGmQAbKDuoJmwtfHynO+xOdpuRTRa4E81I7X2ZWgq3dYtje0q9UMD4sqR7qswVux16mYR2FvLrjwZ1QH+j6VYt9YZATXAB1RJLQBJG9rziu2RHBY9vpNHpP1TP0w0puD2M+WVfHpkipRcRuHRhH4fji/I0/E+7qJsHMExvpM+95Hy3nG5z3EidLM0uv2afugqelpItt18sK+IcapPJzWl7/AGrm22lWUifPz3xV9soNLvPQYP1HNk3bHX1/EzPEchUHMFAMnUFF58xsPkPTCkyCQfiMbRvaOgwCmmwEcrlRpBvAK7Ff39sK+LcLVx4lJk9NQg9OUkyfzwYtvOavT9Tq2cVN37A+0H0oE5i9WmTocCXhhsBckCL2tK413DqfjeIKgamQxAWwZ1tzXkhWBi0EXvO3w32a4q+VzCMbAGGB+6d+vx+GPr4zj5mmoZjQLSBpH1lMg2IbURexsBKmxvOHo685Bc8n+tdIMGfUo91v57/7hFRaeUNKkCBstMffP3TJ96JOryO1gTvo5/3ej/a//DC/MlDUFBRTD2aEhnMH3tRggg9W79Zxf4df/wCL8qH7cNRCC1DvMWZs1lprNJWZTcMCI7biQ4npb8cc4oN9VXdKlaLgQN9go2+HlfHmSpsy1DQ009K6QoqEmZMXgbi4ENvck4BzawtNmXXUkAkEkAjqSLLPw9MKSgbI27f3AodoRlMzVpuqyNJklrT5CAx/ibY9zlWmjO4bX9rTAlSBsgg2Pa2B6mUqTznkjZYmT5/aEeXzxy0ytJlpaqtODa5Oo3hWgACZ+NvIL9o3C8eu/aCVjCsajKGTStRrkb7x7wsJj8evXHtJRUKka2rU/dk6iAbHlFgD3t64Co5doSor6RI1UxJEdRqB5fX8sEZNEFap4RMhRruCZJOkSTtE3Bn0xFOd79fWSBGDUqrtocBCGgKwu47qZiewuQcQrUKSJTQfWNq8OZBeoT9+0qT1MFfPYY6nUL0DSzGtAwYELU5YmFIeNU9YY3NsGV+LJNPLqtNjVMBwp0conmEEA2AAk+uHoF0lfX0MIjtAnyhDoakrTCldOpmckkReJ07iF6x54Y5TwKauaAJLkFkCswZlAUDWAdLEAC5IFrC+Fmdo1Vqujs7DSCFWdNPfVcGWB/gDqtpZ3w6U5dSQWLC40MTZjM6j+uPjgRl0Npr14GdVGaSrljXo0nJFM8pKqBI2LUne57qSAL9OmK62WQ1DTorpqqmrSIGgbBiQYIMECJJvI3wBm9VTQ3i2+0OUBwB7paJAmD12jrjzhGfXURSUgqbsCFEkTuJ1DrsRiH6nfYGv4hBY0oJAb6c0QTBQkJoge+wjm3mY6RhVVYAJ4CEIORTpgU1ExJkApFrX2vg6lm6RVkzpWoWMMwnwyze7pSTBiALTO2JcU42tN4VS4Kkl3plbiIXTyyzTvAFjY4ZlOtNRIocwwpbYcxJxHLHUr1DrMQEX3TBEMRe42ufSIOKKlGbsoA7A27DUNtgNz03wRlwAGZvU6enWB/HrgUZqSbRe0dfT8pxgZ+qL+U3Om6YYx8/GBcS4eopuwSDB3m5j7v8Al8eudqfQvo6lKR8fZnLtMggEwTpuLwAN/LG0uRJ6gg/EGf2YxHtBkjQqBImnUVtJvYg2+K/ivcjD+gzaiUJ3mp0+nULJu52WzVLRpLDSRF0lgL2B2gEm5BiTgrhXC0IZBVXzWobN6Lc9NzH4YylGoVa+4mQbbfv6YZcFq/XaFZlWCFKnSxO4MzMkgDe1saQmiVG4QUZ9H9nvY/LFlNWv4iC/htTYDrANRgNQ2tHTzM6bjXDA0io5A3XRCgCbXA1eqzpN7EYxvAM9T+ipWvaRUuzPqBgQZLGRBgdzjROKjmkWYeGlyASS6noWPQNFo2n0xIclSOPn6/qeM/Uc7vlK5CbU1JtmQ1QZc6fEVZBEjQpIEjTcSY5J6eQxd9Dr/wC9n+wf+5j3x6QYBVOoC3hqBHleB8D8rYG/lDiX9BlP7bf4cPTHqHxVUyyZXm8rUqUAQEpU6k8oEEqZ31CVtBMHqRthdm8yVfwwwp0agClz7ogddjc2EE3jaRgtKaCm/ifWUwTqVgWInuoBkD8APLBFDWTBVjTk6mJBZRGy2OoE7gknaMdQYhj6/wBQ9jM6tAmqKaVS6kTDUyqAATyybT3x7Tz7aVWiqAO0qFK6LsZIMgzvY2nDwLQpu+klhZz1LaZJAAFu2kC5j4253h/iUlrUERdRDgi7ENciGACMZ+BHxxPsQ19qke6YIMk+sVC7PpJKjTAIO2oAAmL32GJNWFQEaTTZTpDGQTN4FxI+WL6eV0NqVSagGn7TctiQRJgT/BxAZbxqTBU+jwYjTqIjYxIGk7wenTpgFx3sNvP8QQRxAqtBBS/8Q+vXySbqey6RsY6Afji3I5ti0QxpmQztHLHS4iT3Ij1wlbgNSnWHiV7apRYJLmJIX848vLBGQzVfLOqJRf3hBC6pDk3Wb26gzGI9nXzr1sJYoARvmaVFGZmJCldTB9JCgW5AAFBI+yAJid8RpcOapy0KZVJ1BmuNJILQvugkSRteJxOnmqWVUq5AZ2LFnI1eYPYdLWG3Scc+ersFeidNMA6lJEDpyXIibGdrQNyDYajq7yKueNlytcVdc6ZUByLmx92FYMB187g2xRm+INU1OKbK0xe3NbcQZW4vAJ8seVcyaNdqssW90zsNN7D3Rv5Ta+Itn6jjxKYGp4Ks0AEbk6ZnbaYwrUdx2+ciqMJ4dQoGnNQr41iSwMhxBlQbGD1GFHFs2WqAFpC7kDc/u2+eGdY048UKCUMKzSZ1qQ0SbWmYjYYzVMk6nN4IAHcnb9fyxS696RcazT/T8ALHIe0aVs5pypJA1u0AdgsEz53AwsytYnmmw/D9+Bc0IgGTzGexMiT+eOy2x7EjGc+6j5TaXGFU/OOTmCF7gfP+L4ur5almaTI4BF/UHuPPCKo25B3M/jg3J5nQxE79RivpK+8vM4pttzMfm+DkVKi6hKt1sSpAKmPOb9oPxGB01FYdYbt/FxjbcaVahpxZipDEGNUX/KLdp3jGL4nljTqQe28evljfRg+MOJr9I5YAmfRPYzKrTovVqDSr1XCH72yhR1kkGB8cN2puKnuulFVM6oJm0QbgLBN+/bHZCll6WWSabM4UNoMhlcjVK9rzcfHEOHZ3MvINNkSAAdywvMSItbpN8MKKFs9/rPB9dkGbO7juZUhp0mZl2JLFQZZjA2FyTbbvgj/SX9B/mv8Aiwtq5L6O2pndkdgImTJMLA36/wCUThn/ACev3PxGBGYYOe/ialMpKGmmrocu0GxKPLbx9YNW0XJ+d8Sq0zTKh6hSnpMICRJJ98Me3b88Q4nTqU6QTQ6klU5bggGOYTYEbn1sTgfM5aq9SWnQPsgEmO3SE+BOHMwRrP7+vXjJuzU9XMJR8RkK6WOtiOZiQLzBmbbb/lgHO8eKlQzsiFpcrufhAAvBne2LvpSIrLRXUsHlSN5vHQQZJBv+WJcTyfiImgU4Uc/3iPiCIm2xnC9Rvbb1xIABMvyMa/ERwxqKBq5ixAOx6jfqcW5bx6iOAwptJAJhiIO2oWgjy6jfAuXpaahISC4EKvMSAIA8vTbyxCtmzoX/AGdVhZIuFnmBAIAMT6H0wKsVo8ecFqjys9HlQKEq7rC6mgWJEAyLwfW8Ti1841TVSkoiwpLLBqTeUBO3S43BwnSuspUAVGOxJ1EiL7w0T1xDN8eNRSoXQVBAaDMjcrIHMOm429MP/wDIFHVsJAAhb5IKFRxJ2JqcxcSd7XbYfuGLfoDPXAAimVMMx2INhAO5k3np13wK5laZdSSkEswlg0bxB3vcYYZbijFWXQFQCdTCzAzMXERHWfhgVzK71vXrj8wtZgbrSosy1yKig+J4jAQgsumY2B2NzfynFb5Nlhqasyk81QhdSqZO25XpfbyiMFcKzlJUPjQ8ggVGQDWHJAEgbxy+fxwS3EQssFKJ1YiCxvaJBMASTG1rnD3Va1HiMTU7aViPiGVUNvLWUmbXuABsABN/PyGF2T5mqAbAkCepML+UnDcNLAMLsflO5/L8cKKLRULbA3HxmPzx5vM+py09JhUImmC1Z5gegP5AYozXuCO8fgcGVfdH9Uz8SR+zAOWb3QR1/dgF8ZdWDjMQvxGL6VaWv1kYpKCPjf1/ynBiUgLHYXB9MG1CMNQnNZYGgG2ZWkEG47YZVuBUqgpVVR3aVg1CuiDBYhVuzAXCnthVRPKyk2MEYacPz1Xw6aiy6iNTGACJgDvJtfy9MWegzaNSHcGZv6lly48NoxG/7GPFy9FGVvEHiCQHc2j7QIkCT85GI0801RToMBWZAWFtVuZR1HYkj9eB+G5FzVqPLbDcjznRaJ7z2GBnz6rSNSkuoG8t/NtfcjcmOsfHGjQZbGw7EmeYBsw2tWFNAKgUMeVnI/nH6wBeesb9pjFMp99vm37cU1TTqpTrAliDEF9QTpMHae1t8e+HV+6P4+OK3UYCWtb9eQkgS8cT8LLJSAEpCQokROm/QW3No88V5l2Vg9TS1NVKhJJhjsSeoj7MW6b4TtWNOqAz1GDHl1am1Nt9rmB73IO4jbF9Cmxqa6oKqCQFZdzO07R2gGL4ujOxpTx4/wDJBUiWfS6KoxChlANkXqdwI93v+zHLWK6RRmAI8NAVmb6mOqTHr16wMDlwi1FQalJmEg9b3BiAfPvi+lwtlcEsTG6CwuPUgnz2xWBOM2P++Rg3IZfPQXKIC5MkqZh4A+0ZUgQNsX5+oXqU2hVaxeZ1iReDA5xt+rbEKFUr43hqINtKwZYdyYhun548pZapVZOYoxvA2a0adXbzA/Zg/ag7E7n7yeTtCuI0qMoyESFK6iSSbzEk2AMmNhJwtr0SaPjK4KyJDCTANpUiJ7E4rq0/Aq1RUJZWgVNJ+spsLrOq21wAdptgnPamo09AUoxDM135WFjpjeY2B9DhhQatRFf1I0ngcwrhuYDFK5GoQwUzMA2NutrGbjri16hzCn6OWVkqSuoEKYsy9yh+E4t4VkmUsXOpyADAgAA2sLD92GlBlEXT0B/Dl6/HFYdVpXTj+5/eXsfQE+8+0qXhY0q+YKwsOZJ0hlhpEmAARO2AMvXGaPjgFaCkpTBsWgnnjsSARO2he5knN0fH5XJ8LVBAt4hBsvkgPzg9sW5upOpaYAC8q9rWYj4mPgcNz9QSh1TQw4Fx/DzF/E1ClnO8NA7WthI4iSItEA9OVcF8ZrjWaY2KEj8DgCompCdmAmO8AzjDY7zRxrtvB/FuyEWPu+W0/iB8sBM07H+P3H88XKZQEG4MjzsLepEfEHvgeow1avszMeR3/G3yw5VltRJZRpZlbrcev+UjBVVZAg9PzwLXse8xf+Ph8MefSIjpaDiGUk2IVE7y+q2lb9L/ADxpeCcXpimtHw0qHTrLH3RJ2/rX2xiqhZyFW5Y6QO5JAAxs+HZI1NdOmi0vDKlyT1KxGoWJIEW+PbF3o8JskC5k/rDhcapfe5LigNOWWqhvIpsg0qsCVEk+ZmfWAME1qvhoGYK1OqdKhwAoD/aEkEgb9e8xgc8KBQ+M4BY7hiKbAEiINpjv1FrYjlaJNXw6gNVakjmQ6FjaZg6o20mI7dby4nsav+faeeAUw+hkAj0qiMYVCouLCRMQu8Df1xf/AKTUf6U/MftwFmcv4VcEc9MwpXTKC3vKLlT3N9h8KfAP9PQ/vB+3DUZhYG8FoZW00gtNmGZbUAAZZgehYsSQP0id+l8A8RSpUGo6SoWaaybPsdTdPKNr32xGhQpJTV65ZpsUmXMm1h0mCTsOvXHU3cMA1kB2BIO5kNAA7de+OZ9ia289zF2altZ6VKmo0gsbAJcKzHcxaBvGAnplaiqtRnBFrLo1COkz3Bm19sGHMLTUB48IHSqLCxqNlAPn2xJFH1nitNGBoCCYJMyxtvtEWKmLxhYGvjb+T/E695mqjqrMASeYmKduveIKg9d/ywxzdYApNYA/apwZ2G5ECb7RO2GGbyVIfVBBWUwIW2nUwElt1EwTN8V5PgChmRnFVJ6KdYcRFyACukss/wAAGwAAu20bjQ5DSiNRnCgINPTTKg3UaXG1h0YbfnNolkskwEUgVB2kGY8huPw/XhpTyrX1MEC3u06J2ibDsBbF2W8J5gmoTuSYHqeoHlitkVslBya7dr/M18OBMe4FnxiZeHnodQ7CTJ/j1xZ7s+6sWtufj/H6sOKVNSpakV09WO3nF7/j8cKM2qhpLEn7I/WfQYqZcQxKCh3/AG+8tq2o0YGMybEfZvA2F4HyA/E4nQeRAtCam9WaT+JOOrncp9pDfvH+WFq1GLOD9wgnzDKf1HFFsjk+9HhQRtIVqYdAWF7we1v34AzVTQOW+ChW92dtj5A2xS1EGR2wtTvvxHqK5i6nw9mPJ7rXHl5euLRw2peVN+3XsfLsfyw+4bTSnZjN9/PofLDWpWEAgDe/kf2HBN1RHEM5CDPnOaBpnQ20cp8uny2+HlgfOCxxuuM8LSqm0Qfip/ZjD8SlGKsLj8cW+nzDJxzH43DT3gYD16YYwoJYm3RTG9t4xvstmVakwUa3BkAbGOjHYR23EnGP9hcsGq1WZZCpFwD7xnbvAO040j5dPCY0lqVBJIWiAVMkgiR1G57wQIONbDjawyjx/ieZ/Wcl9Rp8BPTWR0SnUDOyw6iIphhDBZAAYgjfB1Ljy14C09LRqdSYjp2JM+Y/VgbNUQz0w1blpn+bBgEERFhJGxuWFsSrCWJVtISxCgCOsEkwfke8YblLmwD2+37zKNCEZNiFc14gs2jquntGzED70k4F+g5T9D5LhVl6prwpqEJcuaRjSQSIBNwes+sY0HjU/v8A8f2sKxs55avX0kapnaXEGQMdJKksWLE3PXQOs/d+UYrp1wW5X0L1Ukm/k5uI7GfXGkagHplWARzqUHUGAvYsJ6R8LjCvN8ONICmKmq41AKBqIIlSYkT0Ex07Yt+xZFtjfz/EWZb9MWnQIoSy0xBUxAY3bmJvvqjm3t2woyebLvGYk0RYspnvYEWPpGGAyxaqadBA1OqZZdlTuTa0dBubAY0PB/Z3L5ZyRqqPZuaIToAAABP6UE736YLM4IA8I7BgOSzB+BcL0qSSVpXK6zJKmTeenxvhrTr0xyorbXaCFA7kz16dTbB2Y0EQQHPYgHCXiGstOrp8B1kfDGb1LDH7wFm5r9NiVRQkK1QfdsPdVbsfMk98Tz2bJXwVYKI5hEW/VOB6YIJgEtE9yTOlZ/E/LEXowzagTJEHvc/sxSOZwL7mXNIl+YzjLoRICKsQBbqf1YH8fU4ZrnTHp2+OLHBJuPtLqPkSwHpjuJ8mpltbVHc6iAPQb/DCcup7a9ttpII47yFeoNHNIIsoB2A/diitdQsQbACOpPU+Uk4p+kKwBm5JE9CAOb5/lB749zWd0LLQVBYmN+W37/jiu+Nid4weAk6+XAAVVusgn71zOBHYbi9uaO/S3pYjFFbiQllBi0Cf0gL/AI4E+ngMYi5v6wT+f5YEYnPIjlUydSve91+0Ow7+o2w5yZgQTN4J8olTjPV2BuLHYYv4bmQpKTJMhD6bfhb44J8WpdoxtxNMpFw3aP48j+rGK9qaUEE99P7MbAoQtJj9rdew3WPnPxwNx7hmoBQOZhTaCNmRuf0sfwwfTdO6PqPq4pM6qwiT2KyoK6apKI7E6riyyDsRbf4STbDuvm0oKgpFWUtpRQTMyYEKYCzaTbpvgB+HU6avTrHmAOkCbrJ3lisRHToThNlaNMMOaojIC2/KYEEmNS9RbrO2PQDViFVvPKdTmGbMz+Jj3McU1V16Jp5lBJViY3tqYi/S3n0k1OjFVJ06yI09X2Qkn5SbdemKKFLxefxECsORwJAOxDE+cQDGInhaKAzOaro2sBQSTce507dgMRjLk3z64+UUos7xlwf2LqtT8WVpGdhzGBurHbysMW/QB97/AMr/ALMaLPVqgRZXSqMDU5dWunuVY2A+RFomCcUfy3kO1H5U/wBuLww4gKMY6JEeQ4g5gimArg/Z5pJuGGo8xve8+c3mKhqAh6avqMQsLImd2JJI6xaJIwFToUwlQKRTpgx3FS08pEmJ3ABPfA/s9WVUDqhVbxO0uRq3ANgPxOCz5NABMHBi9o2maYFKSolNVBZwsgQQIMkn8MW5QE1KlUmzkBF8lkA/MnGa4XmDVZKc38IVCTv9YzT8hfBacaU+K4slOUT4WEfL8sYzZSzFm+n25m+MWkaVjfMZsrIUyTafzwMq8wE2P7Y/j0wFwty+kkwCOvc7/Lb4YubMQ0m5J2HYdsUMjFhqPEaoo1NdkKImCBMfsxPMZZbyoPmcZ3I8SMBWNiBJ7QRJ/CcPaucDU5Bk2Hx06r4cuRGx7dohkYNcVcT4eI1ILkEfnfy6YBz6eNSJX31p3t1Ulj6iSu3fGiWqppn1/YDjMNmnpVHKQ1SkwBSY8SmzBLEmA5AABNtUdMdosiuDUYpP2mN4FxOk+kAaEO6nYTaVO4YC28H1vj3i9OrTUq45SQNQNmB5Z9TytHfHVc3w+qv19M0nUnUEWDOx1AjkM7xeRfHNxagKGhE1ogtKknr7zFeUdyseWDcWeDz3H5l+t7qAZmuSw7kR/wCY/qjFBq36T18+v6xiouXYsO8dotaPx/DA2arQSepPy2P7MSMfaWBtGVbP+7edJP64/AAYjkTqqLvvA/K/7sKixMnp0xovZjhxd1Y2BFz+j1+eOKBRFu4VZ9By2XGmmYki8nr0A9PL0xT7R1NNEGmoaszKqT3mbx0sfmMEMzFhDaQq2HQeZ8+g+JxmPaLiTalQIdIIGs9GEEbiO2x7dcXMYUGp5/qchVL7yxqNFpWsrs5hmYGIftG1jcEzOJ5OijVPo6AFpBDyVt5kAgGxsPP4qKas7eKwckW5pAJJBFjuRt13+GGWRY1IFFlsphi3Ip2tEkQekRbbEhgzihMTmSr5CqpZGqqaNQ20iBaTE/fHc9vXHuXcUtFOn77wviKJLDeXaLWkTO+Kc1L0TTqS1SIcCwDCJgCPXEMjm1L/AFurUbqzE6Bp3kyIidrnbDmb3iBC3MO4n9MqU/CVtCMtlBa5B+0dlSD7kiSu4Bvkv9Gc79+p/HwxqeF8XFWtVR1B5fq2kw4vzBhy2PXfaxMxd/JX6Cf3x/xYNnYgc/T87RoYgbzN1s+W5Ki6V3gMYJ9FsfiPhjWcborRylPTNhqMmSSYi897b9cZupkNOipVVgajBUJI0tc6Qo8u5AnDXjuebwaiPNgVvFzEDuN4OFsxGM3xUtdFtkFRN7NVprM+2jLhQf6vL+354X0M3NKnSG7MSfPYftxd7L1SGcuNKlWA/wCYg7fDfzxV7MZSampxamSI85M/K+M/LWnynoVI1MZrp8PQgOySfWMD1s4upDMAMB8CdP78CZqqzsY3OFGfzksydyir8NWr8YxRH/sJA4nKnFxzluIBWpkmAxgk9JU4acFzZqU9jqIi3dRb/PCDOMs6ZulbSfQqWH68Xex+dIepItqYCP0W/KPzwJxUvlDIGmxNbwTOFtK9zJ9BDH8vxwq9oQKoZ1OlhTCuR1BJIPe0A/E/HuEVfq30kyView+1+Ej59sX8L0ywJkzpI/RAQD8ScAuYoteEAqNRafN8/Ur+NNZi2qOeQCY7nqQOp6emC6eTnUUaxBHMokHuTMz8MbHivBFeiwKgrspX3lZbbdtj3vjIZDgBJDVXYICdRVdTAATtIn/PGgub2nJoxi5BpluZ4E9JaaSSzTrJ2AWJI8oIHf5xjPVawYQimNZaTvEAL6dT8cfQPGp1KiICXGgBieqzBFupggjvhlxP2fppRbw6arbYARbDde7FRdSrh6hgqjIdz/ufM6HD3qGWso6df3Y33srp0MzWMaVA6fwLfPCQZfw2Ij+P3Y0HA6XImncksT8YGEtmthtxDybqbhoz3LUaCAg5vNosB+HzGElTPO1OsNNtOssepheUW96B07Ye8bqpSWnQ6sC1rlojcb8xJv8AonGXoZ0kOvuahFwGkqpAHkJti+MJVRr/AK+k891uUO+kcCEsgMs1Q6QAwUnSoJF+txeevwxZT4stOmVo0g4ZtLWhBPMCCBNrnltbzxTla9NMqDVE1KgIBaCCAIMCethsOuF5qMKa00EzBiwMi4IuIE7lvLBadBVr3/avKUhzUdMj+Nqd1YLBIWIcHad5uO52w1yZo1WZDpZRZlIA0jeJJgjrAB6YylGuwrKas1NChtKyQoILcwtqYA3623MY1fswqVRUKsnKAT906hIMECY8oO18WcRs+MLgwjhvC0CkLRRCxJszBSL6RchTO5gfDCf/AEYq/wC75T+9P+HGt8IvT+qZXKiy7AkQesmNryRtfCr+U6n/AMD+8T/HhuVlWtj9B/yFVxLkMiCgd3RjTO0A+JC8pLGJYtuD1xm8/m6jIVdiVmdLGWU7n8Tt+JwwpKqUnZmemWg04aGYgAkEajpIVpsb7TMDCyvmGZjrupuCZk+p6ziiwOkr4/vC6dzjyBoFwfOqrnV7pJB9GVgf1YY8DzRVavUzfzifzthFlcqW1DraPxn8MNODKRQqzvrC/r/IHFLOoKEeU9VjA114xqakU3qFo5CF8zIxnxntdRbQEPzvefPGvz/Cw+TQmQFUM0EAmReCbAmTHfbzxPK5Og9NK4BBKRraAYAF26SIImTE+mF4UpNVcxGbrBifcXE/D6Jqcx941WLT1mm0H5zifAGGpwWB51JjpqXRuY+6Nu+JZ/Noj61UEIdLEGzWYCD1iTc3wkOpaeqnu9QqP+Vldfyj4nHFNVjxlrC/tBdV8pvuCA06RMSwAAPdmJRf1ti3IZbS6sT/ALOD6qy6vzB+OCuHKHNLSeUQ5HdgIUHb3f14N4jlgmV1KIdWj4MVU79wFPwxVTAcgb5AmKyZKbzMDqnwS/UTJEdDZiPTlOKqQph2YAaSQY6EMIMftxfnnnw27ghvwB/CMCUxq5d9wbR90g/Gx+eEq9PtAItd4NmOHeHUlNRYkkH7MHTqM7iwJi8E9RjR0Yajp6xf5YR5SszMwFgI0XImBBJ9RPwww1lEkCCVK8xiDeMamJirymGDfiZ6uFJYteS8R5Xw19m0UU9jIUR6zM/OMJ/op0gIZ0iXdh0JYQJ28juZ6bYLqZpqOVYr778iRvJB284k/DC8S3mEs5XAxmZ/2u4k/wBKcDUCvKkiAQuxBI6m++Bq9E1KYZHlwJqBZBTmIsYuGtt1PmMCU1rOxWprcg6WDCNOkXtsCAAZw3zIdy75fTpkuyg6H3J66TCiwtbz3xsM97TzrkXcXVipCR70Q3XYn4C28+WL8szKew6QLsf0unwxz8XD04qNDgDS7aZvFiRc/wBYYBo5ldRZqhKD3oEEX9BP8b4U6bgwCpMd1KaUwRUfQCszEoJ5gI3EG0LNjthzkHpDwtR1IIAOg262bWp0gm6GYBiL4WMq6WLKwKxFRwQCe8qCSdjB274d+z3EIc0naWtBcEbSCrGCNOnYtaQPLDNNNv8Av3nVH3DstKgMFchGYGimlG7aXgBX25ZBwV4lP+krf3qf4sJeH5ELWqiVWmD9XUUpamw1AaBykfZusyCQbThboy/389/dD/Fh5sAAC/t+Zx+UzvGKCLXpUy7uujTMS2rUwZr2JLSYj3dI7YKzHB6S0YzFRtUsA6oSR7pBgXYRFjESe2JcSoPTrO1VE0M4WA7MRKsVgqRK2BjcKVEYo4+xo6NFXMIyLpH1krKgE6hHNqJYb9NumKbIzN9Z28U+zxpliuq3SYEx+7DLM5aGlRuZI72Kz8AcZpa7O5qaJGrUYGkE9fT5Y19CuKiBgCrDobbYDLgNGbKdRTBodw/iq+JSpMBpNGn1IJOlSw7baheL/jdxSi2lhT0eCwIQg6Srht3FuQ9xERc8wlNRywZDA50O+3KZM/C/zx2XD5r/AMOXVTMhrhpW4sBD+lu82xGPZNB+kXmUHJrFV3/3Je0aCmfCq0lWsIqFqZmm5PMZ1HVBveSZ6YE4NkX8FWam2lK5MspgrpBBvaJkeuCK9LwarFgrObqHnSATEx9q8kAGBHU7CUq9Vqg1u5QlbTYAhl5VFlva3fCM1EHt67zS6QnYLwd7P4m39msyoSnqEe4b7xU1KCf7I+eDPaetFAp95A4PmHUH5DCnNZTRl0qKYbw9LD4KyR5gxbyOJ+2GaFTKUaq3+sCWOwqLN/RlK/DABGCMvci/p3kCnyAjxkMvmgz6Y7sZ2ut/xAOBqOaJqybR3+Qkd4xVVJC0nG7CPUwCoPqQB88L1zQ1vGx0/gRM/DGeFoR2m+JoqtYI5O5LACL+v6sEFFpmKg1AxMm3Q2i8dI7xeMZ/hWZ1tr1AaDIU+9PvEkCwHx2B9cNMvmKZdmvGoBmIME+U9gJJgbD1xoYVG5YDf1cpZ0JIAvb1X9QXjlEAgU5TUSWX7KhWZF9TC/AR8QeK1SMuo1AiRfcSBfoRsTjQZ1UEKRNMA6esLEn/AJYiD027Yy/HuKaVpqSHAUFiQC2oyDv3B6Rtvh/sffJv1/2VMmUjDoPMnwjLu7FkVDAAmJ1MDqQG5UpIJIJmQv6OBeGcKNQihmX8KoshXCwdN2bUbArHNO/MR6MeGZlBSNX3EQABhYz5R96Yjr5TYHjGap+AzpTbSUWKitddbAHVuFJK6SZIJ2N8ODXM3eW+0Hs9RoijQpeJWq1I8MgC6jcROxPNPQdgplY/C6mWrFWWm2kDUrHUmoj3DG8SJi0zvF9VwnMNVpZc5LKtTqFGQO/NoClZZSY941GOrYXAHNhFmmK1HVqi1vDqFajhyASIneTvImek9cS6ELai5xu6nZJaodldRpSmChC6lXUNIuOZkM3iSLmLEFzw1C9J/GqAMJYqJACjUyPAgvTAvpiDaWEYrfP0xTusqnOpZBCm4hd1kiVmetuuFeU8NhUMEU1hUseUs51JpJ6EnbeTMHFjG9DxhD5zQcRzNPJhqmX0k1DuoA0kjVAAlY8p2PWLJP8AS3OfdX+yMNeF556lI1FFNqYWPBZQdWgjUdNpcE6r/etOG/8AKNP+hof2T+zFZm1H3SF84s0ZnqmQZ69F1ZlprVLVEce7pWxksLGNlBiZ6HHntBmfFy+YdCHWmyqxIgamIgfM9LiQcN+G66hNUrrpsrKaXusdO8yNipkEHqcL83xLLPSKVsuNCVNbUqRuxCjQ1a2kyN2MXAIBPuuWyu/M5Rqq5jkteSUtEgathYzq8xN/267LUV8KnUVJDi202MXAsDbGZSuauc10aaZcvBAGirTWRuF0KEtBNmMze842OXymeFVUzDqQGBaoqVBeJVWMeGVNhAYQSL7gvdiRVSzekxJxLWJAQjyAM98C08owIhKit0LKR0mQ3Qg/54d8WzDis9JayUQt3qNTMkTuJIABsBvscZ9+CmuGejXasWUjU/KSZgLcnlImxI9N8IyYl0FgYa9Qe+00mR4fTqeIxY1C9NBFuTl6HebGwFz+AGar5cVfB0MunkJVTzQBIXUwgiN+pj1xPJfSFRx4jEkyagB1KIPU3JBJiRv3Agm5Xi6Zh4ZCTRE63UiAOksJnriu2JHxmzvCx9S2Nw3IHhI5TJ1npVXWo6gLIUE3A5fQGxEdNvMyr5ZlyTJO7I4m2kgKV9BOvDfxjTpmBKMQYseov+EzIvG9zir2jzdOqNCsfDqLpKwdSNsCZFx6HqcRoXTq4IEtYOoZzEPHMwBltSGyty+kjT8QpA9Zxn2zau5YEBiRrHSbc3oRc+Y88NM9SK5WrRa9VV1LH2gN47nGNek6AMwKmIg2J67bxEX2xWXEGszVxMAu80mQ4iKcKgknr1JuJI/IfnjX8HyS1U52sLkT1vM4x3AuDVAVeosEiRq6eZGNjUrCgjEseZTYgRZfSZ3m+04bgxDXvxKXV5T/APMVcQrvJs+iRpChiIkAMY8zOFdA0C1QV6LltMpB0K0SRM2BI6i3pBONA1JoFY01IdVgpIOwsL7E/lhbx6pSqIrDQpA0lZI0hpvI1LIuInaY3gtB0txMbLkLNvM+M2xqqoplaR94AjQBILMWNpUbaoiD3MlZbjtTLhqNAoaM2JuaitzGIOx1e6Zj1wqp8TTLuyoutybsCIWJICqVYESepPoME+LTzVJ6tYaWptvqHMrg7mJC6hsO5OLAHjC07cTb8f8AaFzkxUypG4VoUa9LAz0MGVWZE4wVJeXUymBElnNgY79ekemG/Bs3QNGtT+iuKWjWCKmpWNKKrLzQy6wkauknB/8A+o1fLKcstNNIejDKkXQEeGRJ95TMG89Z2xOPfZjFKtGoP7K1XqEErNNLF5+zB1BTadJM9duh309TK5ZWepWSmgZSARckiNMm5LjlYEAGSt2BGAfY7KHMUmUE6KaldFRNMsJFwHPlPx7wPOG/SEhaiVUKVFBVyUWqpkaBDsNSr7rAkELpnpiQunftD5McZv2bqVQKdQLTy5IWkS6+KkLCkMCRVVgLhubrPKAEf+g1L+nzn9yf2Y2/EuC0cwiGvT1AG19hqDE8rQRuRcxN5IGE38p8L/8A5HMf3z/4cOOME2Vv6wKEV082glCbbmKglYPLqsIEfxtg7L5GnVGoMWLRuRp2gadBK22tPW+EGWDrK16Yps5Or9I3JYQYAiTfYj0wwyeapX0WWIIYQdQJEgtaRF9zcAKb4oqSrUB94gA8CabM0itJ1KU6g08lNqexAMwV5j32JHfGc4jxB2E5cNmKmhGZX92mg0hwqwJYwZNyJgYY0M9RCS+iqukAvpmB2OljpXUZkagJa18A8Uy5VxmadNdCK2kLW+qWYW5IHMbgg8w2tMG2X1cRooCyZmM1xb6WlShWpq7MpegwsabKOWTf6s7EmwnzwJluA16VYU1rAIRpapTuBO4EnUpMgdPe6g4Y0M03itTooPrdwNKDSZiCY0iJMiO98eVaGYVtXgONbXQ1JFtMMoQx5ydo7YBHJWjvCVjVQviXCUuWzD02k6SZaZAlYFzYbDzN74JorUoJSapUUU4INTUNdOBqkhl06Rbubiw2I2cSpXbWWUaWhafpGpugsbmZ6W64E4px5KfiU3ol2EANygGbkExPbuJGwxyBGbYcQgrFQDvGPDsxRr5pglQ1ajdYsB0Ib7gEdbnvh7xI0qJ0hQxjfotwLD4zfGe9n8kuWoVcyKgepVspA2MGFk3MXvAwsy3FWrVHqVAAdIA+6dNhM9ScRkoLqqXcSBTVyzjlRjDLuBLKfuE6b+RP6sKq3CRTemyiNShxfaCRuSZuJ6egxHK5+r44erpDNYwQywREdRHljSZ/Ik5MFRzUWmO6NCnoNjpJM2g4rBdLESw+U6IV9IZhR1nmqAmdtmVdvUk499qKzFKaIiuyrraW0i37b+l/LA+YzC6aQ0j3Qom1hG0388ZitmlrZ1adW4JKAECAwJiT3m3a4w9as7dpUdrXaR49x7NltNT6pCkBUEIBYGDMkHzJwvyrVBT1JTNSWuBJGxvy3HzwLmvq2anWFxAKkz5jbb8MWVsxTTSiggWJkbE38/XDXUGhFhRWwjWnl6xcNTyqMqwIqBum0GR+K/PBnHaOYaiahVTmahUutOQFSkGC+8xksTsDeIwq4TpDhuR11AMeaT5yICgdO5tBvg/M8eIqnLmnTqBKih3qyoBnSSSDbmnmOqN4OOYkHYTqN7SzhPCTSzaVTyXB0hwoIJCtBPvIRqEC6tAMSCWGY4tl2r08uaBzVanpphnQSdAJjk5y2qSblRfl640qUa1MMrUyqDmBBWpTdSBdDomDMXI2MxaaRwpdDsz0FWpIPiBVcSpT31IqmVJtrG5EwcJDENvE6wWowng3EuSrTAKVlE+C5ErKzDaZm+m8+6RsQQKMlm1qZf3S/iVQAGU0/DZtAenHUa0JDbgk9QCU3DcnSyrF6Tq66vsG4Eyo3Y7WAOw7740mcziqqudMs2kW5pOmFW3vBrnbCmy0Ciydu0jw+HZRVNWgyqamgSHqkFFVm0gzAXSwA+6YgsMNv5Vo/fzn/wDjqf8A2+F1DKKHFUKxkk6GF6bDWNTNJLMb8pDQDAAGKvpOZ/oE+dP/AAYtK+04kHtM8c5Wouz0zOqudKueUhjcATKgG02Mj5sstmEqpWTMMlFCQzLTYgOQDqUgzvawMmDi5Jd1NrqHYEXUmYAix5tMkEbkd8JOKBwTlquXJpsoCuBMupHumLAMSIbeD8Vo5F34xPxdo39ncmtRyXoAUSjAkRE206CRMxJmLRucO85k6KiAJVyOUksm/YEAQdjaL9zOP4dwyvlgzJUXXVpytNRJtfUoZlUxPS1xfGt4dW160cMKYAC1AYJiQSIPSBYki/fB6VPMh9jsZksxSpajoJgSGJ97eSIAAUAzYCOvXFVU0yw8MUw7CCR7zKttmmREibeuCfapFR2qBStNm0MVViGYgEQIgAywifs2GA8tmRRFNgqsSR4bT9na4np2sd52wjHqBa+DON8w/JZVjFNFLgFzIttokbgAiwEC97Yhm+NeF4mXrU3IZYIuNQYSSCLgbicUpmK1aoVRYcsZANoEGWIPnb9WGebyDVWYMsP95iWZoIkgAgtvckRfcYPGwUnSLhg7biY6vUePDWVpIeQbn7RM+Qnc4Ho5F0ktUAUwQRMbgX5TIiYgTMWw749R8KgQKb0lFSGLCS1hpJayx1AFpA3N8Z6kWUqsqUkX1jTBj3iJ/LDQ5NgiWkZox4eoVg7FKikGVZWuLRpYAMrTNxG3XbG+4ZVovSbRUDKRpdHHOA0LDGQGX9KNugvjC1apBUMqqJ3DAm3YC0evywZw5aTQJWm0RJJYPBnqY1GYt064SG37QGdmHvRtnHoOQW08haCZAOoQd9vysO+FZJBLZXLiS2pitVNTbTqMEgMBcQD5zODsnWCK9PlrMpURUUNrptAEAixUiGPUAntjzh2QYoSlFTVLE6BUK6UnuYGkdgDuBJ2wam4KppG8z3GuA0nfxVQ05Euu6hgbw09bHaPO8YnluGUSxIpvVcczsWimqgXAA3MbEk/AWw8OWqVHOXUIqxdUA5ApBJSREk8sTB5vPBWWpsg5Ueu2ofYCsOvMytI6bkD1wSEtuYYY94q4r7OaM4mkM1FWp1AT7saVa24ueu+F9PJVdLaxoqJWLMCJ1Q61JMbrzMJmPdvfH0ZssfE+tdnZKK6qSNrpojalAkIpJkeZFum4WRSm5b61C0hTDASpXe43sFj1I7Y59amlqCMp4MXZTNzDqnhggKtNtQGlRy6A3LYXMATPaIJp5Z3CmZKaqjeGBrcr7iKf9mbnmUajYCN8UZzLtQzDZaiKj0nAZi06QAJJXoSAItYmRF5HvClrhIoqA+sBw8EMLAgmDA/GB6YEkqQp3iyKyBhKKxYkmrEBgj1RU59diWhjEAAqCbCSLm4nnMzTV6VZswvho411fCugJinCmndmWZZVIGnAeeyNVajKRUYGC1YkkMWmT5LMjSJMLcduoKSpHKVYAMGUNIMQGBBtMDyOEs4Bogw2eu0Ye0bF8kTSYsrlWA1KikKo1MSJYguA9yTYwb4wOsf0yf26v+DG04vliBRpUppmsxUREMg0LUUM06YVi2nY6SIkjGI0Zr7v/wAvS/7eLS0QKjse62J9JquKLc5ugVTHYQGteO99oxOtxMME0omYJ0uKetZCnqZEE722MNfpir2qz71Vq01nxDEgKCsFVSWJFpMaYMhvKxWcPpmmUcI6u3IFkHT0uwsYAtN++0YrtSnX6+0qBRV3NIeDo2dXMGmoqNS0qWYyCCVELqKhdMQQOpI3OBMtVr0kdaiFmptpUeIJZRILFiQPhbFLcUUaySV0NBDG6ncgzNyNiCBtthJxnjJYtQUqymSHXVIuQu52ww5795v2gMC0YiuamTYLXVSVeVBB18zHmIt4h1GAsDYX3GFytJ2Jp8ovJJMabxbr8h2w4y+VcAO6oE2EsWLehnTvaAJEjvhhwPhwrZhyDphDpC2Oq1iYuCJMDtfzWxBFkwrppdwHI1yxgjVIBYG6iCCeYR26dCLSMEcX4bUoVPpGt2mFR7BrySpRRbm69z54O4FwynSrMHeprJOmBKMAoYn70iSsgRv64L4qKRFJKtRiCSqEadWrSTPMYWwNzhYFbDvI1VxM3Qr1KlULVClTAc1YYAd4J6eRBE+uKeHcHqr4hKUtE6gqaCfVtHKAAe5+GCcpw1kqrTp0HHiGBMNH9YjlB7HbtO+NJk4Qrq0nWNJWwOoABwYlZB+YO9rs0gKb+8PVS1Uy2S4S5Wq7LAUEQU1GY2BAJibllHYAEnEc1SNIU2o6WZiTpKsZYkyEUrIvPMY2iRBxqM5VzC1kemQtIA6wzQgUdxEknoZAEbd6+GVnqLK1Kbqobn1zcnnKseo2ENAExthmMoRa7mSMgq6iBM85aDS8N1EsALR5zDTt0w3zHEEoUDTSoq1SWIMjUEJ1AAkcoJ7iAI7YRpmwXZ2bXFhIGojmgaxvtsZiDETGKc5nKbEXQGYGuQJgEBTdgPjBJ9cKFjKWBjAou4y4RXpoOZxriTpaZHY6b6doggfMz7X9oiIppBvI2EgBjAULy95BvtjJ1M8QIWANx8b+k+eG/splSRUzZE+Fy0/0qhEAfiB/zeWOXK4NLtBLWYXwvigNOpTFNVQU9LuNkWTpB16lPMTpSLk2GKOEvT8BwApqMwKgatSAx9o7wAeu+89RvAV1WhSYeGh1OSIDvEFt5I3RQNhqPXBmUzJpkBRTSTGprxPWbAfInzwRycBoF0I44Xlx4oItp2JGprddi23bpjQnOuNKOAGkgaSYF4XmgAdB6yBMXRZHIam1U69Gs8DUpLKYt3APlePXFVatU0Faq6KqsWVQCe0qgvqO0R0B9RADKLEWBvHNTjywKdPSSzHXJt+kxi4MwNr4Sce4BUDNU8KpWpAFh4fMxk21UxvAi4WN9tsD8RfTmKmoBAZIGkq0aZlOh3vPX4YeIalIKxrMFjUGdhrPktgb78wYGPeHWUzNZ1C40al3if8AlvKtSWqaRByxgMOUh7EKUGy2HW0emEf+mr/74/8AYX/t41vtX/4ilTquFKByKqFTRq1CUKBVIYliZJAE6rDvNn0Ph33m/tHFh3GxMeuTxEW57/Wan9VP+unhl7M7Vf8Ajt/1HHuOwkfCPrKx/wAcK/2J/wCL/wDUOMVxb+aP9Zfyx2OwOSAvxCUe038xl/V/zGG/s1t//V+zHY7Cey+cI/manhH87U/qYzvtL/qg/rr+T47HYYvwjyP4kLyI09n/APZf83/SMLOFfzT/APFH/pjHY7BH4PoZI+KM+Of6pX/4D/8AS2FeT/1VvR/+rHY7Cui/wL5mT4ecScW3X0/Xhdnf9Xf/AJv/AG47HYbj+My4nfzidNsb7hv/AO2J/wAVv/fj3HYlPjb6xDcmBUf5yp/yf9C4V5v+dH9dcdjsUz/kMUfihPBf55vRv+gY1/C/epeh/JsdjsWV4kH44t4h/Op/Vpf+lVwv45/NVv6o/wCrHY7HH4vpD7iLs5/q3Df6jf8AtxrMdjsNy9vKOn//2Q=="/>
           <p:cNvSpPr>
             <a:spLocks noChangeAspect="1" noChangeArrowheads="1"/>
           </p:cNvSpPr>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr bwMode="auto">
           <a:xfrm>
             <a:off x="190500" y="-212725"/>
             <a:ext cx="304800" cy="304800"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:noFill/>
           <a:extLst>
             <a:ext uri="{909E8E84-426E-40DD-AFC4-6F175D3DCCD1}">
               <a14:hiddenFill xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main">
                 <a:solidFill>
@@ -31604,51 +31604,51 @@
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
               <a:t>: </a:t>
             </a:r>
             <a:r>
               <a:rPr kumimoji="0" lang="th-TH" sz="830" b="1" i="0" u="none" strike="noStrike" kern="1200" cap="none" spc="0" normalizeH="0" baseline="0" noProof="0" dirty="0">
                 <a:ln>
                   <a:noFill/>
                 </a:ln>
                 <a:solidFill>
                   <a:prstClr val="black"/>
                 </a:solidFill>
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
                 <a:ea typeface="+mn-ea"/>
                 <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
-              <a:t>เกษตรกร  645 ราย พื้นที่ 2,775.8736 ไร่</a:t>
+              <a:t>เกษตรกร  720 ราย พื้นที่ 2,921.7236 ไร่</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="57" name="Rectangle 56">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{1F6898A9-FFBD-4395-AB39-8D6701CF83C6}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="75534" y="7902939"/>
             <a:ext cx="2982656" cy="169710"/>
           </a:xfrm>
           <a:prstGeom prst="rect">
             <a:avLst/>
           </a:prstGeom>
           <a:solidFill>
@@ -32013,51 +32013,51 @@
                 <a:effectLst/>
                 <a:uLnTx/>
                 <a:uFillTx/>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
                 <a:ea typeface="Arial Unicode MS"/>
                 <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
               <a:t>%)</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="80" name="แผนภูมิ 79">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{589CEA8C-B4FA-4306-8492-238E11AF500E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3206894058"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1266400821"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1309574" y="7238280"/>
           <a:ext cx="1175450" cy="736594"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId15"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="24" name="TextBox 23"/>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
         </p:nvSpPr>
         <p:spPr>
           <a:xfrm>
             <a:off x="6133265" y="5697403"/>
             <a:ext cx="643125" cy="261610"/>
           </a:xfrm>
@@ -32582,51 +32582,51 @@
             <a:schemeClr val="lt1"/>
           </a:fontRef>
         </p:style>
         <p:txBody>
           <a:bodyPr rtlCol="0" anchor="ctr"/>
           <a:lstStyle/>
           <a:p>
             <a:pPr algn="ctr"/>
             <a:endParaRPr lang="th-TH"/>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="88" name="แผนภูมิ 87">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B05D76E9-EA7A-4239-A1A3-7781AC26CB28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3262458294"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3980804900"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="2807258" y="5341930"/>
           <a:ext cx="2319159" cy="976607"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId17"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="89" name="กล่องข้อความ 88">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49B8D0AC-FE22-45AF-A3D9-C80AD6648B6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -32669,51 +32669,51 @@
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
                 <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
               <a:t>ด้านพืชและด้านข้าว</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="91" name="แผนภูมิ 90">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B05D76E9-EA7A-4239-A1A3-7781AC26CB28}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3859127830"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="3972201090"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="2932116" y="6143276"/>
           <a:ext cx="2339512" cy="971547"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId18"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="93" name="กล่องข้อความ 92">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{49B8D0AC-FE22-45AF-A3D9-C80AD6648B6E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -32742,51 +32742,51 @@
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
                 <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
               <a:t>ประมงชายฝั่งและประมงน้ำจืด</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="83" name="แผนภูมิ 82">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{589CEA8C-B4FA-4306-8492-238E11AF500E}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="535545695"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="2370552919"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="1529618" y="6218708"/>
           <a:ext cx="1475663" cy="1037946"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId19"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="77" name="แผนภูมิ 76">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{38955064-5ECD-411A-BB5C-CCA396915375}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
@@ -32950,51 +32950,51 @@
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="-137352" y="7204984"/>
           <a:ext cx="1212247" cy="862541"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId24"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="19" name="แผนภูมิ 18">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{A590008B-DF47-3C97-2F54-202C6AAC51AA}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="489640464"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="416656907"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="2105099" y="7231901"/>
           <a:ext cx="1126239" cy="703389"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId25"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
       <p:sp>
         <p:nvSpPr>
           <p:cNvPr id="69" name="กล่องข้อความ 68">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{5FB79916-0F03-4510-84EC-450983E2B737}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvSpPr txBox="1"/>
           <p:nvPr/>
@@ -33151,51 +33151,51 @@
                       <a:alpha val="43137"/>
                     </a:srgbClr>
                   </a:outerShdw>
                 </a:effectLst>
                 <a:latin typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
                 <a:cs typeface="Angsana New" panose="02020603050405020304" pitchFamily="18" charset="-34"/>
               </a:rPr>
               <a:t>ปศุสัตว์</a:t>
             </a:r>
           </a:p>
         </p:txBody>
       </p:sp>
       <p:graphicFrame>
         <p:nvGraphicFramePr>
           <p:cNvPr id="23" name="แผนภูมิ 22">
             <a:extLst>
               <a:ext uri="{FF2B5EF4-FFF2-40B4-BE49-F238E27FC236}">
                 <a16:creationId xmlns:a16="http://schemas.microsoft.com/office/drawing/2014/main" id="{B9C99607-7113-F5FE-47BC-8915B561DE5B}"/>
               </a:ext>
             </a:extLst>
           </p:cNvPr>
           <p:cNvGraphicFramePr/>
           <p:nvPr>
             <p:extLst>
               <p:ext uri="{D42A27DB-BD31-4B8C-83A1-F6EECF244321}">
-                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1685432931"/>
+                <p14:modId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="1038511719"/>
               </p:ext>
             </p:extLst>
           </p:nvPr>
         </p:nvGraphicFramePr>
         <p:xfrm>
           <a:off x="3033357" y="6838533"/>
           <a:ext cx="2339512" cy="971547"/>
         </p:xfrm>
         <a:graphic>
           <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/chart">
             <c:chart xmlns:c="http://schemas.openxmlformats.org/drawingml/2006/chart" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:id="rId26"/>
           </a:graphicData>
         </a:graphic>
       </p:graphicFrame>
     </p:spTree>
     <p:extLst>
       <p:ext uri="{BB962C8B-B14F-4D97-AF65-F5344CB8AC3E}">
         <p14:creationId xmlns:p14="http://schemas.microsoft.com/office/powerpoint/2010/main" val="892699766"/>
       </p:ext>
     </p:extLst>
   </p:cSld>
   <p:clrMapOvr>
     <a:masterClrMapping/>
   </p:clrMapOvr>
 </p:sld>
@@ -33384,51 +33384,51 @@
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Office Theme</Template>
   <TotalTime></TotalTime>
-  <Words>1032</Words>
+  <Words>1034</Words>
   <Application>Microsoft Office PowerPoint</Application>
   <PresentationFormat>กระดาษ A4 (210x297 มม.)</PresentationFormat>
   <Paragraphs>140</Paragraphs>
   <Slides>1</Slides>
   <Notes>0</Notes>
   <HiddenSlides>0</HiddenSlides>
   <MMClips>0</MMClips>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:lpstr>ฟอนต์ที่ถูกใช้</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>4</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ธีม</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>ชื่อเรื่องสไลด์</vt:lpstr>
       </vt:variant>