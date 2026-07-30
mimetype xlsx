--- v0 (2026-06-24)
+++ v1 (2026-07-30)
@@ -1,177 +1,201 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="bin" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.printerSettings"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr6="http://schemas.microsoft.com/office/spreadsheetml/2016/revision6" xmlns:xr10="http://schemas.microsoft.com/office/spreadsheetml/2016/revision10" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" mc:Ignorable="x15 xr xr6 xr10 xr2">
-  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30026"/>
+  <fileVersion appName="xl" lastEdited="7" lowestEdited="7" rupBuild="30131"/>
   <workbookPr defaultThemeVersion="202300"/>
   <mc:AlternateContent xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006">
     <mc:Choice Requires="x15">
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="D:\ผตร\ตรวจราชการ รอบ 2 ปี 2569\แบบตอบรับจัดทำแผนบูณ\"/>
     </mc:Choice>
   </mc:AlternateContent>
-  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5EAB9ABA-981D-4179-A96A-D3A3AC5CBD1B}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
+  <xr:revisionPtr revIDLastSave="0" documentId="13_ncr:1_{5AC47BF6-E615-4630-BF5D-F273CED722A5}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}"/>
   <bookViews>
     <workbookView xWindow="-120" yWindow="-120" windowWidth="29040" windowHeight="15720" xr2:uid="{8201B28E-47A4-4F07-9488-88F8EB8F245D}"/>
   </bookViews>
   <sheets>
     <sheet name="แนบ 1" sheetId="2" r:id="rId1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
         <xcalcf:feature name="microsoft.com:Single"/>
         <xcalcf:feature name="microsoft.com:FV"/>
         <xcalcf:feature name="microsoft.com:CNMTM"/>
         <xcalcf:feature name="microsoft.com:LET_WF"/>
         <xcalcf:feature name="microsoft.com:LAMBDA_WF"/>
         <xcalcf:feature name="microsoft.com:ARRAYTEXT_WF"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="10" uniqueCount="10">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="12" uniqueCount="11">
   <si>
     <t>ส่วนที่ 5 แบบสรุปโครงการแบบย่อ (Project Idea)</t>
   </si>
   <si>
     <t>ลำดับ</t>
   </si>
   <si>
     <t>เอกสารแนบ 1</t>
   </si>
   <si>
-    <t>แผนงาน/โครงการ</t>
-[...17 lines deleted...]
-    <t xml:space="preserve"> (2567-2569)</t>
+    <t>แผนงาน/โครงการ/กิจกรรม</t>
+  </si>
+  <si>
+    <t>งบปกติ</t>
+  </si>
+  <si>
+    <t>งบจังหวัด</t>
+  </si>
+  <si>
+    <t>งบกลุ่มฯ</t>
+  </si>
+  <si>
+    <t>งบประมาณปี 2570</t>
+  </si>
+  <si>
+    <t>(บาท)</t>
+  </si>
+  <si>
+    <t>งบประมาณปี 2571</t>
+  </si>
+  <si>
+    <r>
+      <t xml:space="preserve">แหล่งงบประมาณ </t>
+    </r>
+    <r>
+      <rPr>
+        <b/>
+        <sz val="16"/>
+        <color theme="1"/>
+        <rFont val="Wingdings 2"/>
+        <family val="1"/>
+        <charset val="2"/>
+      </rPr>
+      <t>P</t>
+    </r>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="1">
     <numFmt numFmtId="43" formatCode="_-* #,##0.00_-;\-* #,##0.00_-;_-* &quot;-&quot;??_-;_-@_-"/>
   </numFmts>
-  <fonts count="6" x14ac:knownFonts="1">
+  <fonts count="7" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Tahoma"/>
       <family val="2"/>
       <charset val="222"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
       <charset val="222"/>
     </font>
     <font>
       <b/>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
       <charset val="222"/>
     </font>
     <font>
       <sz val="16"/>
       <color rgb="FF000000"/>
       <name val="TH SarabunPSK"/>
       <family val="2"/>
       <charset val="222"/>
     </font>
     <font>
       <sz val="16"/>
       <color theme="1"/>
       <name val="TH SarabunIT๙"/>
       <family val="2"/>
       <charset val="222"/>
     </font>
+    <font>
+      <b/>
+      <sz val="16"/>
+      <color theme="1"/>
+      <name val="Wingdings 2"/>
+      <family val="1"/>
+      <charset val="2"/>
+    </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
     </fill>
     <fill>
       <patternFill patternType="gray125"/>
     </fill>
   </fills>
-  <borders count="6">
+  <borders count="9">
     <border>
       <left/>
       <right/>
       <top/>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right style="thin">
         <color auto="1"/>
       </right>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
@@ -198,79 +222,110 @@
       </bottom>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top style="thin">
         <color auto="1"/>
       </top>
       <bottom/>
       <diagonal/>
     </border>
     <border>
       <left style="thin">
         <color auto="1"/>
       </left>
       <right/>
       <top/>
       <bottom style="thin">
         <color auto="1"/>
       </bottom>
       <diagonal/>
     </border>
+    <border>
+      <left style="thin">
+        <color auto="1"/>
+      </left>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right/>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
+    <border>
+      <left/>
+      <right style="thin">
+        <color auto="1"/>
+      </right>
+      <top style="thin">
+        <color auto="1"/>
+      </top>
+      <bottom style="thin">
+        <color indexed="64"/>
+      </bottom>
+      <diagonal/>
+    </border>
   </borders>
   <cellStyleXfs count="2">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0"/>
     <xf numFmtId="43" fontId="1" fillId="0" borderId="0" applyFont="0" applyFill="0" applyBorder="0" applyAlignment="0" applyProtection="0"/>
   </cellStyleXfs>
-  <cellXfs count="28">
+  <cellXfs count="29">
     <xf numFmtId="0" fontId="0" fillId="0" borderId="0" xfId="0"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="right" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
-    <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-[...1 lines deleted...]
-    </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
-      <alignment horizontal="center" vertical="top"/>
-[...1 lines deleted...]
-    <xf numFmtId="3" fontId="3" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="3" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="1" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="left"/>
@@ -280,50 +335,59 @@
     </xf>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="1" xfId="0" applyNumberFormat="1" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center"/>
     </xf>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment vertical="center"/>
     </xf>
     <xf numFmtId="0" fontId="5" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="0" fontId="2" fillId="0" borderId="1" xfId="0" applyFont="1" applyBorder="1"/>
     <xf numFmtId="3" fontId="2" fillId="0" borderId="0" xfId="1" applyNumberFormat="1" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="0" xfId="0" applyFont="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="4" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="5" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="2" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
     <xf numFmtId="0" fontId="3" fillId="0" borderId="3" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="6" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="7" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
+      <alignment horizontal="center" vertical="top"/>
+    </xf>
+    <xf numFmtId="0" fontId="3" fillId="0" borderId="8" xfId="0" applyFont="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="top"/>
     </xf>
   </cellXfs>
   <cellStyles count="2">
     <cellStyle name="จุลภาค" xfId="1" builtinId="3"/>
     <cellStyle name="ปกติ" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles count="0" defaultTableStyle="TableStyleMedium2" defaultPivotStyle="PivotStyleLight16"/>
   <extLst>
     <ext xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" uri="{EB79DEF2-80B8-43e5-95BD-54CBDDF9020C}">
       <x14:slicerStyles defaultSlicerStyle="SlicerStyleLight1"/>
     </ext>
     <ext xmlns:x15="http://schemas.microsoft.com/office/spreadsheetml/2010/11/main" uri="{9260A510-F301-46a8-8635-F512D64BE5F5}">
       <x15:timelineStyles defaultTimelineStyle="TimeSlicerStyleLight1"/>
     </ext>
   </extLst>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/></Relationships>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
@@ -625,222 +689,263 @@
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/printerSettings" Target="../printerSettings/printerSettings1.bin"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{3264B144-1258-4632-B192-227171BDA78B}">
-  <dimension ref="A1:E19"/>
+  <dimension ref="A1:G19"/>
   <sheetViews>
-    <sheetView tabSelected="1" zoomScale="130" zoomScaleNormal="130" workbookViewId="0">
-      <selection activeCell="C11" sqref="C11"/>
+    <sheetView tabSelected="1" zoomScale="136" zoomScaleNormal="136" workbookViewId="0">
+      <selection activeCell="F7" sqref="F7"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="24.95" customHeight="1" x14ac:dyDescent="0.2"/>
   <cols>
     <col min="1" max="1" width="5.5" style="1" customWidth="1"/>
     <col min="2" max="2" width="61.375" style="1" customWidth="1"/>
-    <col min="3" max="3" width="21.125" style="1" customWidth="1"/>
-[...2 lines deleted...]
-    <col min="6" max="16384" width="9" style="1"/>
+    <col min="3" max="5" width="8.25" style="1" customWidth="1"/>
+    <col min="6" max="6" width="17.125" style="2" customWidth="1"/>
+    <col min="7" max="7" width="19.875" style="20" customWidth="1"/>
+    <col min="8" max="16384" width="9" style="1"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="E1" s="3" t="s">
+    <row r="1" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="G1" s="3" t="s">
         <v>2</v>
       </c>
     </row>
-    <row r="2" spans="1:5" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
-      <c r="A2" s="23" t="s">
+    <row r="2" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A2" s="21" t="s">
         <v>0</v>
       </c>
-      <c r="B2" s="23"/>
-[...5 lines deleted...]
-      <c r="A3" s="26" t="s">
+      <c r="B2" s="21"/>
+      <c r="C2" s="21"/>
+      <c r="D2" s="21"/>
+      <c r="E2" s="21"/>
+      <c r="F2" s="21"/>
+      <c r="G2" s="21"/>
+    </row>
+    <row r="3" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A3" s="24" t="s">
         <v>1</v>
       </c>
-      <c r="B3" s="24" t="s">
+      <c r="B3" s="22" t="s">
         <v>3</v>
       </c>
-      <c r="C3" s="5" t="s">
+      <c r="C3" s="26" t="s">
+        <v>10</v>
+      </c>
+      <c r="D3" s="27"/>
+      <c r="E3" s="28"/>
+      <c r="F3" s="4" t="s">
         <v>7</v>
       </c>
-      <c r="D3" s="4" t="s">
+      <c r="G3" s="4" t="s">
+        <v>9</v>
+      </c>
+    </row>
+    <row r="4" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A4" s="25"/>
+      <c r="B4" s="23"/>
+      <c r="C4" s="6" t="s">
         <v>4</v>
       </c>
-      <c r="E3" s="4" t="s">
+      <c r="D4" s="6" t="s">
+        <v>6</v>
+      </c>
+      <c r="E4" s="6" t="s">
         <v>5</v>
       </c>
-    </row>
-[...3 lines deleted...]
-      <c r="C4" s="7" t="s">
+      <c r="F4" s="5" t="s">
         <v>8</v>
       </c>
-      <c r="D4" s="6" t="s">
-[...109 lines deleted...]
-      <c r="E19" s="15"/>
+      <c r="G4" s="5" t="s">
+        <v>8</v>
+      </c>
+    </row>
+    <row r="5" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A5" s="7"/>
+      <c r="B5" s="7"/>
+      <c r="C5" s="8"/>
+      <c r="D5" s="8"/>
+      <c r="E5" s="8"/>
+      <c r="F5" s="9"/>
+      <c r="G5" s="10"/>
+    </row>
+    <row r="6" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A6" s="7"/>
+      <c r="B6" s="7"/>
+      <c r="C6" s="7"/>
+      <c r="D6" s="7"/>
+      <c r="E6" s="7"/>
+      <c r="F6" s="11"/>
+      <c r="G6" s="12"/>
+    </row>
+    <row r="7" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A7" s="7"/>
+      <c r="B7" s="7"/>
+      <c r="C7" s="7"/>
+      <c r="D7" s="7"/>
+      <c r="E7" s="7"/>
+      <c r="F7" s="11"/>
+      <c r="G7" s="13"/>
+    </row>
+    <row r="8" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A8" s="7"/>
+      <c r="B8" s="7"/>
+      <c r="C8" s="7"/>
+      <c r="D8" s="7"/>
+      <c r="E8" s="7"/>
+      <c r="F8" s="11"/>
+      <c r="G8" s="13"/>
+    </row>
+    <row r="9" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A9" s="7"/>
+      <c r="B9" s="7"/>
+      <c r="C9" s="7"/>
+      <c r="D9" s="7"/>
+      <c r="E9" s="7"/>
+      <c r="F9" s="14"/>
+      <c r="G9" s="13"/>
+    </row>
+    <row r="10" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A10" s="7"/>
+      <c r="B10" s="7"/>
+      <c r="C10" s="7"/>
+      <c r="D10" s="7"/>
+      <c r="E10" s="7"/>
+      <c r="F10" s="14"/>
+      <c r="G10" s="13"/>
+    </row>
+    <row r="11" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A11" s="7"/>
+      <c r="B11" s="7"/>
+      <c r="C11" s="7"/>
+      <c r="D11" s="7"/>
+      <c r="E11" s="7"/>
+      <c r="F11" s="14"/>
+      <c r="G11" s="13"/>
+    </row>
+    <row r="12" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A12" s="7"/>
+      <c r="B12" s="7"/>
+      <c r="C12" s="7"/>
+      <c r="D12" s="7"/>
+      <c r="E12" s="7"/>
+      <c r="F12" s="14"/>
+      <c r="G12" s="15"/>
+    </row>
+    <row r="13" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A13" s="7"/>
+      <c r="B13" s="7"/>
+      <c r="C13" s="7"/>
+      <c r="D13" s="7"/>
+      <c r="E13" s="7"/>
+      <c r="F13" s="14"/>
+      <c r="G13" s="13"/>
+    </row>
+    <row r="14" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A14" s="7"/>
+      <c r="B14" s="7"/>
+      <c r="C14" s="7"/>
+      <c r="D14" s="7"/>
+      <c r="E14" s="7"/>
+      <c r="F14" s="11"/>
+      <c r="G14" s="13"/>
+    </row>
+    <row r="15" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A15" s="7"/>
+      <c r="B15" s="7"/>
+      <c r="C15" s="7"/>
+      <c r="D15" s="7"/>
+      <c r="E15" s="7"/>
+      <c r="F15" s="11"/>
+      <c r="G15" s="13"/>
+    </row>
+    <row r="16" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A16" s="7"/>
+      <c r="B16" s="7"/>
+      <c r="C16" s="7"/>
+      <c r="D16" s="7"/>
+      <c r="E16" s="7"/>
+      <c r="F16" s="11"/>
+      <c r="G16" s="16"/>
+    </row>
+    <row r="17" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.2">
+      <c r="A17" s="7"/>
+      <c r="B17" s="7"/>
+      <c r="C17" s="7"/>
+      <c r="D17" s="7"/>
+      <c r="E17" s="7"/>
+      <c r="F17" s="17"/>
+      <c r="G17" s="13"/>
+    </row>
+    <row r="18" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.3">
+      <c r="A18" s="7"/>
+      <c r="B18" s="7"/>
+      <c r="C18" s="7"/>
+      <c r="D18" s="7"/>
+      <c r="E18" s="7"/>
+      <c r="F18" s="18"/>
+      <c r="G18" s="13"/>
+    </row>
+    <row r="19" spans="1:7" ht="24.95" customHeight="1" x14ac:dyDescent="0.35">
+      <c r="A19" s="7"/>
+      <c r="B19" s="7"/>
+      <c r="C19" s="7"/>
+      <c r="D19" s="7"/>
+      <c r="E19" s="7"/>
+      <c r="F19" s="19"/>
+      <c r="G19" s="13"/>
     </row>
   </sheetData>
-  <mergeCells count="3">
-    <mergeCell ref="A2:E2"/>
+  <mergeCells count="4">
+    <mergeCell ref="A2:G2"/>
     <mergeCell ref="B3:B4"/>
     <mergeCell ref="A3:A4"/>
+    <mergeCell ref="C3:E3"/>
   </mergeCells>
-  <pageMargins left="0.52" right="0.45" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageMargins left="0.39" right="0.27" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="9" orientation="landscape" r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>เวิร์กชีต</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>แนบ 1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company/>